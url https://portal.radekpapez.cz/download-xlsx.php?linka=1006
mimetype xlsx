--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,4904 +14,428 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1618">
-[...7 lines deleted...]
-    <t>Platí od 2. 3. 2026 do 31. 8. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+  <si>
+    <t>Linka číslo 358923</t>
+  </si>
+  <si>
+    <t>Pacov-Pojbuky-Rodná</t>
+  </si>
+  <si>
+    <t>Platí od 2. 8. 2026 do 12. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 3133</t>
-[...728 lines deleted...]
-    <t>Spoj 1211</t>
+    <t>Spoj 1</t>
+  </si>
+  <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>Spoj 5</t>
+  </si>
+  <si>
+    <t>Spoj 7</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>1 @</t>
-[...7 lines deleted...]
-  <si>
     <t>X @</t>
   </si>
   <si>
-    <t>6 @ 46</t>
-[...2 lines deleted...]
-    <t>Praha,,Na Knížecí</t>
+    <t>Pacov,,aut.nádr.</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>6:08</t>
-[...23 lines deleted...]
-    <t>7:08</t>
+    <t>6:47</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>Pacov,,škola Za branou Starodvorská</t>
+  </si>
+  <si>
+    <t>6:49</t>
+  </si>
+  <si>
+    <t>13:32</t>
+  </si>
+  <si>
+    <t>15:32</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>Pacov,,Trucbaba</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>17:33</t>
+  </si>
+  <si>
+    <t>Zhořec</t>
+  </si>
+  <si>
+    <t>6:54</t>
+  </si>
+  <si>
+    <t>13:37</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>17:37</t>
+  </si>
+  <si>
+    <t>Zhořec,,mlýn</t>
+  </si>
+  <si>
+    <t>6:56</t>
+  </si>
+  <si>
+    <t>13:39</t>
+  </si>
+  <si>
+    <t>15:39</t>
+  </si>
+  <si>
+    <t>17:39</t>
+  </si>
+  <si>
+    <t>Pacov,Zhoř,rozc.</t>
+  </si>
+  <si>
+    <t>6:58</t>
+  </si>
+  <si>
+    <t>13:41</t>
+  </si>
+  <si>
+    <t>15:41</t>
+  </si>
+  <si>
+    <t>17:41</t>
+  </si>
+  <si>
+    <t>Zadní Střítež</t>
+  </si>
+  <si>
+    <t>7:01</t>
+  </si>
+  <si>
+    <t>13:44</t>
+  </si>
+  <si>
+    <t>15:44</t>
+  </si>
+  <si>
+    <t>17:44</t>
+  </si>
+  <si>
+    <t>Pojbuky,Zadní Lomná,rozc.0.5</t>
+  </si>
+  <si>
+    <t>7:03</t>
+  </si>
+  <si>
+    <t>13:46</t>
+  </si>
+  <si>
+    <t>15:46</t>
+  </si>
+  <si>
+    <t>17:46</t>
+  </si>
+  <si>
+    <t>Pojbuky,Dolní Světlá,rozc.1.0</t>
+  </si>
+  <si>
+    <t>7:04</t>
+  </si>
+  <si>
+    <t>13:47</t>
+  </si>
+  <si>
+    <t>15:47</t>
+  </si>
+  <si>
+    <t>17:47</t>
+  </si>
+  <si>
+    <t>Pojbuky</t>
+  </si>
+  <si>
+    <t>7:06</t>
+  </si>
+  <si>
+    <t>13:49</t>
+  </si>
+  <si>
+    <t>15:49</t>
+  </si>
+  <si>
+    <t>17:49</t>
+  </si>
+  <si>
+    <t>Bradáčov</t>
+  </si>
+  <si>
+    <t>7:10</t>
+  </si>
+  <si>
+    <t>13:53</t>
+  </si>
+  <si>
+    <t>15:53</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>Rodná</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>7:13</t>
+  </si>
+  <si>
+    <t>13:56</t>
+  </si>
+  <si>
+    <t>15:56</t>
+  </si>
+  <si>
+    <t>17:56</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: ČSAD AUTOBUSY České Budějovice a.s., Hálkova 781/9, 370 04 České Budějovice 3, provozovna Oblast Pelhřimovsko, www.busem.cz, info@busem.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>4:59</t>
   </si>
   <si>
     <t>7:14</t>
   </si>
   <si>
-    <t>7:20</t>
+    <t>14:04</t>
+  </si>
+  <si>
+    <t>16:04</t>
+  </si>
+  <si>
+    <t>5:02</t>
+  </si>
+  <si>
+    <t>7:17</t>
+  </si>
+  <si>
+    <t>14:07</t>
+  </si>
+  <si>
+    <t>16:07</t>
+  </si>
+  <si>
+    <t>5:06</t>
+  </si>
+  <si>
+    <t>7:21</t>
+  </si>
+  <si>
+    <t>14:11</t>
+  </si>
+  <si>
+    <t>16:11</t>
+  </si>
+  <si>
+    <t>5:08</t>
+  </si>
+  <si>
+    <t>7:23</t>
+  </si>
+  <si>
+    <t>14:13</t>
+  </si>
+  <si>
+    <t>16:13</t>
+  </si>
+  <si>
+    <t>5:09</t>
+  </si>
+  <si>
+    <t>7:24</t>
+  </si>
+  <si>
+    <t>14:14</t>
+  </si>
+  <si>
+    <t>16:14</t>
+  </si>
+  <si>
+    <t>5:11</t>
   </si>
   <si>
     <t>7:26</t>
   </si>
   <si>
+    <t>14:16</t>
+  </si>
+  <si>
+    <t>16:16</t>
+  </si>
+  <si>
+    <t>5:14</t>
+  </si>
+  <si>
+    <t>7:29</t>
+  </si>
+  <si>
+    <t>14:19</t>
+  </si>
+  <si>
+    <t>16:19</t>
+  </si>
+  <si>
+    <t>5:16</t>
+  </si>
+  <si>
+    <t>7:31</t>
+  </si>
+  <si>
+    <t>14:21</t>
+  </si>
+  <si>
+    <t>16:21</t>
+  </si>
+  <si>
+    <t>5:18</t>
+  </si>
+  <si>
     <t>7:33</t>
   </si>
   <si>
+    <t>14:23</t>
+  </si>
+  <si>
+    <t>16:23</t>
+  </si>
+  <si>
+    <t>5:22</t>
+  </si>
+  <si>
+    <t>7:37</t>
+  </si>
+  <si>
+    <t>14:27</t>
+  </si>
+  <si>
+    <t>16:27</t>
+  </si>
+  <si>
+    <t>5:23</t>
+  </si>
+  <si>
+    <t>7:38</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>16:28</t>
+  </si>
+  <si>
+    <t>5:25</t>
+  </si>
+  <si>
     <t>7:40</t>
   </si>
   <si>
-    <t>7:47</t>
-[...137 lines deleted...]
-    <t>16:22</t>
+    <t>14:30</t>
   </si>
   <si>
     <t>16:30</t>
-  </si>
-[...3898 lines deleted...]
-    <t>23:44</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -5450,21703 +974,803 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:IP20"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="248" max="248" width="3.71" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="2" max="2" width="26.279297" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:250" customHeight="1" ht="18">
+    <row r="1" spans="1:8" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:250" customHeight="1" ht="15">
+    <row r="2" spans="1:8" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:250" customHeight="1" ht="15">
+    <row r="3" spans="1:8" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="G3" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="10" t="s">
+      <c r="H3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="10" t="s">
-[...726 lines deleted...]
-    <row r="4" spans="1:250" customHeight="1" ht="30">
+    </row>
+    <row r="4" spans="1:8" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>249</v>
+        <v>9</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>250</v>
+        <v>9</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>251</v>
-[...728 lines deleted...]
-    <row r="5" spans="1:250" customHeight="1" ht="15">
+        <v>9</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>254</v>
+        <v>10</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>255</v>
-[...427 lines deleted...]
-      <c r="IP5" s="5">
+        <v>11</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:250" customHeight="1" ht="15">
+    <row r="6" spans="1:8" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="C6" s="5"/>
-      <c r="D6" s="8"/>
-[...429 lines deleted...]
-    <row r="7" spans="1:250" customHeight="1" ht="15">
+      <c r="D6" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>437</v>
+        <v>21</v>
       </c>
       <c r="C7" s="5"/>
-      <c r="D7" s="8"/>
-[...425 lines deleted...]
-      <c r="IP7" s="5">
+      <c r="D7" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="5">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:250" customHeight="1" ht="15">
+    <row r="8" spans="1:8" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>528</v>
+        <v>26</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>529</v>
+        <v>27</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>529</v>
+        <v>28</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>529</v>
-[...724 lines deleted...]
-    <row r="9" spans="1:250" customHeight="1" ht="15">
+        <v>29</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>528</v>
+        <v>31</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>642</v>
+        <v>32</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>642</v>
+        <v>33</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>642</v>
-[...734 lines deleted...]
-    <row r="10" spans="1:250" customHeight="1" ht="15">
+        <v>34</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="H9" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>764</v>
+        <v>36</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>765</v>
+        <v>37</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>765</v>
+        <v>38</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>765</v>
-[...734 lines deleted...]
-    <row r="11" spans="1:250" customHeight="1" ht="15">
+        <v>39</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>766</v>
+        <v>41</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>767</v>
+        <v>42</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>767</v>
+        <v>43</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>767</v>
-[...734 lines deleted...]
-    <row r="12" spans="1:250" customHeight="1" ht="15">
+        <v>44</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="H11" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>841</v>
+        <v>46</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>842</v>
+        <v>47</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>842</v>
+        <v>48</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>842</v>
-[...734 lines deleted...]
-    <row r="13" spans="1:250" customHeight="1" ht="15">
+        <v>49</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="H12" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>962</v>
+        <v>51</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>963</v>
+        <v>52</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>963</v>
+        <v>53</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>963</v>
-[...734 lines deleted...]
-    <row r="14" spans="1:250" customHeight="1" ht="15">
+        <v>54</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="H13" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>1070</v>
+        <v>56</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>1071</v>
+        <v>57</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>1071</v>
+        <v>58</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>1071</v>
-[...734 lines deleted...]
-    <row r="15" spans="1:250" customHeight="1" ht="15">
+        <v>59</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="H14" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>1124</v>
+        <v>61</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>1125</v>
+        <v>62</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>1125</v>
+        <v>63</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>1125</v>
-[...735 lines deleted...]
-      <c r="A16" s="5">
+        <v>64</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" customHeight="1" ht="15">
+      <c r="A16" s="6">
         <v>12</v>
       </c>
-      <c r="B16" s="16" t="s">
-[...2249 lines deleted...]
-        <v>1318</v>
+      <c r="B16" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:IJ20"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="244" max="244" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.279297" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.132813" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:244" customHeight="1" ht="18">
+    <row r="1" spans="1:8" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:244" customHeight="1" ht="15">
+    <row r="2" spans="1:8" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>1319</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:244" customHeight="1" ht="15">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>1320</v>
+        <v>74</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>1321</v>
+        <v>75</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>1322</v>
-[...716 lines deleted...]
-    <row r="4" spans="1:244" customHeight="1" ht="30">
+        <v>76</v>
+      </c>
+      <c r="G3" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>249</v>
+        <v>9</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>250</v>
+        <v>9</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>251</v>
-[...714 lines deleted...]
-    <row r="5" spans="1:244" customHeight="1" ht="15">
+        <v>9</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" customHeight="1" ht="15">
       <c r="A5" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>1273</v>
+        <v>66</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>255</v>
+        <v>11</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>1560</v>
+        <v>78</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>1560</v>
+        <v>79</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1560</v>
-[...712 lines deleted...]
-      <c r="IJ5" s="5">
+        <v>80</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="H5" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:244" customHeight="1" ht="15">
+    <row r="6" spans="1:8" customHeight="1" ht="15">
       <c r="A6" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>1248</v>
+        <v>61</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>765</v>
+        <v>82</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>765</v>
+        <v>83</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>765</v>
-[...716 lines deleted...]
-    <row r="7" spans="1:244" customHeight="1" ht="15">
+        <v>84</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="H6" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" customHeight="1" ht="15">
       <c r="A7" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>1216</v>
+        <v>56</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>1567</v>
+        <v>86</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>1567</v>
+        <v>87</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>1567</v>
-[...716 lines deleted...]
-    <row r="8" spans="1:244" customHeight="1" ht="15">
+        <v>88</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H7" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" customHeight="1" ht="15">
       <c r="A8" s="5">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>1124</v>
+        <v>51</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>1572</v>
+        <v>90</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>1572</v>
+        <v>91</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>1572</v>
-[...716 lines deleted...]
-    <row r="9" spans="1:244" customHeight="1" ht="15">
+        <v>92</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="H8" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" customHeight="1" ht="15">
       <c r="A9" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>1070</v>
+        <v>46</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>1579</v>
+        <v>94</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>1579</v>
+        <v>95</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>1579</v>
-[...716 lines deleted...]
-    <row r="10" spans="1:244" customHeight="1" ht="15">
+        <v>96</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="H9" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" customHeight="1" ht="15">
       <c r="A10" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>962</v>
+        <v>41</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>1585</v>
+        <v>98</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>1585</v>
+        <v>99</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>1585</v>
-[...716 lines deleted...]
-    <row r="11" spans="1:244" customHeight="1" ht="15">
+        <v>100</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="H10" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" customHeight="1" ht="15">
       <c r="A11" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>841</v>
+        <v>36</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>1590</v>
+        <v>102</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>1590</v>
+        <v>103</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>1590</v>
-[...716 lines deleted...]
-    <row r="12" spans="1:244" customHeight="1" ht="15">
+        <v>104</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="H11" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" customHeight="1" ht="15">
       <c r="A12" s="5">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>766</v>
+        <v>31</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>1596</v>
+        <v>106</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>1596</v>
+        <v>107</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>1596</v>
-[...716 lines deleted...]
-    <row r="13" spans="1:244" customHeight="1" ht="15">
+        <v>108</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="H12" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" customHeight="1" ht="15">
       <c r="A13" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>764</v>
+        <v>26</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>1602</v>
+        <v>110</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>1602</v>
+        <v>111</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>1602</v>
-[...716 lines deleted...]
-    <row r="14" spans="1:244" customHeight="1" ht="15">
+        <v>112</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="H13" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" customHeight="1" ht="15">
       <c r="A14" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>528</v>
+        <v>21</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>1606</v>
+        <v>114</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>1606</v>
+        <v>115</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>1606</v>
-[...716 lines deleted...]
-    <row r="15" spans="1:244" customHeight="1" ht="15">
+        <v>116</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="H14" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" customHeight="1" ht="15">
       <c r="A15" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>528</v>
+        <v>16</v>
       </c>
       <c r="C15" s="5"/>
-      <c r="D15" s="8"/>
-[...1294 lines deleted...]
-      <c r="A18" s="6">
+      <c r="D15" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="H15" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" customHeight="1" ht="15">
+      <c r="A16" s="6">
         <v>1</v>
       </c>
-      <c r="B18" s="17" t="s">
-[...433 lines deleted...]
-        <v>1318</v>
+      <c r="B16" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="G16" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="H16" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -27157,32 +1781,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 100123, platnost od 2. 3. 2026 do 31. 8. 2026</dc:title>
-  <dc:description>Jízdní řád linky 100123, platnost od 2. 3. 2026 do 31. 8. 2026</dc:description>
+  <dc:title>Jízdní řád linky 358923, platnost od 2. 8. 2026 do 12. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 358923, platnost od 2. 8. 2026 do 12. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>