--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,2735 +14,245 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="895">
-[...7 lines deleted...]
-    <t>Platí od 1. 9. 2025 do 31. 8. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+  <si>
+    <t>Linka číslo 000380</t>
+  </si>
+  <si>
+    <t>Kolomyia (UA)-Plzeň (CZ)</t>
+  </si>
+  <si>
+    <t>Platí od 26. 5. 2026 do 24. 5. 2031</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 4037</t>
-[...137 lines deleted...]
-    <t>Spoj 1051</t>
+    <t>Spoj 1</t>
+  </si>
+  <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>Spoj 5</t>
+  </si>
+  <si>
+    <t>Spoj 7</t>
+  </si>
+  <si>
+    <t>Spoj 9</t>
+  </si>
+  <si>
+    <t>Spoj 11</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>1 + @ 10</t>
-[...14 lines deleted...]
-    <t>Praha,,Klukovice</t>
+    <t>2 3 4 5 6 10</t>
+  </si>
+  <si>
+    <t>2 3 4 5 6 11</t>
+  </si>
+  <si>
+    <t>1 10</t>
+  </si>
+  <si>
+    <t>1 11</t>
+  </si>
+  <si>
+    <t>7 10</t>
+  </si>
+  <si>
+    <t>7 11</t>
+  </si>
+  <si>
+    <t>Kolomyja,,AS</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>0:06</t>
-[...209 lines deleted...]
-    <t>5:10</t>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>Ivano-Frankovsk,,AS</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>Lvov,,AS</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>Rava Ruska,,ZOLL</t>
+  </si>
+  <si>
+    <t>18:10</t>
+  </si>
+  <si>
+    <t>Hrebenne,,CLO</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>Nysa,,dw.PKP ul.Raclawicka</t>
+  </si>
+  <si>
+    <t>1:10</t>
+  </si>
+  <si>
+    <t>Kudowa Zdrój,Slone,CLO</t>
+  </si>
+  <si>
+    <t>2:45</t>
+  </si>
+  <si>
+    <t>Náchod,,CLO</t>
+  </si>
+  <si>
+    <t>2:50</t>
+  </si>
+  <si>
+    <t>Hradec Králové,,Terminál HD</t>
+  </si>
+  <si>
+    <t>3:40</t>
+  </si>
+  <si>
+    <t>Praha,,Roztyly</t>
+  </si>
+  <si>
+    <t>5:50</t>
+  </si>
+  <si>
+    <t>Plzeň,,CAN</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: NIKOLO CZ s.r.o., Vojtěšská 237/26, 284 01 Kutná Hora</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>Spoj 10</t>
+  </si>
+  <si>
+    <t>Spoj 12</t>
+  </si>
+  <si>
+    <t>1 4 5 6 7 10</t>
+  </si>
+  <si>
+    <t>1 4 5 6 7 11</t>
+  </si>
+  <si>
+    <t>3 10</t>
+  </si>
+  <si>
+    <t>3 11</t>
+  </si>
+  <si>
+    <t>2 10</t>
+  </si>
+  <si>
+    <t>2 11</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>15:40</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>0:50</t>
+  </si>
+  <si>
+    <t>2:20</t>
+  </si>
+  <si>
+    <t>4:00</t>
   </si>
   <si>
     <t>6:10</t>
   </si>
   <si>
-    <t>6:11</t>
-[...811 lines deleted...]
-  <si>
     <t>7:25</t>
-  </si>
-[...1474 lines deleted...]
-    <t>23:58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -3281,7764 +791,911 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="51" max="51" width="3.71" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="2" max="2" width="33.134766" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.992188" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" customHeight="1" ht="18">
+    <row r="1" spans="1:10" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:52" customHeight="1" ht="15">
+    <row r="2" spans="1:10" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:52" customHeight="1" ht="15">
+    <row r="3" spans="1:10" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="10" t="s">
+      <c r="I3" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="10" t="s">
+      <c r="J3" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="10" t="s">
-[...126 lines deleted...]
-    <row r="4" spans="1:52" customHeight="1" ht="30">
+    </row>
+    <row r="4" spans="1:10" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>55</v>
-[...130 lines deleted...]
-    <row r="5" spans="1:52" customHeight="1" ht="15">
+        <v>15</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="J4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G5" s="5" t="s">
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>61</v>
-[...127 lines deleted...]
-      <c r="AY5" s="5">
+        <v>19</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" s="5">
         <v>0</v>
       </c>
-      <c r="AZ5" s="5">
-[...3 lines deleted...]
-    <row r="6" spans="1:52" customHeight="1" ht="15">
+    </row>
+    <row r="6" spans="1:10" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="G6" s="5" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>62</v>
-[...34 lines deleted...]
-      <c r="T6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="J6" s="5">
         <v>74</v>
       </c>
-      <c r="U6" s="5" t="s">
-[...96 lines deleted...]
-    <row r="7" spans="1:52" customHeight="1" ht="15">
+    </row>
+    <row r="7" spans="1:10" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>127</v>
+        <v>22</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>128</v>
+        <v>23</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>128</v>
+        <v>23</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>128</v>
+        <v>23</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>130</v>
-[...134 lines deleted...]
-    <row r="8" spans="1:52" customHeight="1" ht="15">
+        <v>23</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="5">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>168</v>
+        <v>24</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>169</v>
+        <v>25</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>169</v>
+        <v>25</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>169</v>
+        <v>25</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>170</v>
+        <v>25</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>131</v>
-[...134 lines deleted...]
-    <row r="9" spans="1:52" customHeight="1" ht="15">
+        <v>25</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="J8" s="5">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>196</v>
+        <v>26</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>197</v>
+        <v>27</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>198</v>
+        <v>27</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>171</v>
-[...134 lines deleted...]
-    <row r="10" spans="1:52" customHeight="1" ht="15">
+        <v>27</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="5">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>224</v>
+        <v>28</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>225</v>
+        <v>29</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>225</v>
+        <v>29</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>226</v>
+        <v>29</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>225</v>
+        <v>29</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>225</v>
-[...134 lines deleted...]
-    <row r="11" spans="1:52" customHeight="1" ht="15">
+        <v>29</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="5">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>227</v>
+        <v>30</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>225</v>
+        <v>31</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>225</v>
+        <v>31</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>228</v>
+        <v>31</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>225</v>
+        <v>31</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>225</v>
-[...134 lines deleted...]
-    <row r="12" spans="1:52" customHeight="1" ht="15">
+        <v>31</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="J11" s="5">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>229</v>
+        <v>32</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>225</v>
+        <v>33</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>225</v>
+        <v>33</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>230</v>
+        <v>33</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>225</v>
+        <v>33</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>225</v>
-[...134 lines deleted...]
-    <row r="13" spans="1:52" customHeight="1" ht="15">
+        <v>33</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="5">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>231</v>
+        <v>34</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>225</v>
+        <v>35</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>225</v>
+        <v>35</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>232</v>
+        <v>35</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>225</v>
+        <v>35</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>225</v>
-[...134 lines deleted...]
-    <row r="14" spans="1:52" customHeight="1" ht="15">
+        <v>35</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="5">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>231</v>
+        <v>36</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>228</v>
+        <v>37</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>228</v>
+        <v>37</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>233</v>
+        <v>37</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>234</v>
+        <v>37</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>235</v>
-[...135 lines deleted...]
-      <c r="A15" s="5">
+        <v>37</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J14" s="5">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" customHeight="1" ht="15">
+      <c r="A15" s="6">
         <v>11</v>
       </c>
-      <c r="B15" s="16" t="s">
-[...1947 lines deleted...]
-        <v>563</v>
+      <c r="B15" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="I15" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="J15" s="6">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="50" max="50" width="3.71" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="2" max="2" width="33.134766" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.992188" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" customHeight="1" ht="18">
+    <row r="1" spans="1:10" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:52" customHeight="1" ht="15">
+    <row r="2" spans="1:10" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:52" customHeight="1" ht="15">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>565</v>
+        <v>43</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>566</v>
+        <v>44</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>567</v>
+        <v>45</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>568</v>
+        <v>46</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>569</v>
-[...134 lines deleted...]
-    <row r="4" spans="1:52" customHeight="1" ht="30">
+        <v>47</v>
+      </c>
+      <c r="I3" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>11</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E5" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="F4" s="5" t="s">
+      <c r="F5" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>10</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" s="5">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>9</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="G4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="E7" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="I4" s="5" t="s">
-[...8 lines deleted...]
-      <c r="L4" s="5" t="s">
+      <c r="F7" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="M4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="N4" s="5" t="s">
+      <c r="G7" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="O4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P4" s="5" t="s">
+      <c r="H7" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="Q4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="R4" s="5" t="s">
+      <c r="I7" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="S4" s="5" t="s">
-[...103 lines deleted...]
-      <c r="C5" s="5" t="s">
+      <c r="J7" s="5">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>8</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" s="5">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>7</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="D5" s="8"/>
-[...138 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E9" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9" s="5">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>6</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J10" s="5">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>5</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J11" s="5">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>4</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="5">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>3</v>
+      </c>
+      <c r="B13" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="16" t="s">
-[...282 lines deleted...]
-      <c r="AY7" s="5">
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J13" s="5">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>2</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J14" s="5">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" customHeight="1" ht="15">
+      <c r="A15" s="6">
         <v>1</v>
       </c>
-      <c r="AZ7" s="5"/>
-[...452 lines deleted...]
-      <c r="A11" s="5">
+      <c r="B15" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="B11" s="16" t="s">
-[...2615 lines deleted...]
-        <v>563</v>
+      <c r="C15" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="I15" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="J15" s="6">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -11049,32 +1706,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 100104, platnost od 1. 9. 2025 do 31. 8. 2026</dc:title>
-  <dc:description>Jízdní řád linky 100104, platnost od 1. 9. 2025 do 31. 8. 2026</dc:description>
+  <dc:title>Jízdní řád linky 000380, platnost od 26. 5. 2026 do 24. 5. 2031</dc:title>
+  <dc:description>Jízdní řád linky 000380, platnost od 26. 5. 2026 do 24. 5. 2031</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>