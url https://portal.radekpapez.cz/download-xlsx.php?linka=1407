--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -12,227 +12,524 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
-[...7 lines deleted...]
-    <t>Platí od 9. 6. 2024 do 1. 1. 2029</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+  <si>
+    <t>Linka číslo 101094</t>
+  </si>
+  <si>
+    <t>Palmovka - Tusarova - Palmovka</t>
+  </si>
+  <si>
+    <t>Platí od 2. 9. 2025 do 1. 9. 2026</t>
+  </si>
+  <si>
+    <t>výlukový jízdní řád</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 1</t>
+    <t>Spoj 1001</t>
+  </si>
+  <si>
+    <t>Spoj 3001</t>
+  </si>
+  <si>
+    <t>Spoj 2001</t>
+  </si>
+  <si>
+    <t>Spoj 3003</t>
+  </si>
+  <si>
+    <t>Spoj 2003</t>
+  </si>
+  <si>
+    <t>Spoj 1003</t>
+  </si>
+  <si>
+    <t>Spoj 1005</t>
+  </si>
+  <si>
+    <t>Spoj 3005</t>
+  </si>
+  <si>
+    <t>Spoj 2005</t>
+  </si>
+  <si>
+    <t>Spoj 1007</t>
+  </si>
+  <si>
+    <t>Spoj 3007</t>
+  </si>
+  <si>
+    <t>Spoj 2007</t>
+  </si>
+  <si>
+    <t>Spoj 1009</t>
+  </si>
+  <si>
+    <t>Spoj 3009</t>
+  </si>
+  <si>
+    <t>Spoj 2009</t>
+  </si>
+  <si>
+    <t>Spoj 3011</t>
+  </si>
+  <si>
+    <t>Spoj 2011</t>
+  </si>
+  <si>
+    <t>Spoj 1011</t>
+  </si>
+  <si>
+    <t>Spoj 2013</t>
+  </si>
+  <si>
+    <t>Spoj 1013</t>
+  </si>
+  <si>
+    <t>Spoj 3013</t>
+  </si>
+  <si>
+    <t>Spoj 2015</t>
+  </si>
+  <si>
+    <t>Spoj 1015</t>
+  </si>
+  <si>
+    <t>Spoj 3015</t>
+  </si>
+  <si>
+    <t>Spoj 2017</t>
+  </si>
+  <si>
+    <t>Spoj 1017</t>
+  </si>
+  <si>
+    <t>Spoj 3017</t>
+  </si>
+  <si>
+    <t>Spoj 2019</t>
+  </si>
+  <si>
+    <t>Spoj 1019</t>
+  </si>
+  <si>
+    <t>Spoj 3019</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>X 10</t>
-[...2 lines deleted...]
-    <t>Cheb,Průmyslový park II</t>
+    <t>2 3 4 5 6 @ 46</t>
+  </si>
+  <si>
+    <t>1 @</t>
+  </si>
+  <si>
+    <t>+ @ 47</t>
+  </si>
+  <si>
+    <t>Praha,,Palmovka</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>2:00</t>
-[...137 lines deleted...]
-    <t>Hranice,hotel Praha</t>
+    <t>0:23</t>
+  </si>
+  <si>
+    <t>0:53</t>
+  </si>
+  <si>
+    <t>1:23</t>
+  </si>
+  <si>
+    <t>1:53</t>
+  </si>
+  <si>
+    <t>2:23</t>
+  </si>
+  <si>
+    <t>2:53</t>
+  </si>
+  <si>
+    <t>3:23</t>
+  </si>
+  <si>
+    <t>3:53</t>
+  </si>
+  <si>
+    <t>4:23</t>
+  </si>
+  <si>
+    <t>4:51</t>
+  </si>
+  <si>
+    <t>0:24</t>
+  </si>
+  <si>
+    <t>0:54</t>
+  </si>
+  <si>
+    <t>1:24</t>
+  </si>
+  <si>
+    <t>1:54</t>
+  </si>
+  <si>
+    <t>2:24</t>
+  </si>
+  <si>
+    <t>2:54</t>
+  </si>
+  <si>
+    <t>3:24</t>
+  </si>
+  <si>
+    <t>3:54</t>
+  </si>
+  <si>
+    <t>4:24</t>
+  </si>
+  <si>
+    <t>4:52</t>
+  </si>
+  <si>
+    <t>Praha,,Schorova</t>
+  </si>
+  <si>
+    <t>0:25</t>
+  </si>
+  <si>
+    <t>0:55</t>
+  </si>
+  <si>
+    <t>1:25</t>
+  </si>
+  <si>
+    <t>1:55</t>
+  </si>
+  <si>
+    <t>2:25</t>
+  </si>
+  <si>
+    <t>2:55</t>
+  </si>
+  <si>
+    <t>3:25</t>
+  </si>
+  <si>
+    <t>3:55</t>
+  </si>
+  <si>
+    <t>4:25</t>
+  </si>
+  <si>
+    <t>4:53</t>
+  </si>
+  <si>
+    <t>Praha,,Libeňský most</t>
+  </si>
+  <si>
+    <t>0:27</t>
+  </si>
+  <si>
+    <t>0:57</t>
+  </si>
+  <si>
+    <t>1:27</t>
+  </si>
+  <si>
+    <t>1:57</t>
+  </si>
+  <si>
+    <t>2:27</t>
+  </si>
+  <si>
+    <t>2:57</t>
+  </si>
+  <si>
+    <t>3:27</t>
+  </si>
+  <si>
+    <t>3:57</t>
+  </si>
+  <si>
+    <t>4:27</t>
+  </si>
+  <si>
+    <t>4:55</t>
+  </si>
+  <si>
+    <t>Praha,,Maniny</t>
+  </si>
+  <si>
+    <t>0:28</t>
+  </si>
+  <si>
+    <t>0:58</t>
+  </si>
+  <si>
+    <t>1:28</t>
+  </si>
+  <si>
+    <t>1:58</t>
+  </si>
+  <si>
+    <t>2:28</t>
+  </si>
+  <si>
+    <t>2:58</t>
+  </si>
+  <si>
+    <t>3:28</t>
+  </si>
+  <si>
+    <t>3:58</t>
+  </si>
+  <si>
+    <t>4:28</t>
+  </si>
+  <si>
+    <t>4:56</t>
+  </si>
+  <si>
+    <t>Praha,,Tusarova</t>
+  </si>
+  <si>
+    <t>0:32</t>
+  </si>
+  <si>
+    <t>1:02</t>
+  </si>
+  <si>
+    <t>1:32</t>
+  </si>
+  <si>
+    <t>2:02</t>
+  </si>
+  <si>
+    <t>2:32</t>
+  </si>
+  <si>
+    <t>3:02</t>
+  </si>
+  <si>
+    <t>3:32</t>
+  </si>
+  <si>
+    <t>4:02</t>
+  </si>
+  <si>
+    <t>4:32</t>
+  </si>
+  <si>
+    <t>5:00</t>
+  </si>
+  <si>
+    <t>Praha,,Dělnická</t>
+  </si>
+  <si>
+    <t>0:33</t>
+  </si>
+  <si>
+    <t>1:03</t>
+  </si>
+  <si>
+    <t>1:33</t>
+  </si>
+  <si>
+    <t>2:03</t>
+  </si>
+  <si>
+    <t>2:33</t>
+  </si>
+  <si>
+    <t>3:03</t>
+  </si>
+  <si>
+    <t>3:33</t>
+  </si>
+  <si>
+    <t>4:03</t>
+  </si>
+  <si>
+    <t>4:33</t>
+  </si>
+  <si>
+    <t>5:01</t>
+  </si>
+  <si>
+    <t>0:34</t>
+  </si>
+  <si>
+    <t>1:04</t>
+  </si>
+  <si>
+    <t>1:34</t>
+  </si>
+  <si>
+    <t>2:04</t>
+  </si>
+  <si>
+    <t>2:34</t>
+  </si>
+  <si>
+    <t>3:04</t>
+  </si>
+  <si>
+    <t>3:34</t>
+  </si>
+  <si>
+    <t>4:04</t>
+  </si>
+  <si>
+    <t>4:34</t>
+  </si>
+  <si>
+    <t>5:02</t>
+  </si>
+  <si>
+    <t>0:35</t>
+  </si>
+  <si>
+    <t>1:05</t>
+  </si>
+  <si>
+    <t>1:35</t>
+  </si>
+  <si>
+    <t>2:05</t>
+  </si>
+  <si>
+    <t>2:35</t>
+  </si>
+  <si>
+    <t>3:05</t>
+  </si>
+  <si>
+    <t>3:35</t>
+  </si>
+  <si>
+    <t>4:05</t>
+  </si>
+  <si>
+    <t>4:35</t>
+  </si>
+  <si>
+    <t>5:03</t>
+  </si>
+  <si>
+    <t>0:36</t>
+  </si>
+  <si>
+    <t>1:06</t>
+  </si>
+  <si>
+    <t>1:36</t>
+  </si>
+  <si>
+    <t>2:06</t>
+  </si>
+  <si>
+    <t>2:36</t>
+  </si>
+  <si>
+    <t>3:06</t>
+  </si>
+  <si>
+    <t>3:36</t>
+  </si>
+  <si>
+    <t>4:06</t>
+  </si>
+  <si>
+    <t>4:36</t>
+  </si>
+  <si>
+    <t>5:04</t>
   </si>
   <si>
     <t>příjezd</t>
   </si>
   <si>
-    <t>3:00</t>
-[...2 lines deleted...]
-    <t>Přepravu zajišťuje: AKV bus a.s., Sportovní 578/4, 360 01 Karlovy Vary, provozovna Cheb, www.autobusy-kv.cz</t>
+    <t>0:39</t>
+  </si>
+  <si>
+    <t>1:09</t>
+  </si>
+  <si>
+    <t>1:39</t>
+  </si>
+  <si>
+    <t>2:09</t>
+  </si>
+  <si>
+    <t>2:39</t>
+  </si>
+  <si>
+    <t>3:09</t>
+  </si>
+  <si>
+    <t>3:39</t>
+  </si>
+  <si>
+    <t>4:09</t>
+  </si>
+  <si>
+    <t>4:39</t>
+  </si>
+  <si>
+    <t>5:07</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: Dopravní podnik hl.m. Prahy, a.s., Sokolovská 217/42, 190 22 Praha 9, www.dpp.cz, dispecink@dpp.cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -245,169 +542,257 @@
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="12">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="19">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="11" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -682,798 +1067,1407 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E52"/>
+  <dimension ref="A1:AH17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="5" max="5" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="45.703125" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.994141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" customHeight="1" ht="18">
+    <row r="1" spans="1:34" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:5" customHeight="1" ht="15">
+    <row r="2" spans="1:34" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
+      <c r="AG2" s="4" t="s">
+        <v>3</v>
+      </c>
     </row>
-    <row r="3" spans="1:5" customHeight="1" ht="15">
-      <c r="A3" s="4" t="s">
+    <row r="3" spans="1:34" customHeight="1" ht="15">
+      <c r="A3" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="16"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="J3" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="K3" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="L3" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="M3" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="N3" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="O3" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="P3" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q3" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="R3" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="S3" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="T3" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="U3" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="V3" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="W3" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="X3" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="Y3" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="Z3" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA3" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB3" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC3" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD3" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE3" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="AF3" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG3" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="AH3" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34" customHeight="1" ht="30">
+      <c r="A4" s="6"/>
+      <c r="B4" s="17"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="R4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="T4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="X4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD4" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE4" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF4" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="AG4" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH4" s="6"/>
+    </row>
+    <row r="5" spans="1:34" customHeight="1" ht="15">
+      <c r="A5" s="6">
+        <v>1</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q5" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="R5" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="S5" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="T5" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="U5" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="V5" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="W5" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="X5" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Y5" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="Z5" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA5" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB5" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC5" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD5" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE5" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF5" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="AG5" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH5" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34" customHeight="1" ht="15">
+      <c r="A6" s="6">
+        <v>2</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="V6" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="W6" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="X6" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y6" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z6" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AA6" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB6" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AC6" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD6" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE6" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="AF6" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG6" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="AH6" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:34" customHeight="1" ht="15">
+      <c r="A7" s="6">
         <v>3</v>
       </c>
-      <c r="B3" s="10"/>
-[...1 lines deleted...]
-      <c r="D3" s="7" t="s">
+      <c r="B7" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" s="6"/>
+      <c r="D7" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="M7" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="P7" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="S7" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="T7" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="U7" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="V7" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="W7" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="X7" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y7" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="Z7" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="AA7" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB7" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC7" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD7" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE7" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AF7" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="AG7" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="AH7" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:34" customHeight="1" ht="15">
+      <c r="A8" s="6">
         <v>4</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="B8" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q8" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="R8" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="T8" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="V8" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="W8" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="X8" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="Y8" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z8" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AA8" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="AB8" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AC8" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AD8" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE8" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="AF8" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG8" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="AH8" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:34" customHeight="1" ht="15">
+      <c r="A9" s="6">
         <v>5</v>
       </c>
+      <c r="B9" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="C9" s="6"/>
+      <c r="D9" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="M9" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="N9" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="O9" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="P9" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="Q9" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="R9" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="S9" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="T9" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="U9" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="V9" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="W9" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="X9" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y9" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z9" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA9" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="AB9" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC9" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="AD9" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE9" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF9" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="AG9" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>2</v>
+      </c>
     </row>
-    <row r="4" spans="1:5" customHeight="1" ht="30">
-[...3 lines deleted...]
-      <c r="D4" s="8" t="s">
+    <row r="10" spans="1:34" customHeight="1" ht="15">
+      <c r="A10" s="6">
         <v>6</v>
       </c>
-      <c r="E4" s="5"/>
+      <c r="B10" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="C10" s="6"/>
+      <c r="D10" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q10" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="R10" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="S10" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="T10" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="U10" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="V10" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="W10" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="X10" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="Y10" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z10" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA10" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB10" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC10" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD10" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE10" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF10" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG10" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH10" s="6">
+        <v>3</v>
+      </c>
     </row>
-    <row r="5" spans="1:5" customHeight="1" ht="15">
-[...3 lines deleted...]
-      <c r="B5" s="11" t="s">
+    <row r="11" spans="1:34" customHeight="1" ht="15">
+      <c r="A11" s="6">
         <v>7</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="B11" s="17" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="6"/>
+      <c r="D11" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="N11" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="O11" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="P11" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q11" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="R11" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="S11" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="T11" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="U11" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="V11" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="W11" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="X11" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="Y11" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z11" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA11" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB11" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="AC11" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD11" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE11" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF11" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG11" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH11" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34" customHeight="1" ht="15">
+      <c r="A12" s="6">
         <v>8</v>
       </c>
-      <c r="D5" s="8" t="s">
+      <c r="B12" s="17" t="s">
+        <v>83</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q12" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="R12" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="S12" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="T12" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="U12" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="V12" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="W12" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="X12" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y12" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="Z12" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="AA12" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="AB12" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="AC12" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="AD12" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE12" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF12" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="AG12" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH12" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34" customHeight="1" ht="15">
+      <c r="A13" s="6">
         <v>9</v>
       </c>
-      <c r="E5" s="5">
-        <v>0</v>
+      <c r="B13" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" s="6"/>
+      <c r="D13" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="T13" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z13" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="AA13" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="AB13" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE13" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="AF13" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG13" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>4</v>
       </c>
     </row>
-    <row r="6" spans="1:5" customHeight="1" ht="15">
-[...3 lines deleted...]
-      <c r="B6" s="11" t="s">
+    <row r="14" spans="1:34" customHeight="1" ht="15">
+      <c r="A14" s="6">
         <v>10</v>
       </c>
-      <c r="C6" s="5"/>
-      <c r="D6" s="8" t="s">
+      <c r="B14" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C14" s="6"/>
+      <c r="D14" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="N14" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="O14" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q14" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="R14" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="S14" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="T14" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="U14" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="V14" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="W14" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="X14" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y14" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z14" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA14" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="AB14" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="AC14" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="AE14" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="AF14" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="AG14" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="AH14" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34" customHeight="1" ht="15">
+      <c r="A15" s="7">
         <v>11</v>
       </c>
-      <c r="E6" s="5">
-        <v>1</v>
+      <c r="B15" s="18" t="s">
+        <v>39</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>146</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="H15" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="I15" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="J15" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="K15" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="L15" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="M15" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="N15" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="O15" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="P15" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q15" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="R15" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="S15" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="T15" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="U15" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="V15" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="W15" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="X15" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="Y15" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="Z15" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="AA15" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="AB15" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="AC15" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="AD15" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="AE15" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="AF15" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="AG15" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH15" s="7">
+        <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:5" customHeight="1" ht="15">
-[...663 lines deleted...]
-        <v>58</v>
+    <row r="17" spans="1:34">
+      <c r="A17" t="s">
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -1483,32 +2477,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 411601, platnost od 9. 6. 2024 do 1. 1. 2029</dc:title>
-  <dc:description>Jízdní řád linky 411601, platnost od 9. 6. 2024 do 1. 1. 2029</dc:description>
+  <dc:title>Jízdní řád linky 101094, platnost od 2. 9. 2025 do 1. 9. 2026</dc:title>
+  <dc:description>Jízdní řád linky 101094, platnost od 2. 9. 2025 do 1. 9. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>