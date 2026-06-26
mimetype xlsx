--- v0 (2026-05-01)
+++ v1 (2026-06-26)
@@ -14,1385 +14,230 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="445">
-[...7 lines deleted...]
-    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+  <si>
+    <t>Linka číslo 000098</t>
+  </si>
+  <si>
+    <t>Praha-Zürich</t>
+  </si>
+  <si>
+    <t>Platí od 2. 6. 2022 do 1. 6. 2027</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
     <t>Spoj 1</t>
   </si>
   <si>
     <t>Spoj 3</t>
   </si>
   <si>
-    <t>Spoj 21</t>
-[...13 lines deleted...]
-  <si>
     <t>Spoj 5</t>
   </si>
   <si>
-    <t>Spoj 7</t>
-[...22 lines deleted...]
-  <si>
     <t>km</t>
   </si>
   <si>
-    <t>X @</t>
-[...29 lines deleted...]
-    <t>Klatovy,,Terminál-nádraží</t>
+    <t>1 2 40</t>
+  </si>
+  <si>
+    <t>3 41</t>
+  </si>
+  <si>
+    <t>4 5 6 7</t>
+  </si>
+  <si>
+    <t>Praha,,ÚAN Florenc</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>5:22</t>
-[...263 lines deleted...]
-    <t>5:33</t>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>Praha,,Na Knížecí</t>
+  </si>
+  <si>
+    <t>9:40</t>
+  </si>
+  <si>
+    <t>Rozvadov,,CLO dálnice</t>
+  </si>
+  <si>
+    <t>11:35</t>
+  </si>
+  <si>
+    <t>Waidhaus,,ZOLL dálnice</t>
+  </si>
+  <si>
+    <t>Regensburg,,Fernbushaltestelle am Hbf (Bahnhofstr.)</t>
+  </si>
+  <si>
+    <t>12:55</t>
+  </si>
+  <si>
+    <t>Ingolstadt,,Am Nordbahnhof</t>
+  </si>
+  <si>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>Aichach,,Bäckerei Zametzer</t>
+  </si>
+  <si>
+    <t>14:55</t>
+  </si>
+  <si>
+    <t>Augsburg,,Fernbushaltestelle Biberbachstraße</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>Ulm,,International Bus Stop at Eberhard-Finckh-Straße</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>Stuttgart,,Airport Busterminal SAB</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>Tübingen,,Busbahnhof</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>Bietingen,,ZOLL</t>
+  </si>
+  <si>
+    <t>19:55</t>
+  </si>
+  <si>
+    <t>Thayngen,,ZOLL</t>
+  </si>
+  <si>
+    <t>20:00</t>
+  </si>
+  <si>
+    <t>Zürich,,Carparkplatz am Sihlquai</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>21:00</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: FlixBus DACH GmbH, Karl-Liebknecht-Straße 33, 10178 Berlin, www.flixbus.cz, servis@flixbus.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>2 3 40</t>
+  </si>
+  <si>
+    <t>4 41</t>
+  </si>
+  <si>
+    <t>1 5 6 7</t>
   </si>
   <si>
     <t>9:10</t>
   </si>
   <si>
     <t>10:10</t>
   </si>
   <si>
-    <t>10:47</t>
-[...143 lines deleted...]
-    <t>12:55</t>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t>12:30</t>
   </si>
   <si>
     <t>13:55</t>
   </si>
   <si>
-    <t>14:55</t>
-[...104 lines deleted...]
-    <t>17:18</t>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>15:15</t>
+  </si>
+  <si>
+    <t>16:05</t>
+  </si>
+  <si>
+    <t>17:20</t>
   </si>
   <si>
     <t>18:30</t>
   </si>
   <si>
-    <t>19:28</t>
-[...698 lines deleted...]
-    <t>21:22</t>
+    <t>20:25</t>
+  </si>
+  <si>
+    <t>20:35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1931,2602 +776,803 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W23"/>
+  <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="20" max="20" width="3.71" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="2" max="2" width="47.988281" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="61.699219" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" customHeight="1" ht="18">
+    <row r="1" spans="1:7" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:23" customHeight="1" ht="15">
+    <row r="2" spans="1:7" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:23" customHeight="1" ht="15">
+    <row r="3" spans="1:7" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="F3" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="G3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="10" t="s">
-[...48 lines deleted...]
-    <row r="4" spans="1:23" customHeight="1" ht="30">
+    </row>
+    <row r="4" spans="1:7" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>21</v>
-[...48 lines deleted...]
-    <row r="5" spans="1:23" customHeight="1" ht="15">
+        <v>9</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>33</v>
-[...38 lines deleted...]
-      <c r="T5" s="5">
+        <v>13</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="5">
         <v>0</v>
       </c>
-      <c r="U5" s="5"/>
-[...5 lines deleted...]
-    <row r="6" spans="1:23" customHeight="1" ht="15">
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>46</v>
-[...47 lines deleted...]
-    <row r="7" spans="1:23" customHeight="1" ht="15">
+        <v>15</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>47</v>
+        <v>16</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>46</v>
-[...47 lines deleted...]
-    <row r="8" spans="1:23" customHeight="1" ht="15">
+        <v>17</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="5">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>46</v>
-[...47 lines deleted...]
-    <row r="9" spans="1:23" customHeight="1" ht="15">
+        <v>17</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" s="5">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>50</v>
-[...53 lines deleted...]
-    <row r="10" spans="1:23" customHeight="1" ht="15">
+        <v>20</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" s="5">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>64</v>
-[...53 lines deleted...]
-    <row r="11" spans="1:23" customHeight="1" ht="15">
+        <v>22</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="5">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>78</v>
-[...53 lines deleted...]
-    <row r="12" spans="1:23" customHeight="1" ht="15">
+        <v>24</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="5">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>92</v>
+        <v>25</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>93</v>
-[...53 lines deleted...]
-    <row r="13" spans="1:23" customHeight="1" ht="15">
+        <v>26</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12" s="5">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>107</v>
-[...53 lines deleted...]
-    <row r="14" spans="1:23" customHeight="1" ht="15">
+        <v>28</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="5">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>120</v>
+        <v>29</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>121</v>
-[...53 lines deleted...]
-    <row r="15" spans="1:23" customHeight="1" ht="15">
+        <v>30</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" s="5">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>134</v>
+        <v>31</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>135</v>
-[...53 lines deleted...]
-    <row r="16" spans="1:23" customHeight="1" ht="15">
+        <v>32</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G15" s="5">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="15">
       <c r="A16" s="5">
         <v>12</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>148</v>
+        <v>33</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>150</v>
-[...56 lines deleted...]
-    <row r="17" spans="1:23" customHeight="1" ht="15">
+        <v>34</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" s="5">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="15">
       <c r="A17" s="5">
         <v>13</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>165</v>
+        <v>35</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>166</v>
+        <v>36</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>167</v>
-[...53 lines deleted...]
-      <c r="A18" s="5">
+        <v>36</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G17" s="5">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="15">
+      <c r="A18" s="6">
         <v>14</v>
       </c>
-      <c r="B18" s="16" t="s">
-[...158 lines deleted...]
-      <c r="M20" s="5" t="s">
+      <c r="B18" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" s="6">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
         <v>40</v>
-      </c>
-[...98 lines deleted...]
-        <v>244</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X23"/>
+  <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="21" max="21" width="3.71" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="2" max="2" width="47.988281" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="61.699219" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" customHeight="1" ht="18">
+    <row r="1" spans="1:7" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:24" customHeight="1" ht="15">
+    <row r="2" spans="1:7" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:24" customHeight="1" ht="15">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>246</v>
+        <v>42</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>247</v>
-[...59 lines deleted...]
-    <row r="4" spans="1:24" customHeight="1" ht="30">
+        <v>43</v>
+      </c>
+      <c r="F3" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>21</v>
-[...51 lines deleted...]
-    <row r="5" spans="1:24" customHeight="1" ht="15">
+        <v>46</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="15">
       <c r="A5" s="5">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>228</v>
+        <v>37</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>265</v>
+        <v>48</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>266</v>
-[...42 lines deleted...]
-      <c r="U5" s="5">
+        <v>48</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="5">
         <v>0</v>
       </c>
-      <c r="V5" s="5">
-[...5 lines deleted...]
-    <row r="6" spans="1:24" customHeight="1" ht="15">
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="15">
       <c r="A6" s="5">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>213</v>
+        <v>35</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>275</v>
+        <v>49</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>276</v>
-[...51 lines deleted...]
-    <row r="7" spans="1:24" customHeight="1" ht="15">
+        <v>49</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="15">
       <c r="A7" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>197</v>
+        <v>33</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>287</v>
+        <v>49</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>288</v>
-[...51 lines deleted...]
-    <row r="8" spans="1:24" customHeight="1" ht="15">
+        <v>49</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="15">
       <c r="A8" s="5">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>181</v>
+        <v>31</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>300</v>
+        <v>50</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>301</v>
-[...51 lines deleted...]
-    <row r="9" spans="1:24" customHeight="1" ht="15">
+        <v>50</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="G8" s="5">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="15">
       <c r="A9" s="5">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>165</v>
+        <v>29</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>311</v>
+        <v>51</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>312</v>
-[...51 lines deleted...]
-    <row r="10" spans="1:24" customHeight="1" ht="15">
+        <v>51</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G9" s="5">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="15">
       <c r="A10" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>324</v>
+        <v>52</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>325</v>
-[...59 lines deleted...]
-    <row r="11" spans="1:24" customHeight="1" ht="15">
+        <v>52</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="G10" s="5">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="15">
       <c r="A11" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>134</v>
+        <v>25</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>338</v>
-[...58 lines deleted...]
-    <row r="12" spans="1:24" customHeight="1" ht="15">
+        <v>53</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="5">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="15">
       <c r="A12" s="5">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>120</v>
+        <v>23</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>351</v>
-[...58 lines deleted...]
-    <row r="13" spans="1:24" customHeight="1" ht="15">
+        <v>54</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="G12" s="5">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="15">
       <c r="A13" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>106</v>
+        <v>21</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>361</v>
-[...58 lines deleted...]
-    <row r="14" spans="1:24" customHeight="1" ht="15">
+        <v>55</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="G13" s="5">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="15">
       <c r="A14" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>92</v>
+        <v>19</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>375</v>
-[...58 lines deleted...]
-    <row r="15" spans="1:24" customHeight="1" ht="15">
+        <v>56</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="G14" s="5">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="15">
       <c r="A15" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>386</v>
-[...58 lines deleted...]
-    <row r="16" spans="1:24" customHeight="1" ht="15">
+        <v>57</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="5">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="15">
       <c r="A16" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>399</v>
-[...58 lines deleted...]
-    <row r="17" spans="1:24" customHeight="1" ht="15">
+        <v>57</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="G16" s="5">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="15">
       <c r="A17" s="5">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>411</v>
-[...257 lines deleted...]
-      <c r="A21" s="6">
+        <v>58</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="G17" s="5">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="15">
+      <c r="A18" s="6">
         <v>1</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...65 lines deleted...]
-        <v>244</v>
+      <c r="B18" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="G18" s="6">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -4537,32 +1583,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 430961, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 430961, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 000098, platnost od 2. 6. 2022 do 1. 6. 2027</dc:title>
+  <dc:description>Jízdní řád linky 000098, platnost od 2. 6. 2022 do 1. 6. 2027</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>