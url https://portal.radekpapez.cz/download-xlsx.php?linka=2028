--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -1,5469 +1,3052 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
-    <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1802">
-[...7 lines deleted...]
-    <t>Platí od 13. 9. 2025 do 31. 8. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="997">
+  <si>
+    <t>Linka číslo 100105</t>
+  </si>
+  <si>
+    <t>Smíchovské nádraží - Filmové ateliéry Barrandov - Smíchovské nádraží</t>
+  </si>
+  <si>
+    <t>Platí od 18. 4. 2026 do 31. 8. 2026</t>
   </si>
   <si>
     <t>výlukový jízdní řád</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 1267</t>
-[...16 lines deleted...]
-  <si>
     <t>Spoj 1001</t>
   </si>
   <si>
+    <t>Spoj 2001</t>
+  </si>
+  <si>
     <t>Spoj 3001</t>
   </si>
   <si>
-    <t>Spoj 2001</t>
-[...1 lines deleted...]
-  <si>
     <t>Spoj 1003</t>
   </si>
   <si>
     <t>Spoj 3003</t>
   </si>
   <si>
     <t>Spoj 2003</t>
   </si>
   <si>
     <t>Spoj 1005</t>
   </si>
   <si>
+    <t>Spoj 1007</t>
+  </si>
+  <si>
     <t>Spoj 2005</t>
   </si>
   <si>
     <t>Spoj 3005</t>
   </si>
   <si>
-    <t>Spoj 1007</t>
+    <t>Spoj 1009</t>
+  </si>
+  <si>
+    <t>Spoj 2007</t>
   </si>
   <si>
     <t>Spoj 3007</t>
   </si>
   <si>
-    <t>Spoj 2007</t>
-[...2 lines deleted...]
-    <t>Spoj 1009</t>
+    <t>Spoj 1011</t>
+  </si>
+  <si>
+    <t>Spoj 1013</t>
   </si>
   <si>
     <t>Spoj 3009</t>
   </si>
   <si>
     <t>Spoj 2009</t>
   </si>
   <si>
-    <t>Spoj 1011</t>
-[...2 lines deleted...]
-    <t>Spoj 1013</t>
+    <t>Spoj 1015</t>
+  </si>
+  <si>
+    <t>Spoj 1017</t>
+  </si>
+  <si>
+    <t>Spoj 2011</t>
   </si>
   <si>
     <t>Spoj 3011</t>
   </si>
   <si>
-    <t>Spoj 2011</t>
-[...5 lines deleted...]
-    <t>Spoj 1017</t>
+    <t>Spoj 1019</t>
+  </si>
+  <si>
+    <t>Spoj 1021</t>
+  </si>
+  <si>
+    <t>Spoj 2013</t>
   </si>
   <si>
     <t>Spoj 3013</t>
   </si>
   <si>
-    <t>Spoj 1019</t>
-[...7 lines deleted...]
-  <si>
     <t>Spoj 1023</t>
   </si>
   <si>
     <t>Spoj 1025</t>
   </si>
   <si>
+    <t>Spoj 3015</t>
+  </si>
+  <si>
     <t>Spoj 2015</t>
   </si>
   <si>
-    <t>Spoj 3015</t>
-[...1 lines deleted...]
-  <si>
     <t>Spoj 1027</t>
   </si>
   <si>
     <t>Spoj 1029</t>
   </si>
   <si>
     <t>Spoj 1031</t>
   </si>
   <si>
+    <t>Spoj 3017</t>
+  </si>
+  <si>
     <t>Spoj 2017</t>
   </si>
   <si>
-    <t>Spoj 3017</t>
-[...1 lines deleted...]
-  <si>
     <t>Spoj 1033</t>
   </si>
   <si>
+    <t>Spoj 3019</t>
+  </si>
+  <si>
+    <t>Spoj 2019</t>
+  </si>
+  <si>
     <t>Spoj 1035</t>
   </si>
   <si>
     <t>Spoj 1037</t>
   </si>
   <si>
-    <t>Spoj 2019</t>
-[...2 lines deleted...]
-    <t>Spoj 3019</t>
+    <t>Spoj 3021</t>
+  </si>
+  <si>
+    <t>Spoj 2021</t>
   </si>
   <si>
     <t>Spoj 1039</t>
   </si>
   <si>
+    <t>Spoj 3023</t>
+  </si>
+  <si>
+    <t>Spoj 2023</t>
+  </si>
+  <si>
     <t>Spoj 1041</t>
   </si>
   <si>
     <t>Spoj 1043</t>
   </si>
   <si>
-    <t>Spoj 2021</t>
-[...2 lines deleted...]
-    <t>Spoj 3021</t>
+    <t>Spoj 2025</t>
+  </si>
+  <si>
+    <t>Spoj 3025</t>
   </si>
   <si>
     <t>Spoj 1045</t>
   </si>
   <si>
+    <t>Spoj 3027</t>
+  </si>
+  <si>
+    <t>Spoj 2027</t>
+  </si>
+  <si>
     <t>Spoj 1047</t>
   </si>
   <si>
     <t>Spoj 1049</t>
   </si>
   <si>
-    <t>Spoj 2023</t>
-[...2 lines deleted...]
-    <t>Spoj 3023</t>
+    <t>Spoj 3029</t>
+  </si>
+  <si>
+    <t>Spoj 2029</t>
   </si>
   <si>
     <t>Spoj 1051</t>
   </si>
   <si>
+    <t>Spoj 3031</t>
+  </si>
+  <si>
+    <t>Spoj 2031</t>
+  </si>
+  <si>
     <t>Spoj 1053</t>
   </si>
   <si>
     <t>Spoj 1055</t>
   </si>
   <si>
-    <t>Spoj 2025</t>
-[...2 lines deleted...]
-    <t>Spoj 3025</t>
+    <t>Spoj 3033</t>
+  </si>
+  <si>
+    <t>Spoj 2033</t>
   </si>
   <si>
     <t>Spoj 1057</t>
   </si>
   <si>
+    <t>Spoj 3035</t>
+  </si>
+  <si>
+    <t>Spoj 2035</t>
+  </si>
+  <si>
     <t>Spoj 1059</t>
   </si>
   <si>
-    <t>Spoj 2027</t>
-[...1 lines deleted...]
-  <si>
     <t>Spoj 1061</t>
   </si>
   <si>
-    <t>Spoj 3027</t>
-[...2 lines deleted...]
-    <t>Spoj 2029</t>
+    <t>Spoj 2037</t>
+  </si>
+  <si>
+    <t>Spoj 3037</t>
   </si>
   <si>
     <t>Spoj 1063</t>
   </si>
   <si>
+    <t>Spoj 2039</t>
+  </si>
+  <si>
+    <t>Spoj 3039</t>
+  </si>
+  <si>
     <t>Spoj 1065</t>
   </si>
   <si>
-    <t>Spoj 3029</t>
-[...4 lines deleted...]
-  <si>
     <t>Spoj 1067</t>
   </si>
   <si>
+    <t>Spoj 3041</t>
+  </si>
+  <si>
+    <t>Spoj 2041</t>
+  </si>
+  <si>
     <t>Spoj 1069</t>
   </si>
   <si>
-    <t>Spoj 2033</t>
-[...2 lines deleted...]
-    <t>Spoj 3031</t>
+    <t>Spoj 2043</t>
+  </si>
+  <si>
+    <t>Spoj 3043</t>
   </si>
   <si>
     <t>Spoj 1071</t>
   </si>
   <si>
-    <t>Spoj 2035</t>
-[...1 lines deleted...]
-  <si>
     <t>Spoj 1073</t>
   </si>
   <si>
-    <t>Spoj 3033</t>
-[...2 lines deleted...]
-    <t>Spoj 2037</t>
+    <t>Spoj 3045</t>
+  </si>
+  <si>
+    <t>Spoj 2045</t>
   </si>
   <si>
     <t>Spoj 1075</t>
   </si>
   <si>
-    <t>Spoj 3035</t>
-[...4 lines deleted...]
-  <si>
     <t>Spoj 1077</t>
   </si>
   <si>
-    <t>Spoj 3037</t>
-[...2 lines deleted...]
-    <t>Spoj 2041</t>
+    <t>Spoj 3047</t>
+  </si>
+  <si>
+    <t>Spoj 2047</t>
   </si>
   <si>
     <t>Spoj 1079</t>
   </si>
   <si>
-    <t>Spoj 3039</t>
-[...4 lines deleted...]
-  <si>
     <t>Spoj 1081</t>
   </si>
   <si>
-    <t>Spoj 3041</t>
-[...2 lines deleted...]
-    <t>Spoj 2045</t>
+    <t>Spoj 2049</t>
+  </si>
+  <si>
+    <t>Spoj 3049</t>
   </si>
   <si>
     <t>Spoj 1083</t>
   </si>
   <si>
-    <t>Spoj 3043</t>
-[...4 lines deleted...]
-  <si>
     <t>Spoj 1085</t>
   </si>
   <si>
-    <t>Spoj 3045</t>
-[...2 lines deleted...]
-    <t>Spoj 2049</t>
+    <t>Spoj 3051</t>
+  </si>
+  <si>
+    <t>Spoj 2051</t>
   </si>
   <si>
     <t>Spoj 1087</t>
   </si>
   <si>
-    <t>Spoj 2051</t>
-[...4 lines deleted...]
-  <si>
     <t>Spoj 1089</t>
   </si>
   <si>
-    <t>Spoj 3049</t>
+    <t>Spoj 3053</t>
   </si>
   <si>
     <t>Spoj 2053</t>
   </si>
   <si>
     <t>Spoj 1091</t>
   </si>
   <si>
+    <t>Spoj 1093</t>
+  </si>
+  <si>
+    <t>Spoj 3055</t>
+  </si>
+  <si>
     <t>Spoj 2055</t>
   </si>
   <si>
-    <t>Spoj 3051</t>
-[...2 lines deleted...]
-    <t>Spoj 1093</t>
+    <t>Spoj 1095</t>
+  </si>
+  <si>
+    <t>Spoj 1097</t>
+  </si>
+  <si>
+    <t>Spoj 3057</t>
   </si>
   <si>
     <t>Spoj 2057</t>
   </si>
   <si>
-    <t>Spoj 3053</t>
-[...2 lines deleted...]
-    <t>Spoj 1095</t>
+    <t>Spoj 1099</t>
+  </si>
+  <si>
+    <t>Spoj 3059</t>
   </si>
   <si>
     <t>Spoj 2059</t>
   </si>
   <si>
-    <t>Spoj 3055</t>
-[...2 lines deleted...]
-    <t>Spoj 1097</t>
+    <t>Spoj 1101</t>
+  </si>
+  <si>
+    <t>Spoj 1103</t>
+  </si>
+  <si>
+    <t>Spoj 3061</t>
   </si>
   <si>
     <t>Spoj 2061</t>
   </si>
   <si>
-    <t>Spoj 3057</t>
-[...2 lines deleted...]
-    <t>Spoj 1099</t>
+    <t>Spoj 1105</t>
+  </si>
+  <si>
+    <t>Spoj 3063</t>
   </si>
   <si>
     <t>Spoj 2063</t>
   </si>
   <si>
-    <t>Spoj 3059</t>
-[...8 lines deleted...]
-    <t>Spoj 3061</t>
+    <t>Spoj 1107</t>
+  </si>
+  <si>
+    <t>Spoj 1109</t>
   </si>
   <si>
     <t>Spoj 2065</t>
   </si>
   <si>
-    <t>Spoj 1105</t>
+    <t>Spoj 3065</t>
+  </si>
+  <si>
+    <t>Spoj 1111</t>
   </si>
   <si>
     <t>Spoj 2067</t>
   </si>
   <si>
-    <t>Spoj 3063</t>
-[...5 lines deleted...]
-    <t>Spoj 3065</t>
+    <t>Spoj 3067</t>
+  </si>
+  <si>
+    <t>Spoj 3069</t>
   </si>
   <si>
     <t>Spoj 2069</t>
   </si>
   <si>
-    <t>Spoj 1109</t>
-[...5 lines deleted...]
-    <t>Spoj 3067</t>
+    <t>Spoj 1113</t>
   </si>
   <si>
     <t>Spoj 2071</t>
   </si>
   <si>
-    <t>Spoj 1113</t>
-[...2 lines deleted...]
-    <t>Spoj 3069</t>
+    <t>Spoj 1115</t>
+  </si>
+  <si>
+    <t>Spoj 3071</t>
+  </si>
+  <si>
+    <t>Spoj 1117</t>
   </si>
   <si>
     <t>Spoj 2073</t>
   </si>
   <si>
-    <t>Spoj 1115</t>
-[...5 lines deleted...]
-    <t>Spoj 3071</t>
+    <t>Spoj 3073</t>
+  </si>
+  <si>
+    <t>Spoj 1119</t>
   </si>
   <si>
     <t>Spoj 2075</t>
   </si>
   <si>
-    <t>Spoj 1119</t>
+    <t>Spoj 3075</t>
   </si>
   <si>
     <t>Spoj 1121</t>
   </si>
   <si>
     <t>Spoj 2077</t>
   </si>
   <si>
-    <t>Spoj 3073</t>
-[...22 lines deleted...]
-  <si>
     <t>Spoj 3077</t>
   </si>
   <si>
-    <t>Spoj 1131</t>
-[...388 lines deleted...]
-  <si>
     <t>km</t>
   </si>
   <si>
-    <t>2 3 4 5 6 @ 46</t>
-[...2 lines deleted...]
-    <t>1 @</t>
+    <t>X @</t>
+  </si>
+  <si>
+    <t>6 @ 46</t>
   </si>
   <si>
     <t>+ @ 47</t>
   </si>
   <si>
-    <t>X @</t>
-[...5 lines deleted...]
-    <t>Praha,,Podolská vodárna</t>
+    <t>Praha,,Smíchovské nádraží</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
+    <t>4:43</t>
+  </si>
+  <si>
+    <t>5:04</t>
+  </si>
+  <si>
+    <t>5:13</t>
+  </si>
+  <si>
+    <t>5:43</t>
+  </si>
+  <si>
+    <t>5:44</t>
+  </si>
+  <si>
+    <t>6:03</t>
+  </si>
+  <si>
+    <t>6:14</t>
+  </si>
+  <si>
+    <t>6:23</t>
+  </si>
+  <si>
+    <t>6:38</t>
+  </si>
+  <si>
+    <t>6:46</t>
+  </si>
+  <si>
+    <t>6:53</t>
+  </si>
+  <si>
+    <t>7:08</t>
+  </si>
+  <si>
+    <t>7:16</t>
+  </si>
+  <si>
+    <t>7:23</t>
+  </si>
+  <si>
+    <t>7:38</t>
+  </si>
+  <si>
+    <t>7:46</t>
+  </si>
+  <si>
+    <t>7:53</t>
+  </si>
+  <si>
+    <t>8:08</t>
+  </si>
+  <si>
+    <t>8:16</t>
+  </si>
+  <si>
+    <t>8:23</t>
+  </si>
+  <si>
+    <t>8:33</t>
+  </si>
+  <si>
+    <t>8:43</t>
+  </si>
+  <si>
+    <t>8:46</t>
+  </si>
+  <si>
+    <t>9:03</t>
+  </si>
+  <si>
+    <t>9:16</t>
+  </si>
+  <si>
+    <t>9:23</t>
+  </si>
+  <si>
+    <t>9:43</t>
+  </si>
+  <si>
+    <t>9:46</t>
+  </si>
+  <si>
+    <t>10:03</t>
+  </si>
+  <si>
+    <t>10:16</t>
+  </si>
+  <si>
+    <t>10:23</t>
+  </si>
+  <si>
+    <t>10:43</t>
+  </si>
+  <si>
+    <t>10:46</t>
+  </si>
+  <si>
+    <t>11:03</t>
+  </si>
+  <si>
+    <t>11:16</t>
+  </si>
+  <si>
+    <t>11:23</t>
+  </si>
+  <si>
+    <t>11:43</t>
+  </si>
+  <si>
+    <t>11:46</t>
+  </si>
+  <si>
+    <t>12:03</t>
+  </si>
+  <si>
+    <t>12:16</t>
+  </si>
+  <si>
+    <t>12:23</t>
+  </si>
+  <si>
+    <t>12:43</t>
+  </si>
+  <si>
+    <t>12:46</t>
+  </si>
+  <si>
+    <t>13:03</t>
+  </si>
+  <si>
+    <t>13:16</t>
+  </si>
+  <si>
+    <t>13:23</t>
+  </si>
+  <si>
+    <t>13:43</t>
+  </si>
+  <si>
+    <t>13:46</t>
+  </si>
+  <si>
+    <t>14:03</t>
+  </si>
+  <si>
+    <t>14:16</t>
+  </si>
+  <si>
+    <t>14:23</t>
+  </si>
+  <si>
+    <t>14:43</t>
+  </si>
+  <si>
+    <t>14:46</t>
+  </si>
+  <si>
+    <t>15:03</t>
+  </si>
+  <si>
+    <t>15:16</t>
+  </si>
+  <si>
+    <t>15:23</t>
+  </si>
+  <si>
+    <t>15:38</t>
+  </si>
+  <si>
+    <t>15:46</t>
+  </si>
+  <si>
+    <t>15:53</t>
+  </si>
+  <si>
+    <t>16:08</t>
+  </si>
+  <si>
+    <t>16:16</t>
+  </si>
+  <si>
+    <t>16:23</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>16:46</t>
+  </si>
+  <si>
+    <t>16:53</t>
+  </si>
+  <si>
+    <t>17:03</t>
+  </si>
+  <si>
+    <t>17:16</t>
+  </si>
+  <si>
+    <t>17:18</t>
+  </si>
+  <si>
+    <t>17:33</t>
+  </si>
+  <si>
+    <t>17:46</t>
+  </si>
+  <si>
+    <t>17:48</t>
+  </si>
+  <si>
+    <t>18:03</t>
+  </si>
+  <si>
+    <t>18:16</t>
+  </si>
+  <si>
+    <t>18:23</t>
+  </si>
+  <si>
+    <t>18:43</t>
+  </si>
+  <si>
+    <t>18:46</t>
+  </si>
+  <si>
+    <t>19:03</t>
+  </si>
+  <si>
+    <t>19:16</t>
+  </si>
+  <si>
+    <t>19:23</t>
+  </si>
+  <si>
+    <t>19:43</t>
+  </si>
+  <si>
+    <t>19:46</t>
+  </si>
+  <si>
+    <t>20:03</t>
+  </si>
+  <si>
+    <t>20:16</t>
+  </si>
+  <si>
+    <t>20:23</t>
+  </si>
+  <si>
+    <t>20:44</t>
+  </si>
+  <si>
+    <t>20:46</t>
+  </si>
+  <si>
+    <t>21:14</t>
+  </si>
+  <si>
+    <t>21:16</t>
+  </si>
+  <si>
+    <t>21:44</t>
+  </si>
+  <si>
+    <t>22:14</t>
+  </si>
+  <si>
+    <t>22:44</t>
+  </si>
+  <si>
+    <t>23:14</t>
+  </si>
+  <si>
+    <t>23:54</t>
+  </si>
+  <si>
+    <t>Praha,,Lihovar</t>
+  </si>
+  <si>
+    <t>4:45</t>
+  </si>
+  <si>
+    <t>5:06</t>
+  </si>
+  <si>
+    <t>5:15</t>
+  </si>
+  <si>
+    <t>5:45</t>
+  </si>
+  <si>
+    <t>5:46</t>
+  </si>
+  <si>
+    <t>6:05</t>
+  </si>
+  <si>
+    <t>6:16</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>6:40</t>
+  </si>
+  <si>
+    <t>6:48</t>
+  </si>
+  <si>
+    <t>6:55</t>
+  </si>
+  <si>
+    <t>7:10</t>
+  </si>
+  <si>
+    <t>7:18</t>
+  </si>
+  <si>
+    <t>7:25</t>
+  </si>
+  <si>
+    <t>7:40</t>
+  </si>
+  <si>
+    <t>7:48</t>
+  </si>
+  <si>
+    <t>7:55</t>
+  </si>
+  <si>
+    <t>8:10</t>
+  </si>
+  <si>
+    <t>8:18</t>
+  </si>
+  <si>
+    <t>8:25</t>
+  </si>
+  <si>
+    <t>8:35</t>
+  </si>
+  <si>
+    <t>8:45</t>
+  </si>
+  <si>
+    <t>8:48</t>
+  </si>
+  <si>
+    <t>9:05</t>
+  </si>
+  <si>
+    <t>9:18</t>
+  </si>
+  <si>
+    <t>9:25</t>
+  </si>
+  <si>
+    <t>9:45</t>
+  </si>
+  <si>
+    <t>9:48</t>
+  </si>
+  <si>
+    <t>10:05</t>
+  </si>
+  <si>
+    <t>10:18</t>
+  </si>
+  <si>
+    <t>10:25</t>
+  </si>
+  <si>
+    <t>10:45</t>
+  </si>
+  <si>
+    <t>10:48</t>
+  </si>
+  <si>
+    <t>11:05</t>
+  </si>
+  <si>
+    <t>11:18</t>
+  </si>
+  <si>
+    <t>11:25</t>
+  </si>
+  <si>
+    <t>11:45</t>
+  </si>
+  <si>
+    <t>11:48</t>
+  </si>
+  <si>
+    <t>12:05</t>
+  </si>
+  <si>
+    <t>12:18</t>
+  </si>
+  <si>
+    <t>12:25</t>
+  </si>
+  <si>
+    <t>12:45</t>
+  </si>
+  <si>
+    <t>12:48</t>
+  </si>
+  <si>
+    <t>13:05</t>
+  </si>
+  <si>
+    <t>13:18</t>
+  </si>
+  <si>
+    <t>13:25</t>
+  </si>
+  <si>
+    <t>13:45</t>
+  </si>
+  <si>
+    <t>13:48</t>
+  </si>
+  <si>
+    <t>14:05</t>
+  </si>
+  <si>
+    <t>14:18</t>
+  </si>
+  <si>
+    <t>14:25</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
+    <t>14:48</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>15:18</t>
+  </si>
+  <si>
+    <t>15:25</t>
+  </si>
+  <si>
+    <t>15:40</t>
+  </si>
+  <si>
+    <t>15:48</t>
+  </si>
+  <si>
+    <t>15:55</t>
+  </si>
+  <si>
+    <t>16:10</t>
+  </si>
+  <si>
+    <t>16:18</t>
+  </si>
+  <si>
+    <t>16:25</t>
+  </si>
+  <si>
+    <t>16:40</t>
+  </si>
+  <si>
+    <t>16:48</t>
+  </si>
+  <si>
+    <t>16:55</t>
+  </si>
+  <si>
+    <t>17:05</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>17:35</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>18:05</t>
+  </si>
+  <si>
+    <t>18:18</t>
+  </si>
+  <si>
+    <t>18:25</t>
+  </si>
+  <si>
+    <t>18:45</t>
+  </si>
+  <si>
+    <t>18:48</t>
+  </si>
+  <si>
+    <t>19:05</t>
+  </si>
+  <si>
+    <t>19:18</t>
+  </si>
+  <si>
+    <t>19:25</t>
+  </si>
+  <si>
+    <t>19:45</t>
+  </si>
+  <si>
+    <t>19:48</t>
+  </si>
+  <si>
+    <t>20:05</t>
+  </si>
+  <si>
+    <t>20:18</t>
+  </si>
+  <si>
+    <t>20:25</t>
+  </si>
+  <si>
+    <t>20:48</t>
+  </si>
+  <si>
+    <t>21:18</t>
+  </si>
+  <si>
+    <t>21:46</t>
+  </si>
+  <si>
+    <t>22:16</t>
+  </si>
+  <si>
+    <t>22:46</t>
+  </si>
+  <si>
+    <t>23:16</t>
+  </si>
+  <si>
+    <t>23:56</t>
+  </si>
+  <si>
+    <t>Praha,,Serpentina</t>
+  </si>
+  <si>
+    <t>4:29</t>
+  </si>
+  <si>
+    <t>4:30</t>
+  </si>
+  <si>
+    <t>4:49</t>
+  </si>
+  <si>
+    <t>5:10</t>
+  </si>
+  <si>
+    <t>5:19</t>
+  </si>
+  <si>
+    <t>5:49</t>
+  </si>
+  <si>
+    <t>5:50</t>
+  </si>
+  <si>
+    <t>6:09</t>
+  </si>
+  <si>
+    <t>6:20</t>
+  </si>
+  <si>
+    <t>6:29</t>
+  </si>
+  <si>
+    <t>6:44</t>
+  </si>
+  <si>
+    <t>6:52</t>
+  </si>
+  <si>
+    <t>6:59</t>
+  </si>
+  <si>
+    <t>7:14</t>
+  </si>
+  <si>
+    <t>7:22</t>
+  </si>
+  <si>
+    <t>7:29</t>
+  </si>
+  <si>
+    <t>7:44</t>
+  </si>
+  <si>
+    <t>7:52</t>
+  </si>
+  <si>
+    <t>7:59</t>
+  </si>
+  <si>
+    <t>8:14</t>
+  </si>
+  <si>
+    <t>8:22</t>
+  </si>
+  <si>
+    <t>8:29</t>
+  </si>
+  <si>
+    <t>8:39</t>
+  </si>
+  <si>
+    <t>8:49</t>
+  </si>
+  <si>
+    <t>8:52</t>
+  </si>
+  <si>
+    <t>9:09</t>
+  </si>
+  <si>
+    <t>9:22</t>
+  </si>
+  <si>
+    <t>9:29</t>
+  </si>
+  <si>
+    <t>9:49</t>
+  </si>
+  <si>
+    <t>9:52</t>
+  </si>
+  <si>
+    <t>10:09</t>
+  </si>
+  <si>
+    <t>10:22</t>
+  </si>
+  <si>
+    <t>10:29</t>
+  </si>
+  <si>
+    <t>10:49</t>
+  </si>
+  <si>
+    <t>10:52</t>
+  </si>
+  <si>
+    <t>11:09</t>
+  </si>
+  <si>
+    <t>11:22</t>
+  </si>
+  <si>
+    <t>11:29</t>
+  </si>
+  <si>
+    <t>11:49</t>
+  </si>
+  <si>
+    <t>11:52</t>
+  </si>
+  <si>
+    <t>12:09</t>
+  </si>
+  <si>
+    <t>12:22</t>
+  </si>
+  <si>
+    <t>12:29</t>
+  </si>
+  <si>
+    <t>12:49</t>
+  </si>
+  <si>
+    <t>12:52</t>
+  </si>
+  <si>
+    <t>13:09</t>
+  </si>
+  <si>
+    <t>13:22</t>
+  </si>
+  <si>
+    <t>13:29</t>
+  </si>
+  <si>
+    <t>13:49</t>
+  </si>
+  <si>
+    <t>13:52</t>
+  </si>
+  <si>
+    <t>14:09</t>
+  </si>
+  <si>
+    <t>14:22</t>
+  </si>
+  <si>
+    <t>14:29</t>
+  </si>
+  <si>
+    <t>14:49</t>
+  </si>
+  <si>
+    <t>14:52</t>
+  </si>
+  <si>
+    <t>15:09</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>15:29</t>
+  </si>
+  <si>
+    <t>15:44</t>
+  </si>
+  <si>
+    <t>15:52</t>
+  </si>
+  <si>
+    <t>15:59</t>
+  </si>
+  <si>
+    <t>16:14</t>
+  </si>
+  <si>
+    <t>16:22</t>
+  </si>
+  <si>
+    <t>16:29</t>
+  </si>
+  <si>
+    <t>16:44</t>
+  </si>
+  <si>
+    <t>16:52</t>
+  </si>
+  <si>
+    <t>16:59</t>
+  </si>
+  <si>
+    <t>17:09</t>
+  </si>
+  <si>
+    <t>17:22</t>
+  </si>
+  <si>
+    <t>17:24</t>
+  </si>
+  <si>
+    <t>17:39</t>
+  </si>
+  <si>
+    <t>17:52</t>
+  </si>
+  <si>
+    <t>17:54</t>
+  </si>
+  <si>
+    <t>18:09</t>
+  </si>
+  <si>
+    <t>18:22</t>
+  </si>
+  <si>
+    <t>18:29</t>
+  </si>
+  <si>
+    <t>18:49</t>
+  </si>
+  <si>
+    <t>18:52</t>
+  </si>
+  <si>
+    <t>19:09</t>
+  </si>
+  <si>
+    <t>19:22</t>
+  </si>
+  <si>
+    <t>19:29</t>
+  </si>
+  <si>
+    <t>19:49</t>
+  </si>
+  <si>
+    <t>19:52</t>
+  </si>
+  <si>
+    <t>20:09</t>
+  </si>
+  <si>
+    <t>20:22</t>
+  </si>
+  <si>
+    <t>20:29</t>
+  </si>
+  <si>
+    <t>20:50</t>
+  </si>
+  <si>
+    <t>20:52</t>
+  </si>
+  <si>
+    <t>21:20</t>
+  </si>
+  <si>
+    <t>21:22</t>
+  </si>
+  <si>
+    <t>21:50</t>
+  </si>
+  <si>
+    <t>22:20</t>
+  </si>
+  <si>
+    <t>22:50</t>
+  </si>
+  <si>
+    <t>23:20</t>
+  </si>
+  <si>
+    <t>0:00</t>
+  </si>
+  <si>
+    <t>Praha,,Barrandovská</t>
+  </si>
+  <si>
+    <t>4:31</t>
+  </si>
+  <si>
+    <t>4:50</t>
+  </si>
+  <si>
+    <t>5:11</t>
+  </si>
+  <si>
+    <t>5:20</t>
+  </si>
+  <si>
+    <t>5:51</t>
+  </si>
+  <si>
+    <t>6:10</t>
+  </si>
+  <si>
+    <t>6:21</t>
+  </si>
+  <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>6:45</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>7:15</t>
+  </si>
+  <si>
+    <t>7:30</t>
+  </si>
+  <si>
+    <t>7:45</t>
+  </si>
+  <si>
+    <t>8:00</t>
+  </si>
+  <si>
+    <t>8:15</t>
+  </si>
+  <si>
+    <t>8:30</t>
+  </si>
+  <si>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>8:50</t>
+  </si>
+  <si>
+    <t>8:53</t>
+  </si>
+  <si>
+    <t>9:10</t>
+  </si>
+  <si>
+    <t>9:30</t>
+  </si>
+  <si>
+    <t>9:50</t>
+  </si>
+  <si>
+    <t>9:53</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>10:50</t>
+  </si>
+  <si>
+    <t>10:53</t>
+  </si>
+  <si>
+    <t>11:10</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t>11:53</t>
+  </si>
+  <si>
+    <t>12:10</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>12:50</t>
+  </si>
+  <si>
+    <t>12:53</t>
+  </si>
+  <si>
+    <t>13:10</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>13:53</t>
+  </si>
+  <si>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>14:53</t>
+  </si>
+  <si>
+    <t>15:10</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>15:45</t>
+  </si>
+  <si>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>16:15</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>16:45</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>17:10</t>
+  </si>
+  <si>
+    <t>17:23</t>
+  </si>
+  <si>
+    <t>17:25</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>17:55</t>
+  </si>
+  <si>
+    <t>18:10</t>
+  </si>
+  <si>
+    <t>18:30</t>
+  </si>
+  <si>
+    <t>18:50</t>
+  </si>
+  <si>
+    <t>18:53</t>
+  </si>
+  <si>
+    <t>19:10</t>
+  </si>
+  <si>
+    <t>19:30</t>
+  </si>
+  <si>
+    <t>19:50</t>
+  </si>
+  <si>
+    <t>19:53</t>
+  </si>
+  <si>
+    <t>20:10</t>
+  </si>
+  <si>
+    <t>20:30</t>
+  </si>
+  <si>
+    <t>20:51</t>
+  </si>
+  <si>
+    <t>20:53</t>
+  </si>
+  <si>
+    <t>21:21</t>
+  </si>
+  <si>
+    <t>21:23</t>
+  </si>
+  <si>
+    <t>21:51</t>
+  </si>
+  <si>
+    <t>22:21</t>
+  </si>
+  <si>
+    <t>22:51</t>
+  </si>
+  <si>
+    <t>23:21</t>
+  </si>
+  <si>
+    <t>0:01</t>
+  </si>
+  <si>
+    <t>Praha,,Horní cesta</t>
+  </si>
+  <si>
+    <t>4:32</t>
+  </si>
+  <si>
+    <t>4:51</t>
+  </si>
+  <si>
+    <t>5:12</t>
+  </si>
+  <si>
+    <t>5:21</t>
+  </si>
+  <si>
+    <t>5:52</t>
+  </si>
+  <si>
+    <t>6:11</t>
+  </si>
+  <si>
+    <t>6:22</t>
+  </si>
+  <si>
+    <t>6:31</t>
+  </si>
+  <si>
+    <t>6:54</t>
+  </si>
+  <si>
+    <t>7:01</t>
+  </si>
+  <si>
+    <t>7:24</t>
+  </si>
+  <si>
+    <t>7:31</t>
+  </si>
+  <si>
+    <t>7:54</t>
+  </si>
+  <si>
+    <t>8:01</t>
+  </si>
+  <si>
+    <t>8:24</t>
+  </si>
+  <si>
+    <t>8:31</t>
+  </si>
+  <si>
+    <t>8:41</t>
+  </si>
+  <si>
+    <t>8:51</t>
+  </si>
+  <si>
+    <t>8:54</t>
+  </si>
+  <si>
+    <t>9:11</t>
+  </si>
+  <si>
+    <t>9:24</t>
+  </si>
+  <si>
+    <t>9:31</t>
+  </si>
+  <si>
+    <t>9:51</t>
+  </si>
+  <si>
+    <t>9:54</t>
+  </si>
+  <si>
+    <t>10:11</t>
+  </si>
+  <si>
+    <t>10:24</t>
+  </si>
+  <si>
+    <t>10:31</t>
+  </si>
+  <si>
+    <t>10:51</t>
+  </si>
+  <si>
+    <t>10:54</t>
+  </si>
+  <si>
+    <t>11:11</t>
+  </si>
+  <si>
+    <t>11:24</t>
+  </si>
+  <si>
+    <t>11:31</t>
+  </si>
+  <si>
+    <t>11:51</t>
+  </si>
+  <si>
+    <t>11:54</t>
+  </si>
+  <si>
+    <t>12:11</t>
+  </si>
+  <si>
+    <t>12:24</t>
+  </si>
+  <si>
+    <t>12:31</t>
+  </si>
+  <si>
+    <t>12:51</t>
+  </si>
+  <si>
+    <t>12:54</t>
+  </si>
+  <si>
+    <t>13:11</t>
+  </si>
+  <si>
+    <t>13:24</t>
+  </si>
+  <si>
+    <t>13:31</t>
+  </si>
+  <si>
+    <t>13:51</t>
+  </si>
+  <si>
+    <t>13:54</t>
+  </si>
+  <si>
+    <t>14:11</t>
+  </si>
+  <si>
+    <t>14:24</t>
+  </si>
+  <si>
+    <t>14:31</t>
+  </si>
+  <si>
+    <t>14:51</t>
+  </si>
+  <si>
+    <t>14:54</t>
+  </si>
+  <si>
+    <t>15:11</t>
+  </si>
+  <si>
+    <t>15:24</t>
+  </si>
+  <si>
+    <t>15:31</t>
+  </si>
+  <si>
+    <t>15:54</t>
+  </si>
+  <si>
+    <t>16:01</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>16:31</t>
+  </si>
+  <si>
+    <t>16:54</t>
+  </si>
+  <si>
+    <t>17:01</t>
+  </si>
+  <si>
+    <t>17:11</t>
+  </si>
+  <si>
+    <t>17:26</t>
+  </si>
+  <si>
+    <t>17:41</t>
+  </si>
+  <si>
+    <t>17:56</t>
+  </si>
+  <si>
+    <t>18:11</t>
+  </si>
+  <si>
+    <t>18:24</t>
+  </si>
+  <si>
+    <t>18:31</t>
+  </si>
+  <si>
+    <t>18:51</t>
+  </si>
+  <si>
+    <t>18:54</t>
+  </si>
+  <si>
+    <t>19:11</t>
+  </si>
+  <si>
+    <t>19:24</t>
+  </si>
+  <si>
+    <t>19:31</t>
+  </si>
+  <si>
+    <t>19:51</t>
+  </si>
+  <si>
+    <t>19:54</t>
+  </si>
+  <si>
+    <t>20:11</t>
+  </si>
+  <si>
+    <t>20:24</t>
+  </si>
+  <si>
+    <t>20:31</t>
+  </si>
+  <si>
+    <t>20:54</t>
+  </si>
+  <si>
+    <t>21:24</t>
+  </si>
+  <si>
+    <t>21:52</t>
+  </si>
+  <si>
+    <t>22:22</t>
+  </si>
+  <si>
+    <t>22:52</t>
+  </si>
+  <si>
+    <t>23:22</t>
+  </si>
+  <si>
     <t>0:02</t>
   </si>
   <si>
-    <t>0:22</t>
-[...2 lines deleted...]
-    <t>4:40</t>
+    <t>Praha,,Filmové ateliéry Barrandov</t>
+  </si>
+  <si>
+    <t>4:33</t>
+  </si>
+  <si>
+    <t>4:52</t>
+  </si>
+  <si>
+    <t>5:22</t>
+  </si>
+  <si>
+    <t>5:53</t>
+  </si>
+  <si>
+    <t>6:12</t>
+  </si>
+  <si>
+    <t>6:32</t>
+  </si>
+  <si>
+    <t>6:47</t>
+  </si>
+  <si>
+    <t>7:02</t>
+  </si>
+  <si>
+    <t>7:17</t>
+  </si>
+  <si>
+    <t>7:32</t>
+  </si>
+  <si>
+    <t>7:47</t>
+  </si>
+  <si>
+    <t>8:02</t>
+  </si>
+  <si>
+    <t>8:17</t>
+  </si>
+  <si>
+    <t>8:32</t>
+  </si>
+  <si>
+    <t>8:42</t>
+  </si>
+  <si>
+    <t>8:55</t>
+  </si>
+  <si>
+    <t>9:12</t>
+  </si>
+  <si>
+    <t>9:32</t>
+  </si>
+  <si>
+    <t>9:55</t>
+  </si>
+  <si>
+    <t>10:12</t>
+  </si>
+  <si>
+    <t>10:32</t>
+  </si>
+  <si>
+    <t>10:55</t>
+  </si>
+  <si>
+    <t>11:12</t>
+  </si>
+  <si>
+    <t>11:32</t>
+  </si>
+  <si>
+    <t>11:55</t>
+  </si>
+  <si>
+    <t>12:12</t>
+  </si>
+  <si>
+    <t>12:32</t>
+  </si>
+  <si>
+    <t>12:55</t>
+  </si>
+  <si>
+    <t>13:12</t>
+  </si>
+  <si>
+    <t>13:32</t>
+  </si>
+  <si>
+    <t>13:55</t>
+  </si>
+  <si>
+    <t>14:12</t>
+  </si>
+  <si>
+    <t>14:32</t>
+  </si>
+  <si>
+    <t>14:55</t>
+  </si>
+  <si>
+    <t>15:12</t>
+  </si>
+  <si>
+    <t>15:32</t>
+  </si>
+  <si>
+    <t>15:47</t>
+  </si>
+  <si>
+    <t>16:02</t>
+  </si>
+  <si>
+    <t>16:17</t>
+  </si>
+  <si>
+    <t>16:32</t>
+  </si>
+  <si>
+    <t>16:47</t>
+  </si>
+  <si>
+    <t>17:02</t>
+  </si>
+  <si>
+    <t>17:12</t>
+  </si>
+  <si>
+    <t>17:27</t>
+  </si>
+  <si>
+    <t>17:42</t>
+  </si>
+  <si>
+    <t>17:57</t>
+  </si>
+  <si>
+    <t>18:12</t>
+  </si>
+  <si>
+    <t>18:32</t>
+  </si>
+  <si>
+    <t>18:55</t>
+  </si>
+  <si>
+    <t>19:12</t>
+  </si>
+  <si>
+    <t>19:32</t>
+  </si>
+  <si>
+    <t>19:55</t>
+  </si>
+  <si>
+    <t>20:12</t>
+  </si>
+  <si>
+    <t>20:32</t>
+  </si>
+  <si>
+    <t>20:55</t>
+  </si>
+  <si>
+    <t>21:25</t>
+  </si>
+  <si>
+    <t>21:53</t>
+  </si>
+  <si>
+    <t>22:23</t>
+  </si>
+  <si>
+    <t>22:53</t>
+  </si>
+  <si>
+    <t>23:23</t>
+  </si>
+  <si>
+    <t>0:03</t>
+  </si>
+  <si>
+    <t>4:34</t>
+  </si>
+  <si>
+    <t>4:53</t>
+  </si>
+  <si>
+    <t>5:14</t>
+  </si>
+  <si>
+    <t>5:23</t>
+  </si>
+  <si>
+    <t>5:54</t>
+  </si>
+  <si>
+    <t>6:13</t>
+  </si>
+  <si>
+    <t>6:24</t>
+  </si>
+  <si>
+    <t>6:33</t>
+  </si>
+  <si>
+    <t>6:56</t>
+  </si>
+  <si>
+    <t>7:03</t>
+  </si>
+  <si>
+    <t>7:26</t>
+  </si>
+  <si>
+    <t>7:33</t>
+  </si>
+  <si>
+    <t>7:56</t>
+  </si>
+  <si>
+    <t>8:03</t>
+  </si>
+  <si>
+    <t>8:26</t>
+  </si>
+  <si>
+    <t>8:56</t>
+  </si>
+  <si>
+    <t>9:13</t>
+  </si>
+  <si>
+    <t>9:26</t>
+  </si>
+  <si>
+    <t>9:33</t>
+  </si>
+  <si>
+    <t>9:56</t>
+  </si>
+  <si>
+    <t>10:13</t>
+  </si>
+  <si>
+    <t>10:26</t>
+  </si>
+  <si>
+    <t>10:33</t>
+  </si>
+  <si>
+    <t>10:56</t>
+  </si>
+  <si>
+    <t>11:13</t>
+  </si>
+  <si>
+    <t>11:26</t>
+  </si>
+  <si>
+    <t>11:33</t>
+  </si>
+  <si>
+    <t>11:56</t>
+  </si>
+  <si>
+    <t>12:13</t>
+  </si>
+  <si>
+    <t>12:26</t>
+  </si>
+  <si>
+    <t>12:33</t>
+  </si>
+  <si>
+    <t>12:56</t>
+  </si>
+  <si>
+    <t>13:13</t>
+  </si>
+  <si>
+    <t>13:26</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>13:56</t>
+  </si>
+  <si>
+    <t>14:13</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>14:33</t>
+  </si>
+  <si>
+    <t>14:56</t>
+  </si>
+  <si>
+    <t>15:13</t>
+  </si>
+  <si>
+    <t>15:26</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>15:56</t>
+  </si>
+  <si>
+    <t>16:03</t>
+  </si>
+  <si>
+    <t>16:26</t>
+  </si>
+  <si>
+    <t>16:33</t>
+  </si>
+  <si>
+    <t>16:56</t>
+  </si>
+  <si>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>17:28</t>
+  </si>
+  <si>
+    <t>17:43</t>
+  </si>
+  <si>
+    <t>17:58</t>
+  </si>
+  <si>
+    <t>18:13</t>
+  </si>
+  <si>
+    <t>18:26</t>
+  </si>
+  <si>
+    <t>18:33</t>
+  </si>
+  <si>
+    <t>18:56</t>
+  </si>
+  <si>
+    <t>19:13</t>
+  </si>
+  <si>
+    <t>19:26</t>
+  </si>
+  <si>
+    <t>19:33</t>
+  </si>
+  <si>
+    <t>19:56</t>
+  </si>
+  <si>
+    <t>20:13</t>
+  </si>
+  <si>
+    <t>20:26</t>
+  </si>
+  <si>
+    <t>20:33</t>
+  </si>
+  <si>
+    <t>20:56</t>
+  </si>
+  <si>
+    <t>21:26</t>
+  </si>
+  <si>
+    <t>21:54</t>
+  </si>
+  <si>
+    <t>22:24</t>
+  </si>
+  <si>
+    <t>22:54</t>
+  </si>
+  <si>
+    <t>23:24</t>
+  </si>
+  <si>
+    <t>0:04</t>
+  </si>
+  <si>
+    <t>Praha,,Slavínského</t>
+  </si>
+  <si>
+    <t>4:35</t>
+  </si>
+  <si>
+    <t>4:54</t>
+  </si>
+  <si>
+    <t>5:24</t>
+  </si>
+  <si>
+    <t>5:55</t>
+  </si>
+  <si>
+    <t>6:34</t>
+  </si>
+  <si>
+    <t>6:49</t>
+  </si>
+  <si>
+    <t>6:57</t>
+  </si>
+  <si>
+    <t>7:04</t>
+  </si>
+  <si>
+    <t>7:19</t>
+  </si>
+  <si>
+    <t>7:27</t>
+  </si>
+  <si>
+    <t>7:34</t>
+  </si>
+  <si>
+    <t>7:49</t>
+  </si>
+  <si>
+    <t>7:57</t>
+  </si>
+  <si>
+    <t>8:04</t>
+  </si>
+  <si>
+    <t>8:19</t>
+  </si>
+  <si>
+    <t>8:27</t>
+  </si>
+  <si>
+    <t>8:34</t>
+  </si>
+  <si>
+    <t>8:44</t>
+  </si>
+  <si>
+    <t>8:57</t>
+  </si>
+  <si>
+    <t>9:14</t>
+  </si>
+  <si>
+    <t>9:27</t>
+  </si>
+  <si>
+    <t>9:34</t>
+  </si>
+  <si>
+    <t>9:57</t>
+  </si>
+  <si>
+    <t>10:14</t>
+  </si>
+  <si>
+    <t>10:27</t>
+  </si>
+  <si>
+    <t>10:34</t>
+  </si>
+  <si>
+    <t>10:57</t>
+  </si>
+  <si>
+    <t>11:14</t>
+  </si>
+  <si>
+    <t>11:27</t>
+  </si>
+  <si>
+    <t>11:34</t>
+  </si>
+  <si>
+    <t>11:57</t>
+  </si>
+  <si>
+    <t>12:14</t>
+  </si>
+  <si>
+    <t>12:27</t>
+  </si>
+  <si>
+    <t>12:34</t>
+  </si>
+  <si>
+    <t>12:57</t>
+  </si>
+  <si>
+    <t>13:14</t>
+  </si>
+  <si>
+    <t>13:27</t>
+  </si>
+  <si>
+    <t>13:34</t>
+  </si>
+  <si>
+    <t>13:57</t>
+  </si>
+  <si>
+    <t>14:14</t>
+  </si>
+  <si>
+    <t>14:27</t>
+  </si>
+  <si>
+    <t>14:34</t>
+  </si>
+  <si>
+    <t>14:57</t>
+  </si>
+  <si>
+    <t>15:14</t>
+  </si>
+  <si>
+    <t>15:27</t>
+  </si>
+  <si>
+    <t>15:34</t>
+  </si>
+  <si>
+    <t>15:49</t>
+  </si>
+  <si>
+    <t>15:57</t>
+  </si>
+  <si>
+    <t>16:04</t>
+  </si>
+  <si>
+    <t>16:19</t>
+  </si>
+  <si>
+    <t>16:27</t>
+  </si>
+  <si>
+    <t>16:34</t>
+  </si>
+  <si>
+    <t>16:49</t>
+  </si>
+  <si>
+    <t>16:57</t>
+  </si>
+  <si>
+    <t>17:04</t>
+  </si>
+  <si>
+    <t>17:14</t>
+  </si>
+  <si>
+    <t>17:29</t>
+  </si>
+  <si>
+    <t>17:44</t>
+  </si>
+  <si>
+    <t>17:59</t>
+  </si>
+  <si>
+    <t>18:14</t>
+  </si>
+  <si>
+    <t>18:27</t>
+  </si>
+  <si>
+    <t>18:34</t>
+  </si>
+  <si>
+    <t>18:57</t>
+  </si>
+  <si>
+    <t>19:14</t>
+  </si>
+  <si>
+    <t>19:27</t>
+  </si>
+  <si>
+    <t>19:34</t>
+  </si>
+  <si>
+    <t>19:57</t>
+  </si>
+  <si>
+    <t>20:14</t>
+  </si>
+  <si>
+    <t>20:27</t>
+  </si>
+  <si>
+    <t>20:34</t>
+  </si>
+  <si>
+    <t>20:57</t>
+  </si>
+  <si>
+    <t>21:27</t>
+  </si>
+  <si>
+    <t>21:55</t>
+  </si>
+  <si>
+    <t>22:25</t>
+  </si>
+  <si>
+    <t>22:55</t>
+  </si>
+  <si>
+    <t>23:25</t>
+  </si>
+  <si>
+    <t>Praha,,Geologická</t>
+  </si>
+  <si>
+    <t>6:15</t>
+  </si>
+  <si>
+    <t>6:35</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>7:05</t>
+  </si>
+  <si>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>7:35</t>
+  </si>
+  <si>
+    <t>7:50</t>
+  </si>
+  <si>
+    <t>8:05</t>
+  </si>
+  <si>
+    <t>8:20</t>
+  </si>
+  <si>
+    <t>8:28</t>
+  </si>
+  <si>
+    <t>8:58</t>
+  </si>
+  <si>
+    <t>9:15</t>
+  </si>
+  <si>
+    <t>9:28</t>
+  </si>
+  <si>
+    <t>9:35</t>
+  </si>
+  <si>
+    <t>9:58</t>
+  </si>
+  <si>
+    <t>10:15</t>
+  </si>
+  <si>
+    <t>10:28</t>
+  </si>
+  <si>
+    <t>10:35</t>
+  </si>
+  <si>
+    <t>10:58</t>
+  </si>
+  <si>
+    <t>11:15</t>
+  </si>
+  <si>
+    <t>11:28</t>
+  </si>
+  <si>
+    <t>11:35</t>
+  </si>
+  <si>
+    <t>11:58</t>
+  </si>
+  <si>
+    <t>12:15</t>
+  </si>
+  <si>
+    <t>12:28</t>
+  </si>
+  <si>
+    <t>12:35</t>
+  </si>
+  <si>
+    <t>12:58</t>
+  </si>
+  <si>
+    <t>13:15</t>
+  </si>
+  <si>
+    <t>13:28</t>
+  </si>
+  <si>
+    <t>13:35</t>
+  </si>
+  <si>
+    <t>13:58</t>
+  </si>
+  <si>
+    <t>14:15</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>14:35</t>
+  </si>
+  <si>
+    <t>14:58</t>
+  </si>
+  <si>
+    <t>15:15</t>
+  </si>
+  <si>
+    <t>15:28</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>15:50</t>
+  </si>
+  <si>
+    <t>15:58</t>
+  </si>
+  <si>
+    <t>16:05</t>
+  </si>
+  <si>
+    <t>16:20</t>
+  </si>
+  <si>
+    <t>16:28</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>16:50</t>
+  </si>
+  <si>
+    <t>16:58</t>
+  </si>
+  <si>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>17:45</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>18:15</t>
+  </si>
+  <si>
+    <t>18:28</t>
+  </si>
+  <si>
+    <t>18:35</t>
+  </si>
+  <si>
+    <t>18:58</t>
+  </si>
+  <si>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>19:28</t>
+  </si>
+  <si>
+    <t>19:35</t>
+  </si>
+  <si>
+    <t>19:58</t>
+  </si>
+  <si>
+    <t>20:15</t>
+  </si>
+  <si>
+    <t>20:28</t>
+  </si>
+  <si>
+    <t>20:35</t>
+  </si>
+  <si>
+    <t>20:58</t>
+  </si>
+  <si>
+    <t>Praha,,Terasy</t>
+  </si>
+  <si>
+    <t>4:36</t>
+  </si>
+  <si>
+    <t>4:55</t>
+  </si>
+  <si>
+    <t>5:16</t>
+  </si>
+  <si>
+    <t>5:25</t>
+  </si>
+  <si>
+    <t>5:56</t>
+  </si>
+  <si>
+    <t>6:26</t>
+  </si>
+  <si>
+    <t>6:36</t>
+  </si>
+  <si>
+    <t>6:51</t>
+  </si>
+  <si>
+    <t>6:58</t>
+  </si>
+  <si>
+    <t>7:07</t>
+  </si>
+  <si>
+    <t>7:28</t>
+  </si>
+  <si>
+    <t>7:37</t>
+  </si>
+  <si>
+    <t>7:58</t>
+  </si>
+  <si>
+    <t>8:07</t>
+  </si>
+  <si>
+    <t>8:37</t>
+  </si>
+  <si>
+    <t>8:47</t>
+  </si>
+  <si>
+    <t>8:59</t>
+  </si>
+  <si>
+    <t>9:17</t>
+  </si>
+  <si>
+    <t>9:37</t>
+  </si>
+  <si>
+    <t>9:59</t>
+  </si>
+  <si>
+    <t>10:17</t>
+  </si>
+  <si>
+    <t>10:37</t>
+  </si>
+  <si>
+    <t>10:59</t>
+  </si>
+  <si>
+    <t>11:17</t>
+  </si>
+  <si>
+    <t>11:37</t>
+  </si>
+  <si>
+    <t>11:59</t>
+  </si>
+  <si>
+    <t>12:17</t>
+  </si>
+  <si>
+    <t>12:37</t>
+  </si>
+  <si>
+    <t>12:59</t>
+  </si>
+  <si>
+    <t>13:17</t>
+  </si>
+  <si>
+    <t>13:37</t>
+  </si>
+  <si>
+    <t>13:59</t>
+  </si>
+  <si>
+    <t>14:17</t>
+  </si>
+  <si>
+    <t>14:37</t>
+  </si>
+  <si>
+    <t>14:59</t>
+  </si>
+  <si>
+    <t>15:17</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>16:07</t>
+  </si>
+  <si>
+    <t>16:37</t>
+  </si>
+  <si>
+    <t>17:07</t>
+  </si>
+  <si>
+    <t>17:17</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>17:47</t>
+  </si>
+  <si>
+    <t>18:02</t>
+  </si>
+  <si>
+    <t>18:17</t>
+  </si>
+  <si>
+    <t>18:36</t>
+  </si>
+  <si>
+    <t>18:59</t>
+  </si>
+  <si>
+    <t>19:36</t>
+  </si>
+  <si>
+    <t>19:59</t>
+  </si>
+  <si>
+    <t>20:36</t>
+  </si>
+  <si>
+    <t>20:59</t>
+  </si>
+  <si>
+    <t>21:28</t>
+  </si>
+  <si>
+    <t>21:56</t>
+  </si>
+  <si>
+    <t>22:26</t>
+  </si>
+  <si>
+    <t>22:56</t>
+  </si>
+  <si>
+    <t>23:26</t>
+  </si>
+  <si>
+    <t>4:38</t>
+  </si>
+  <si>
+    <t>4:39</t>
+  </si>
+  <si>
+    <t>4:58</t>
+  </si>
+  <si>
+    <t>5:28</t>
+  </si>
+  <si>
+    <t>5:58</t>
+  </si>
+  <si>
+    <t>5:59</t>
+  </si>
+  <si>
+    <t>6:19</t>
+  </si>
+  <si>
+    <t>6:39</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
+    <t>9:02</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>9:40</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>10:02</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>10:40</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>11:02</t>
+  </si>
+  <si>
+    <t>11:20</t>
+  </si>
+  <si>
+    <t>11:40</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
+    <t>12:02</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>12:40</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>13:02</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>13:40</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>14:02</t>
+  </si>
+  <si>
+    <t>14:20</t>
+  </si>
+  <si>
+    <t>14:40</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>15:02</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>18:39</t>
+  </si>
+  <si>
+    <t>19:02</t>
+  </si>
+  <si>
+    <t>19:19</t>
+  </si>
+  <si>
+    <t>19:39</t>
+  </si>
+  <si>
+    <t>20:02</t>
+  </si>
+  <si>
+    <t>20:19</t>
+  </si>
+  <si>
+    <t>20:39</t>
+  </si>
+  <si>
+    <t>21:00</t>
+  </si>
+  <si>
+    <t>21:02</t>
+  </si>
+  <si>
+    <t>21:29</t>
+  </si>
+  <si>
+    <t>21:31</t>
+  </si>
+  <si>
+    <t>21:59</t>
+  </si>
+  <si>
+    <t>22:29</t>
+  </si>
+  <si>
+    <t>22:59</t>
+  </si>
+  <si>
+    <t>23:29</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>4:41</t>
+  </si>
+  <si>
+    <t>4:42</t>
   </si>
   <si>
     <t>5:01</t>
   </si>
   <si>
-    <t>5:02</t>
-[...14 lines deleted...]
-    <t>5:53</t>
+    <t>5:31</t>
   </si>
   <si>
     <t>6:01</t>
   </si>
   <si>
     <t>6:02</t>
   </si>
   <si>
-    <t>6:09</t>
-[...16 lines deleted...]
-  <si>
     <t>6:42</t>
   </si>
   <si>
-    <t>6:48</t>
-[...443 lines deleted...]
-    <t>20:49</t>
+    <t>7:13</t>
+  </si>
+  <si>
+    <t>7:43</t>
+  </si>
+  <si>
+    <t>8:13</t>
+  </si>
+  <si>
+    <t>15:43</t>
+  </si>
+  <si>
+    <t>16:13</t>
+  </si>
+  <si>
+    <t>16:43</t>
+  </si>
+  <si>
+    <t>17:38</t>
+  </si>
+  <si>
+    <t>18:08</t>
+  </si>
+  <si>
+    <t>18:42</t>
+  </si>
+  <si>
+    <t>19:42</t>
+  </si>
+  <si>
+    <t>20:42</t>
+  </si>
+  <si>
+    <t>21:03</t>
   </si>
   <si>
     <t>21:05</t>
   </si>
   <si>
-    <t>21:22</t>
-[...2 lines deleted...]
-    <t>21:42</t>
+    <t>21:32</t>
+  </si>
+  <si>
+    <t>21:34</t>
   </si>
   <si>
     <t>22:02</t>
   </si>
   <si>
-    <t>22:22</t>
-[...2 lines deleted...]
-    <t>22:42</t>
+    <t>22:32</t>
   </si>
   <si>
     <t>23:02</t>
   </si>
   <si>
-    <t>23:22</t>
-[...2593 lines deleted...]
-  <si>
     <t>23:32</t>
   </si>
   <si>
-    <t>23:52</t>
-[...505 lines deleted...]
-  <si>
     <t>Přepravu zajišťuje: Dopravní podnik hl.m. Prahy, a.s., Sokolovská 217/42, 190 22 Praha 9, www.dpp.cz, dispecink@dpp.cz</t>
-  </si>
-[...889 lines deleted...]
-    <t>4:31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -5704,51 +3287,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="11" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5996,94 +3579,89 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:KA31"/>
+  <dimension ref="A1:EN18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="285" max="285" width="3.71" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="2" max="2" width="35.419922" bestFit="true" customWidth="true" style="0"/>
+    <col min="143" max="143" width="3.71" customWidth="true" style="0"/>
+    <col min="144" max="144" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.847656" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:287" customHeight="1" ht="18">
+    <row r="1" spans="1:144" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:287" customHeight="1" ht="15">
+    <row r="2" spans="1:144" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
-      <c r="JX2" s="4" t="s">
+      <c r="EL2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:287" customHeight="1" ht="15">
+    <row r="3" spans="1:144" customHeight="1" ht="15">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="5"/>
       <c r="D3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>11</v>
@@ -6459,43557 +4037,5664 @@
       </c>
       <c r="ED3" s="11" t="s">
         <v>135</v>
       </c>
       <c r="EE3" s="11" t="s">
         <v>136</v>
       </c>
       <c r="EF3" s="11" t="s">
         <v>137</v>
       </c>
       <c r="EG3" s="11" t="s">
         <v>138</v>
       </c>
       <c r="EH3" s="11" t="s">
         <v>139</v>
       </c>
       <c r="EI3" s="11" t="s">
         <v>140</v>
       </c>
       <c r="EJ3" s="11" t="s">
         <v>141</v>
       </c>
       <c r="EK3" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="EL3" s="11" t="s">
+      <c r="EL3" s="13" t="s">
         <v>143</v>
       </c>
-      <c r="EM3" s="11" t="s">
+      <c r="EM3" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="EN3" s="11" t="s">
-[...429 lines deleted...]
-        <v>286</v>
+      <c r="EN3" s="5" t="s">
+        <v>144</v>
       </c>
     </row>
-    <row r="4" spans="1:287" customHeight="1" ht="30">
+    <row r="4" spans="1:144" customHeight="1" ht="30">
       <c r="A4" s="6"/>
       <c r="B4" s="17"/>
       <c r="C4" s="6"/>
       <c r="D4" s="9" t="s">
-        <v>287</v>
+        <v>145</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>288</v>
+        <v>146</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>289</v>
+        <v>147</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>288</v>
+        <v>145</v>
       </c>
       <c r="H4" s="6" t="s">
-        <v>289</v>
+        <v>147</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>287</v>
+        <v>146</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="K4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="M4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="N4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="O4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="P4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="Q4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="R4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="S4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="T4" s="6" t="s">
-        <v>289</v>
+        <v>146</v>
       </c>
       <c r="U4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="V4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="W4" s="6" t="s">
-        <v>289</v>
+        <v>146</v>
       </c>
       <c r="X4" s="6" t="s">
-        <v>291</v>
+        <v>147</v>
       </c>
       <c r="Y4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="Z4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="AA4" s="6" t="s">
-        <v>289</v>
+        <v>146</v>
       </c>
       <c r="AB4" s="6" t="s">
-        <v>291</v>
+        <v>147</v>
       </c>
       <c r="AC4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="AD4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="AE4" s="6" t="s">
-        <v>289</v>
+        <v>147</v>
       </c>
       <c r="AF4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="AG4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="AH4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="AI4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="AJ4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="AK4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="AL4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="AM4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="AN4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="AO4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="AP4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="AQ4" s="6" t="s">
-        <v>289</v>
+        <v>147</v>
       </c>
       <c r="AR4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="AS4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="AT4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="AU4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="AV4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="AW4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="AX4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="AY4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="AZ4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="BA4" s="6" t="s">
-        <v>289</v>
+        <v>147</v>
       </c>
       <c r="BB4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="BC4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="BD4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="BE4" s="6" t="s">
-        <v>291</v>
+        <v>147</v>
       </c>
       <c r="BF4" s="6" t="s">
-        <v>289</v>
+        <v>146</v>
       </c>
       <c r="BG4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="BH4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="BI4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="BJ4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="BK4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="BL4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="BM4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="BN4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="BO4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="BP4" s="6" t="s">
-        <v>289</v>
+        <v>146</v>
       </c>
       <c r="BQ4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="BR4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="BS4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="BT4" s="6" t="s">
-        <v>289</v>
+        <v>147</v>
       </c>
       <c r="BU4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="BV4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="BW4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="BX4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="BY4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="BZ4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="CA4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="CB4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="CC4" s="6" t="s">
-        <v>289</v>
+        <v>146</v>
       </c>
       <c r="CD4" s="6" t="s">
-        <v>291</v>
+        <v>147</v>
       </c>
       <c r="CE4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="CF4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="CG4" s="6" t="s">
-        <v>291</v>
+        <v>147</v>
       </c>
       <c r="CH4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="CI4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="CJ4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="CK4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="CL4" s="6" t="s">
-        <v>289</v>
+        <v>146</v>
       </c>
       <c r="CM4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="CN4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="CO4" s="6" t="s">
-        <v>289</v>
+        <v>146</v>
       </c>
       <c r="CP4" s="6" t="s">
-        <v>291</v>
+        <v>147</v>
       </c>
       <c r="CQ4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="CR4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="CS4" s="6" t="s">
-        <v>291</v>
+        <v>147</v>
       </c>
       <c r="CT4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="CU4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="CV4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="CW4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="CX4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="CY4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="CZ4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="DA4" s="6" t="s">
-        <v>289</v>
+        <v>147</v>
       </c>
       <c r="DB4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="DC4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="DD4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="DE4" s="6" t="s">
-        <v>289</v>
+        <v>147</v>
       </c>
       <c r="DF4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="DG4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="DH4" s="6" t="s">
-        <v>289</v>
+        <v>147</v>
       </c>
       <c r="DI4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="DJ4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="DK4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="DL4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="DM4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="DN4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="DO4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="DP4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="DQ4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="DR4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="DS4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="DT4" s="6" t="s">
-        <v>289</v>
+        <v>147</v>
       </c>
       <c r="DU4" s="6" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
       <c r="DV4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="DW4" s="6" t="s">
-        <v>291</v>
+        <v>147</v>
       </c>
       <c r="DX4" s="6" t="s">
-        <v>289</v>
+        <v>147</v>
       </c>
       <c r="DY4" s="6" t="s">
-        <v>290</v>
+        <v>146</v>
       </c>
       <c r="DZ4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="EA4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="EB4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="EC4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="ED4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="EE4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="EF4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="EG4" s="6" t="s">
-        <v>289</v>
+        <v>145</v>
       </c>
       <c r="EH4" s="6" t="s">
-        <v>291</v>
+        <v>146</v>
       </c>
       <c r="EI4" s="6" t="s">
-        <v>290</v>
+        <v>147</v>
       </c>
       <c r="EJ4" s="6" t="s">
-        <v>290</v>
+        <v>145</v>
       </c>
       <c r="EK4" s="6" t="s">
-        <v>289</v>
-[...432 lines deleted...]
-      <c r="KA4" s="6"/>
+        <v>146</v>
+      </c>
+      <c r="EL4" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="EM4" s="6"/>
+      <c r="EN4" s="6"/>
     </row>
-    <row r="5" spans="1:287" customHeight="1" ht="15">
+    <row r="5" spans="1:144" customHeight="1" ht="15">
       <c r="A5" s="6">
         <v>1</v>
       </c>
       <c r="B5" s="17" t="s">
-        <v>292</v>
+        <v>148</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>293</v>
-[...9 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="D5" s="9"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
       <c r="G5" s="6" t="s">
-        <v>295</v>
+        <v>150</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>295</v>
+        <v>151</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>295</v>
-[...3 lines deleted...]
-      <c r="L5" s="6"/>
+        <v>151</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>154</v>
+      </c>
       <c r="M5" s="6" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="O5" s="6"/>
+        <v>154</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>156</v>
+      </c>
       <c r="P5" s="6" t="s">
-        <v>297</v>
+        <v>156</v>
       </c>
       <c r="Q5" s="6" t="s">
-        <v>298</v>
+        <v>157</v>
       </c>
       <c r="R5" s="6" t="s">
-        <v>298</v>
+        <v>158</v>
       </c>
       <c r="S5" s="6" t="s">
-        <v>299</v>
+        <v>159</v>
       </c>
       <c r="T5" s="6" t="s">
-        <v>300</v>
+        <v>159</v>
       </c>
       <c r="U5" s="6" t="s">
-        <v>300</v>
+        <v>160</v>
       </c>
       <c r="V5" s="6" t="s">
-        <v>301</v>
+        <v>161</v>
       </c>
       <c r="W5" s="6" t="s">
-        <v>302</v>
+        <v>162</v>
       </c>
       <c r="X5" s="6" t="s">
-        <v>302</v>
+        <v>162</v>
       </c>
       <c r="Y5" s="6" t="s">
-        <v>303</v>
+        <v>163</v>
       </c>
       <c r="Z5" s="6" t="s">
-        <v>304</v>
+        <v>164</v>
       </c>
       <c r="AA5" s="6" t="s">
-        <v>305</v>
+        <v>165</v>
       </c>
       <c r="AB5" s="6" t="s">
-        <v>305</v>
+        <v>165</v>
       </c>
       <c r="AC5" s="6" t="s">
-        <v>306</v>
+        <v>166</v>
       </c>
       <c r="AD5" s="6" t="s">
-        <v>307</v>
+        <v>167</v>
       </c>
       <c r="AE5" s="6" t="s">
-        <v>308</v>
+        <v>168</v>
       </c>
       <c r="AF5" s="6" t="s">
-        <v>308</v>
+        <v>168</v>
       </c>
       <c r="AG5" s="6" t="s">
-        <v>308</v>
+        <v>169</v>
       </c>
       <c r="AH5" s="6" t="s">
-        <v>309</v>
+        <v>170</v>
       </c>
       <c r="AI5" s="6" t="s">
-        <v>310</v>
+        <v>171</v>
       </c>
       <c r="AJ5" s="6" t="s">
-        <v>311</v>
+        <v>172</v>
       </c>
       <c r="AK5" s="6" t="s">
-        <v>312</v>
+        <v>172</v>
       </c>
       <c r="AL5" s="6" t="s">
-        <v>312</v>
+        <v>173</v>
       </c>
       <c r="AM5" s="6" t="s">
-        <v>313</v>
+        <v>174</v>
       </c>
       <c r="AN5" s="6" t="s">
-        <v>314</v>
+        <v>174</v>
       </c>
       <c r="AO5" s="6" t="s">
-        <v>315</v>
+        <v>175</v>
       </c>
       <c r="AP5" s="6" t="s">
-        <v>316</v>
+        <v>176</v>
       </c>
       <c r="AQ5" s="6" t="s">
-        <v>316</v>
+        <v>177</v>
       </c>
       <c r="AR5" s="6" t="s">
-        <v>317</v>
+        <v>177</v>
       </c>
       <c r="AS5" s="6" t="s">
-        <v>318</v>
+        <v>178</v>
       </c>
       <c r="AT5" s="6" t="s">
-        <v>319</v>
+        <v>179</v>
       </c>
       <c r="AU5" s="6" t="s">
-        <v>320</v>
+        <v>179</v>
       </c>
       <c r="AV5" s="6" t="s">
-        <v>320</v>
+        <v>180</v>
       </c>
       <c r="AW5" s="6" t="s">
-        <v>321</v>
+        <v>181</v>
       </c>
       <c r="AX5" s="6" t="s">
-        <v>322</v>
+        <v>182</v>
       </c>
       <c r="AY5" s="6" t="s">
-        <v>323</v>
+        <v>182</v>
       </c>
       <c r="AZ5" s="6" t="s">
-        <v>324</v>
+        <v>183</v>
       </c>
       <c r="BA5" s="6" t="s">
-        <v>324</v>
+        <v>184</v>
       </c>
       <c r="BB5" s="6" t="s">
-        <v>325</v>
+        <v>184</v>
       </c>
       <c r="BC5" s="6" t="s">
-        <v>326</v>
+        <v>185</v>
       </c>
       <c r="BD5" s="6" t="s">
-        <v>327</v>
+        <v>186</v>
       </c>
       <c r="BE5" s="6" t="s">
-        <v>328</v>
+        <v>187</v>
       </c>
       <c r="BF5" s="6" t="s">
-        <v>328</v>
+        <v>187</v>
       </c>
       <c r="BG5" s="6" t="s">
-        <v>329</v>
+        <v>188</v>
       </c>
       <c r="BH5" s="6" t="s">
-        <v>330</v>
+        <v>189</v>
       </c>
       <c r="BI5" s="6" t="s">
-        <v>331</v>
+        <v>189</v>
       </c>
       <c r="BJ5" s="6" t="s">
-        <v>332</v>
+        <v>190</v>
       </c>
       <c r="BK5" s="6" t="s">
-        <v>333</v>
+        <v>191</v>
       </c>
       <c r="BL5" s="6" t="s">
-        <v>334</v>
+        <v>192</v>
       </c>
       <c r="BM5" s="6" t="s">
-        <v>335</v>
+        <v>192</v>
       </c>
       <c r="BN5" s="6" t="s">
-        <v>336</v>
+        <v>193</v>
       </c>
       <c r="BO5" s="6" t="s">
-        <v>337</v>
+        <v>194</v>
       </c>
       <c r="BP5" s="6" t="s">
-        <v>338</v>
+        <v>194</v>
       </c>
       <c r="BQ5" s="6" t="s">
-        <v>339</v>
+        <v>195</v>
       </c>
       <c r="BR5" s="6" t="s">
-        <v>339</v>
+        <v>196</v>
       </c>
       <c r="BS5" s="6" t="s">
-        <v>340</v>
+        <v>197</v>
       </c>
       <c r="BT5" s="6" t="s">
-        <v>341</v>
+        <v>197</v>
       </c>
       <c r="BU5" s="6" t="s">
-        <v>342</v>
+        <v>198</v>
       </c>
       <c r="BV5" s="6" t="s">
-        <v>343</v>
+        <v>199</v>
       </c>
       <c r="BW5" s="6" t="s">
-        <v>344</v>
+        <v>199</v>
       </c>
       <c r="BX5" s="6" t="s">
-        <v>344</v>
+        <v>200</v>
       </c>
       <c r="BY5" s="6" t="s">
-        <v>345</v>
+        <v>201</v>
       </c>
       <c r="BZ5" s="6" t="s">
-        <v>346</v>
+        <v>202</v>
       </c>
       <c r="CA5" s="6" t="s">
-        <v>347</v>
+        <v>202</v>
       </c>
       <c r="CB5" s="6" t="s">
-        <v>348</v>
+        <v>203</v>
       </c>
       <c r="CC5" s="6" t="s">
-        <v>349</v>
+        <v>204</v>
       </c>
       <c r="CD5" s="6" t="s">
-        <v>350</v>
+        <v>204</v>
       </c>
       <c r="CE5" s="6" t="s">
-        <v>351</v>
+        <v>205</v>
       </c>
       <c r="CF5" s="6" t="s">
-        <v>352</v>
+        <v>206</v>
       </c>
       <c r="CG5" s="6" t="s">
-        <v>353</v>
+        <v>207</v>
       </c>
       <c r="CH5" s="6" t="s">
-        <v>354</v>
+        <v>207</v>
       </c>
       <c r="CI5" s="6" t="s">
-        <v>355</v>
+        <v>208</v>
       </c>
       <c r="CJ5" s="6" t="s">
-        <v>355</v>
+        <v>209</v>
       </c>
       <c r="CK5" s="6" t="s">
-        <v>356</v>
+        <v>210</v>
       </c>
       <c r="CL5" s="6" t="s">
-        <v>357</v>
+        <v>210</v>
       </c>
       <c r="CM5" s="6" t="s">
-        <v>357</v>
+        <v>211</v>
       </c>
       <c r="CN5" s="6" t="s">
-        <v>358</v>
+        <v>212</v>
       </c>
       <c r="CO5" s="6" t="s">
-        <v>359</v>
+        <v>213</v>
       </c>
       <c r="CP5" s="6" t="s">
-        <v>359</v>
+        <v>213</v>
       </c>
       <c r="CQ5" s="6" t="s">
-        <v>360</v>
+        <v>214</v>
       </c>
       <c r="CR5" s="6" t="s">
-        <v>361</v>
+        <v>215</v>
       </c>
       <c r="CS5" s="6" t="s">
-        <v>361</v>
+        <v>216</v>
       </c>
       <c r="CT5" s="6" t="s">
-        <v>362</v>
+        <v>216</v>
       </c>
       <c r="CU5" s="6" t="s">
-        <v>363</v>
+        <v>217</v>
       </c>
       <c r="CV5" s="6" t="s">
-        <v>363</v>
+        <v>218</v>
       </c>
       <c r="CW5" s="6" t="s">
-        <v>364</v>
+        <v>219</v>
       </c>
       <c r="CX5" s="6" t="s">
-        <v>365</v>
+        <v>219</v>
       </c>
       <c r="CY5" s="6" t="s">
-        <v>365</v>
+        <v>220</v>
       </c>
       <c r="CZ5" s="6" t="s">
-        <v>366</v>
+        <v>221</v>
       </c>
       <c r="DA5" s="6" t="s">
-        <v>367</v>
+        <v>222</v>
       </c>
       <c r="DB5" s="6" t="s">
-        <v>367</v>
+        <v>222</v>
       </c>
       <c r="DC5" s="6" t="s">
-        <v>368</v>
+        <v>223</v>
       </c>
       <c r="DD5" s="6" t="s">
-        <v>369</v>
+        <v>224</v>
       </c>
       <c r="DE5" s="6" t="s">
-        <v>369</v>
+        <v>225</v>
       </c>
       <c r="DF5" s="6" t="s">
-        <v>370</v>
+        <v>225</v>
       </c>
       <c r="DG5" s="6" t="s">
-        <v>371</v>
+        <v>226</v>
       </c>
       <c r="DH5" s="6" t="s">
-        <v>371</v>
+        <v>227</v>
       </c>
       <c r="DI5" s="6" t="s">
-        <v>372</v>
+        <v>227</v>
       </c>
       <c r="DJ5" s="6" t="s">
-        <v>373</v>
+        <v>228</v>
       </c>
       <c r="DK5" s="6" t="s">
-        <v>373</v>
+        <v>229</v>
       </c>
       <c r="DL5" s="6" t="s">
-        <v>374</v>
+        <v>230</v>
       </c>
       <c r="DM5" s="6" t="s">
-        <v>375</v>
+        <v>230</v>
       </c>
       <c r="DN5" s="6" t="s">
-        <v>375</v>
+        <v>231</v>
       </c>
       <c r="DO5" s="6" t="s">
-        <v>376</v>
+        <v>232</v>
       </c>
       <c r="DP5" s="6" t="s">
-        <v>377</v>
+        <v>232</v>
       </c>
       <c r="DQ5" s="6" t="s">
-        <v>377</v>
+        <v>233</v>
       </c>
       <c r="DR5" s="6" t="s">
-        <v>378</v>
+        <v>234</v>
       </c>
       <c r="DS5" s="6" t="s">
-        <v>379</v>
+        <v>235</v>
       </c>
       <c r="DT5" s="6" t="s">
-        <v>380</v>
+        <v>235</v>
       </c>
       <c r="DU5" s="6" t="s">
-        <v>380</v>
+        <v>236</v>
       </c>
       <c r="DV5" s="6" t="s">
-        <v>381</v>
+        <v>237</v>
       </c>
       <c r="DW5" s="6" t="s">
-        <v>382</v>
+        <v>237</v>
       </c>
       <c r="DX5" s="6" t="s">
-        <v>382</v>
+        <v>238</v>
       </c>
       <c r="DY5" s="6" t="s">
-        <v>383</v>
+        <v>238</v>
       </c>
       <c r="DZ5" s="6" t="s">
-        <v>384</v>
+        <v>238</v>
       </c>
       <c r="EA5" s="6" t="s">
-        <v>384</v>
+        <v>239</v>
       </c>
       <c r="EB5" s="6" t="s">
-        <v>385</v>
+        <v>239</v>
       </c>
       <c r="EC5" s="6" t="s">
-        <v>386</v>
+        <v>239</v>
       </c>
       <c r="ED5" s="6" t="s">
-        <v>387</v>
+        <v>240</v>
       </c>
       <c r="EE5" s="6" t="s">
-        <v>387</v>
+        <v>240</v>
       </c>
       <c r="EF5" s="6" t="s">
-        <v>388</v>
+        <v>240</v>
       </c>
       <c r="EG5" s="6" t="s">
-        <v>389</v>
+        <v>241</v>
       </c>
       <c r="EH5" s="6" t="s">
-        <v>389</v>
+        <v>241</v>
       </c>
       <c r="EI5" s="6" t="s">
-        <v>390</v>
+        <v>241</v>
       </c>
       <c r="EJ5" s="6" t="s">
-        <v>391</v>
+        <v>242</v>
       </c>
       <c r="EK5" s="6" t="s">
-        <v>392</v>
-[...391 lines deleted...]
-      <c r="JZ5" s="6">
+        <v>242</v>
+      </c>
+      <c r="EL5" s="14" t="s">
+        <v>242</v>
+      </c>
+      <c r="EM5" s="6"/>
+      <c r="EN5" s="6">
         <v>0</v>
       </c>
-      <c r="KA5" s="6"/>
     </row>
-    <row r="6" spans="1:287" customHeight="1" ht="15">
+    <row r="6" spans="1:144" customHeight="1" ht="15">
       <c r="A6" s="6">
         <v>2</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>471</v>
+        <v>243</v>
       </c>
       <c r="C6" s="6"/>
-      <c r="D6" s="9" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D6" s="9"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
       <c r="G6" s="6" t="s">
-        <v>473</v>
+        <v>244</v>
       </c>
       <c r="H6" s="6" t="s">
-        <v>473</v>
+        <v>245</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>473</v>
-[...3 lines deleted...]
-      <c r="L6" s="6"/>
+        <v>245</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>248</v>
+      </c>
       <c r="M6" s="6" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-      <c r="O6" s="6"/>
+        <v>248</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>250</v>
+      </c>
       <c r="P6" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="Q6" s="6" t="s">
+        <v>251</v>
+      </c>
+      <c r="R6" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="S6" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="T6" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="U6" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="V6" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="W6" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="X6" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="Y6" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="Z6" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="AA6" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="AB6" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="AC6" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="AD6" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="AE6" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="AF6" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="AG6" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="AH6" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="AI6" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="AJ6" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="AK6" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="AL6" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="AM6" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="AN6" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="AO6" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="AP6" s="6" t="s">
+        <v>270</v>
+      </c>
+      <c r="AQ6" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="AR6" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="AS6" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="AT6" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="AU6" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="AV6" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="AW6" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="AX6" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="AY6" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="AZ6" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="BA6" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="BB6" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="BC6" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="BD6" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="BE6" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="BF6" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="BG6" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="BH6" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="BI6" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="BJ6" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="BK6" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="BL6" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="BM6" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="BN6" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="BO6" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="BP6" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="BQ6" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="BR6" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="BS6" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="BT6" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="BU6" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="BV6" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="BW6" s="6" t="s">
+        <v>293</v>
+      </c>
+      <c r="BX6" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="BY6" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="BZ6" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="CA6" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="CB6" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="CC6" s="6" t="s">
         <v>298</v>
       </c>
-      <c r="Q6" s="6" t="s">
-[...5 lines deleted...]
-      <c r="S6" s="6" t="s">
+      <c r="CD6" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="CE6" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="CF6" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="T6" s="6" t="s">
-[...5 lines deleted...]
-      <c r="V6" s="6" t="s">
+      <c r="CG6" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="CH6" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="CI6" s="6" t="s">
         <v>302</v>
       </c>
-      <c r="W6" s="6" t="s">
-[...8 lines deleted...]
-      <c r="Z6" s="6" t="s">
+      <c r="CJ6" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="CK6" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="CL6" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="CM6" s="6" t="s">
         <v>305</v>
       </c>
-      <c r="AA6" s="6" t="s">
-[...26 lines deleted...]
-      <c r="AJ6" s="6" t="s">
+      <c r="CN6" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="CO6" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="CP6" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="CQ6" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="CR6" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="CS6" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="CT6" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="CU6" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="CV6" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="CW6" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="CX6" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="CY6" s="6" t="s">
         <v>312</v>
       </c>
-      <c r="AK6" s="6" t="s">
-[...11 lines deleted...]
-      <c r="AO6" s="6" t="s">
+      <c r="CZ6" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="DA6" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="DB6" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="DC6" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="DD6" s="6" t="s">
         <v>316</v>
       </c>
-      <c r="AP6" s="6" t="s">
-[...56 lines deleted...]
-      <c r="BI6" s="6" t="s">
+      <c r="DE6" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="DF6" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="DG6" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="DH6" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="DI6" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="DJ6" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="DK6" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="DL6" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="DM6" s="6" t="s">
+        <v>322</v>
+      </c>
+      <c r="DN6" s="6" t="s">
+        <v>323</v>
+      </c>
+      <c r="DO6" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="DP6" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="DQ6" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="DR6" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="DS6" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="DT6" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="DU6" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="DV6" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="DW6" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="DX6" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="DY6" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="DZ6" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="EA6" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="EB6" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="EC6" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="ED6" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="EE6" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="EF6" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="EG6" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="EH6" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="EI6" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="EJ6" s="6" t="s">
         <v>332</v>
       </c>
-      <c r="BJ6" s="6" t="s">
-[...235 lines deleted...]
-      </c>
       <c r="EK6" s="6" t="s">
-        <v>560</v>
-[...394 lines deleted...]
-      <c r="KA6" s="6"/>
+        <v>332</v>
+      </c>
+      <c r="EL6" s="14" t="s">
+        <v>332</v>
+      </c>
+      <c r="EM6" s="6"/>
+      <c r="EN6" s="6">
+        <v>1</v>
+      </c>
     </row>
-    <row r="7" spans="1:287" customHeight="1" ht="15">
+    <row r="7" spans="1:144" customHeight="1" ht="15">
       <c r="A7" s="6">
         <v>3</v>
       </c>
       <c r="B7" s="17" t="s">
-        <v>627</v>
+        <v>333</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="9" t="s">
-        <v>628</v>
+        <v>334</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>628</v>
+        <v>335</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>628</v>
+        <v>335</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>629</v>
+        <v>336</v>
       </c>
       <c r="H7" s="6" t="s">
-        <v>629</v>
+        <v>337</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>629</v>
-[...3 lines deleted...]
-      <c r="L7" s="6"/>
+        <v>337</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>340</v>
+      </c>
       <c r="M7" s="6" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-      <c r="O7" s="6"/>
+        <v>340</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>342</v>
+      </c>
       <c r="P7" s="6" t="s">
-        <v>475</v>
+        <v>342</v>
       </c>
       <c r="Q7" s="6" t="s">
-        <v>631</v>
+        <v>343</v>
       </c>
       <c r="R7" s="6" t="s">
-        <v>631</v>
+        <v>344</v>
       </c>
       <c r="S7" s="6" t="s">
-        <v>476</v>
+        <v>345</v>
       </c>
       <c r="T7" s="6" t="s">
-        <v>632</v>
+        <v>345</v>
       </c>
       <c r="U7" s="6" t="s">
-        <v>632</v>
+        <v>346</v>
       </c>
       <c r="V7" s="6" t="s">
-        <v>477</v>
+        <v>347</v>
       </c>
       <c r="W7" s="6" t="s">
-        <v>633</v>
+        <v>348</v>
       </c>
       <c r="X7" s="6" t="s">
-        <v>633</v>
+        <v>348</v>
       </c>
       <c r="Y7" s="6" t="s">
-        <v>634</v>
+        <v>349</v>
       </c>
       <c r="Z7" s="6" t="s">
-        <v>479</v>
+        <v>350</v>
       </c>
       <c r="AA7" s="6" t="s">
-        <v>635</v>
+        <v>351</v>
       </c>
       <c r="AB7" s="6" t="s">
-        <v>635</v>
+        <v>351</v>
       </c>
       <c r="AC7" s="6" t="s">
-        <v>636</v>
+        <v>352</v>
       </c>
       <c r="AD7" s="6" t="s">
-        <v>637</v>
+        <v>353</v>
       </c>
       <c r="AE7" s="6" t="s">
-        <v>638</v>
+        <v>354</v>
       </c>
       <c r="AF7" s="6" t="s">
-        <v>638</v>
+        <v>354</v>
       </c>
       <c r="AG7" s="6" t="s">
-        <v>638</v>
+        <v>355</v>
       </c>
       <c r="AH7" s="6" t="s">
-        <v>639</v>
+        <v>356</v>
       </c>
       <c r="AI7" s="6" t="s">
-        <v>640</v>
+        <v>357</v>
       </c>
       <c r="AJ7" s="6" t="s">
-        <v>485</v>
+        <v>358</v>
       </c>
       <c r="AK7" s="6" t="s">
-        <v>641</v>
+        <v>358</v>
       </c>
       <c r="AL7" s="6" t="s">
-        <v>641</v>
+        <v>359</v>
       </c>
       <c r="AM7" s="6" t="s">
-        <v>642</v>
+        <v>360</v>
       </c>
       <c r="AN7" s="6" t="s">
-        <v>643</v>
+        <v>360</v>
       </c>
       <c r="AO7" s="6" t="s">
-        <v>488</v>
+        <v>361</v>
       </c>
       <c r="AP7" s="6" t="s">
-        <v>644</v>
+        <v>362</v>
       </c>
       <c r="AQ7" s="6" t="s">
-        <v>644</v>
+        <v>363</v>
       </c>
       <c r="AR7" s="6" t="s">
-        <v>645</v>
+        <v>363</v>
       </c>
       <c r="AS7" s="6" t="s">
-        <v>646</v>
+        <v>364</v>
       </c>
       <c r="AT7" s="6" t="s">
-        <v>320</v>
+        <v>365</v>
       </c>
       <c r="AU7" s="6" t="s">
-        <v>647</v>
+        <v>365</v>
       </c>
       <c r="AV7" s="6" t="s">
-        <v>647</v>
+        <v>366</v>
       </c>
       <c r="AW7" s="6" t="s">
-        <v>648</v>
+        <v>367</v>
       </c>
       <c r="AX7" s="6" t="s">
-        <v>649</v>
+        <v>368</v>
       </c>
       <c r="AY7" s="6" t="s">
-        <v>650</v>
+        <v>368</v>
       </c>
       <c r="AZ7" s="6" t="s">
-        <v>325</v>
+        <v>369</v>
       </c>
       <c r="BA7" s="6" t="s">
-        <v>325</v>
+        <v>370</v>
       </c>
       <c r="BB7" s="6" t="s">
-        <v>651</v>
+        <v>370</v>
       </c>
       <c r="BC7" s="6" t="s">
-        <v>652</v>
+        <v>371</v>
       </c>
       <c r="BD7" s="6" t="s">
-        <v>653</v>
+        <v>372</v>
       </c>
       <c r="BE7" s="6" t="s">
-        <v>654</v>
+        <v>373</v>
       </c>
       <c r="BF7" s="6" t="s">
-        <v>654</v>
+        <v>373</v>
       </c>
       <c r="BG7" s="6" t="s">
-        <v>655</v>
+        <v>374</v>
       </c>
       <c r="BH7" s="6" t="s">
-        <v>656</v>
+        <v>375</v>
       </c>
       <c r="BI7" s="6" t="s">
-        <v>503</v>
+        <v>375</v>
       </c>
       <c r="BJ7" s="6" t="s">
-        <v>657</v>
+        <v>376</v>
       </c>
       <c r="BK7" s="6" t="s">
-        <v>658</v>
+        <v>377</v>
       </c>
       <c r="BL7" s="6" t="s">
-        <v>659</v>
+        <v>378</v>
       </c>
       <c r="BM7" s="6" t="s">
-        <v>506</v>
+        <v>378</v>
       </c>
       <c r="BN7" s="6" t="s">
-        <v>660</v>
+        <v>379</v>
       </c>
       <c r="BO7" s="6" t="s">
-        <v>507</v>
+        <v>380</v>
       </c>
       <c r="BP7" s="6" t="s">
-        <v>661</v>
+        <v>380</v>
       </c>
       <c r="BQ7" s="6" t="s">
-        <v>662</v>
+        <v>381</v>
       </c>
       <c r="BR7" s="6" t="s">
-        <v>662</v>
+        <v>382</v>
       </c>
       <c r="BS7" s="6" t="s">
-        <v>663</v>
+        <v>383</v>
       </c>
       <c r="BT7" s="6" t="s">
-        <v>342</v>
+        <v>383</v>
       </c>
       <c r="BU7" s="6" t="s">
-        <v>664</v>
+        <v>384</v>
       </c>
       <c r="BV7" s="6" t="s">
-        <v>665</v>
+        <v>385</v>
       </c>
       <c r="BW7" s="6" t="s">
-        <v>666</v>
+        <v>385</v>
       </c>
       <c r="BX7" s="6" t="s">
-        <v>666</v>
+        <v>386</v>
       </c>
       <c r="BY7" s="6" t="s">
-        <v>667</v>
+        <v>387</v>
       </c>
       <c r="BZ7" s="6" t="s">
-        <v>668</v>
+        <v>388</v>
       </c>
       <c r="CA7" s="6" t="s">
-        <v>669</v>
+        <v>388</v>
       </c>
       <c r="CB7" s="6" t="s">
-        <v>670</v>
+        <v>389</v>
       </c>
       <c r="CC7" s="6" t="s">
-        <v>671</v>
+        <v>390</v>
       </c>
       <c r="CD7" s="6" t="s">
-        <v>351</v>
+        <v>390</v>
       </c>
       <c r="CE7" s="6" t="s">
-        <v>672</v>
+        <v>391</v>
       </c>
       <c r="CF7" s="6" t="s">
-        <v>353</v>
+        <v>392</v>
       </c>
       <c r="CG7" s="6" t="s">
-        <v>354</v>
+        <v>393</v>
       </c>
       <c r="CH7" s="6" t="s">
-        <v>673</v>
+        <v>393</v>
       </c>
       <c r="CI7" s="6" t="s">
-        <v>356</v>
+        <v>394</v>
       </c>
       <c r="CJ7" s="6" t="s">
-        <v>356</v>
+        <v>395</v>
       </c>
       <c r="CK7" s="6" t="s">
-        <v>674</v>
+        <v>396</v>
       </c>
       <c r="CL7" s="6" t="s">
-        <v>358</v>
+        <v>396</v>
       </c>
       <c r="CM7" s="6" t="s">
-        <v>358</v>
+        <v>397</v>
       </c>
       <c r="CN7" s="6" t="s">
-        <v>675</v>
+        <v>398</v>
       </c>
       <c r="CO7" s="6" t="s">
-        <v>360</v>
+        <v>399</v>
       </c>
       <c r="CP7" s="6" t="s">
-        <v>360</v>
+        <v>399</v>
       </c>
       <c r="CQ7" s="6" t="s">
-        <v>676</v>
+        <v>400</v>
       </c>
       <c r="CR7" s="6" t="s">
-        <v>362</v>
+        <v>401</v>
       </c>
       <c r="CS7" s="6" t="s">
-        <v>362</v>
+        <v>402</v>
       </c>
       <c r="CT7" s="6" t="s">
-        <v>677</v>
+        <v>402</v>
       </c>
       <c r="CU7" s="6" t="s">
-        <v>364</v>
+        <v>403</v>
       </c>
       <c r="CV7" s="6" t="s">
-        <v>364</v>
+        <v>404</v>
       </c>
       <c r="CW7" s="6" t="s">
-        <v>678</v>
+        <v>405</v>
       </c>
       <c r="CX7" s="6" t="s">
-        <v>366</v>
+        <v>405</v>
       </c>
       <c r="CY7" s="6" t="s">
-        <v>366</v>
+        <v>406</v>
       </c>
       <c r="CZ7" s="6" t="s">
-        <v>679</v>
+        <v>407</v>
       </c>
       <c r="DA7" s="6" t="s">
-        <v>368</v>
+        <v>408</v>
       </c>
       <c r="DB7" s="6" t="s">
-        <v>368</v>
+        <v>408</v>
       </c>
       <c r="DC7" s="6" t="s">
-        <v>680</v>
+        <v>409</v>
       </c>
       <c r="DD7" s="6" t="s">
-        <v>370</v>
+        <v>410</v>
       </c>
       <c r="DE7" s="6" t="s">
-        <v>370</v>
+        <v>411</v>
       </c>
       <c r="DF7" s="6" t="s">
-        <v>681</v>
+        <v>411</v>
       </c>
       <c r="DG7" s="6" t="s">
-        <v>372</v>
+        <v>412</v>
       </c>
       <c r="DH7" s="6" t="s">
-        <v>372</v>
+        <v>413</v>
       </c>
       <c r="DI7" s="6" t="s">
-        <v>682</v>
+        <v>413</v>
       </c>
       <c r="DJ7" s="6" t="s">
-        <v>374</v>
+        <v>414</v>
       </c>
       <c r="DK7" s="6" t="s">
-        <v>374</v>
+        <v>415</v>
       </c>
       <c r="DL7" s="6" t="s">
-        <v>683</v>
+        <v>416</v>
       </c>
       <c r="DM7" s="6" t="s">
-        <v>376</v>
+        <v>416</v>
       </c>
       <c r="DN7" s="6" t="s">
-        <v>376</v>
+        <v>417</v>
       </c>
       <c r="DO7" s="6" t="s">
-        <v>684</v>
+        <v>418</v>
       </c>
       <c r="DP7" s="6" t="s">
-        <v>378</v>
+        <v>418</v>
       </c>
       <c r="DQ7" s="6" t="s">
-        <v>378</v>
+        <v>419</v>
       </c>
       <c r="DR7" s="6" t="s">
-        <v>685</v>
+        <v>420</v>
       </c>
       <c r="DS7" s="6" t="s">
-        <v>548</v>
+        <v>421</v>
       </c>
       <c r="DT7" s="6" t="s">
-        <v>686</v>
+        <v>421</v>
       </c>
       <c r="DU7" s="6" t="s">
-        <v>686</v>
+        <v>422</v>
       </c>
       <c r="DV7" s="6" t="s">
-        <v>687</v>
+        <v>423</v>
       </c>
       <c r="DW7" s="6" t="s">
-        <v>688</v>
+        <v>423</v>
       </c>
       <c r="DX7" s="6" t="s">
-        <v>688</v>
+        <v>424</v>
       </c>
       <c r="DY7" s="6" t="s">
-        <v>689</v>
+        <v>424</v>
       </c>
       <c r="DZ7" s="6" t="s">
-        <v>385</v>
+        <v>424</v>
       </c>
       <c r="EA7" s="6" t="s">
-        <v>385</v>
+        <v>425</v>
       </c>
       <c r="EB7" s="6" t="s">
-        <v>690</v>
+        <v>425</v>
       </c>
       <c r="EC7" s="6" t="s">
-        <v>691</v>
+        <v>425</v>
       </c>
       <c r="ED7" s="6" t="s">
-        <v>692</v>
+        <v>426</v>
       </c>
       <c r="EE7" s="6" t="s">
-        <v>692</v>
+        <v>426</v>
       </c>
       <c r="EF7" s="6" t="s">
-        <v>693</v>
+        <v>426</v>
       </c>
       <c r="EG7" s="6" t="s">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="EH7" s="6" t="s">
-        <v>390</v>
+        <v>427</v>
       </c>
       <c r="EI7" s="6" t="s">
-        <v>694</v>
+        <v>427</v>
       </c>
       <c r="EJ7" s="6" t="s">
-        <v>695</v>
+        <v>428</v>
       </c>
       <c r="EK7" s="6" t="s">
-        <v>696</v>
-[...394 lines deleted...]
-      <c r="KA7" s="6"/>
+        <v>428</v>
+      </c>
+      <c r="EL7" s="14" t="s">
+        <v>428</v>
+      </c>
+      <c r="EM7" s="6">
+        <v>0</v>
+      </c>
+      <c r="EN7" s="6">
+        <v>3</v>
+      </c>
     </row>
-    <row r="8" spans="1:287" customHeight="1" ht="15">
+    <row r="8" spans="1:144" customHeight="1" ht="15">
       <c r="A8" s="6">
         <v>4</v>
       </c>
       <c r="B8" s="17" t="s">
-        <v>758</v>
+        <v>429</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="9" t="s">
-        <v>759</v>
+        <v>335</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>759</v>
+        <v>430</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>759</v>
+        <v>430</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>760</v>
+        <v>431</v>
       </c>
       <c r="H8" s="6" t="s">
-        <v>760</v>
+        <v>432</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>760</v>
-[...3 lines deleted...]
-      <c r="L8" s="6"/>
+        <v>432</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>433</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>434</v>
+      </c>
       <c r="M8" s="6" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-      <c r="O8" s="6"/>
+        <v>434</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>436</v>
+      </c>
       <c r="P8" s="6" t="s">
-        <v>762</v>
+        <v>436</v>
       </c>
       <c r="Q8" s="6" t="s">
-        <v>762</v>
+        <v>437</v>
       </c>
       <c r="R8" s="6" t="s">
-        <v>762</v>
+        <v>438</v>
       </c>
       <c r="S8" s="6" t="s">
-        <v>763</v>
+        <v>160</v>
       </c>
       <c r="T8" s="6" t="s">
-        <v>763</v>
+        <v>160</v>
       </c>
       <c r="U8" s="6" t="s">
-        <v>763</v>
+        <v>439</v>
       </c>
       <c r="V8" s="6" t="s">
-        <v>764</v>
+        <v>440</v>
       </c>
       <c r="W8" s="6" t="s">
-        <v>764</v>
+        <v>163</v>
       </c>
       <c r="X8" s="6" t="s">
-        <v>764</v>
+        <v>163</v>
       </c>
       <c r="Y8" s="6" t="s">
-        <v>765</v>
+        <v>441</v>
       </c>
       <c r="Z8" s="6" t="s">
-        <v>766</v>
+        <v>442</v>
       </c>
       <c r="AA8" s="6" t="s">
-        <v>766</v>
+        <v>166</v>
       </c>
       <c r="AB8" s="6" t="s">
-        <v>766</v>
+        <v>166</v>
       </c>
       <c r="AC8" s="6" t="s">
-        <v>767</v>
+        <v>443</v>
       </c>
       <c r="AD8" s="6" t="s">
-        <v>768</v>
+        <v>444</v>
       </c>
       <c r="AE8" s="6" t="s">
-        <v>769</v>
+        <v>169</v>
       </c>
       <c r="AF8" s="6" t="s">
-        <v>770</v>
+        <v>169</v>
       </c>
       <c r="AG8" s="6" t="s">
-        <v>769</v>
+        <v>445</v>
       </c>
       <c r="AH8" s="6" t="s">
-        <v>771</v>
+        <v>446</v>
       </c>
       <c r="AI8" s="6" t="s">
-        <v>772</v>
+        <v>447</v>
       </c>
       <c r="AJ8" s="6" t="s">
-        <v>773</v>
+        <v>448</v>
       </c>
       <c r="AK8" s="6" t="s">
-        <v>773</v>
+        <v>448</v>
       </c>
       <c r="AL8" s="6" t="s">
-        <v>773</v>
+        <v>449</v>
       </c>
       <c r="AM8" s="6" t="s">
-        <v>774</v>
+        <v>175</v>
       </c>
       <c r="AN8" s="6" t="s">
-        <v>775</v>
+        <v>175</v>
       </c>
       <c r="AO8" s="6" t="s">
-        <v>776</v>
+        <v>450</v>
       </c>
       <c r="AP8" s="6" t="s">
-        <v>777</v>
+        <v>451</v>
       </c>
       <c r="AQ8" s="6" t="s">
-        <v>777</v>
+        <v>452</v>
       </c>
       <c r="AR8" s="6" t="s">
-        <v>778</v>
+        <v>452</v>
       </c>
       <c r="AS8" s="6" t="s">
-        <v>779</v>
+        <v>453</v>
       </c>
       <c r="AT8" s="6" t="s">
-        <v>780</v>
+        <v>180</v>
       </c>
       <c r="AU8" s="6" t="s">
-        <v>780</v>
+        <v>180</v>
       </c>
       <c r="AV8" s="6" t="s">
-        <v>780</v>
+        <v>454</v>
       </c>
       <c r="AW8" s="6" t="s">
-        <v>781</v>
+        <v>455</v>
       </c>
       <c r="AX8" s="6" t="s">
-        <v>782</v>
+        <v>456</v>
       </c>
       <c r="AY8" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="AZ8" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="BA8" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="BB8" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="BC8" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="BD8" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="BE8" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="BF8" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="BG8" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="BH8" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="BI8" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="BJ8" s="6" t="s">
+        <v>462</v>
+      </c>
+      <c r="BK8" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="BL8" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="BM8" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="BN8" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="BO8" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="BP8" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="BQ8" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="BR8" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="BS8" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="BT8" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="BU8" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="BV8" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="BW8" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="BX8" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="BY8" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="BZ8" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="CA8" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="CB8" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="CC8" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="CD8" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="CE8" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="CF8" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="CG8" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="CH8" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="CI8" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="CJ8" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="CK8" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="CL8" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="CM8" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="CN8" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="CO8" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="CP8" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="CQ8" s="6" t="s">
+        <v>480</v>
+      </c>
+      <c r="CR8" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="CS8" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="CT8" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="CU8" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="CV8" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="CW8" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="CX8" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="CY8" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="CZ8" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="DA8" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="DB8" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="DC8" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="DD8" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="DE8" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="DF8" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="DG8" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="DH8" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="DI8" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="DJ8" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="DK8" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="DL8" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="DM8" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="DN8" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="DO8" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="DP8" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="DQ8" s="6" t="s">
         <v>496</v>
       </c>
-      <c r="AZ8" s="6" t="s">
+      <c r="DR8" s="6" t="s">
         <v>497</v>
       </c>
-      <c r="BA8" s="6" t="s">
-[...11 lines deleted...]
-      <c r="BE8" s="6" t="s">
+      <c r="DS8" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="DT8" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="DU8" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="DV8" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="DW8" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="DX8" s="6" t="s">
         <v>501</v>
       </c>
-      <c r="BF8" s="6" t="s">
+      <c r="DY8" s="6" t="s">
         <v>501</v>
       </c>
-      <c r="BG8" s="6" t="s">
-[...5 lines deleted...]
-      <c r="BI8" s="6" t="s">
+      <c r="DZ8" s="6" t="s">
+        <v>501</v>
+      </c>
+      <c r="EA8" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="EB8" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="EC8" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="ED8" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="EE8" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="EF8" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="EG8" s="6" t="s">
         <v>504</v>
       </c>
-      <c r="BJ8" s="6" t="s">
+      <c r="EH8" s="6" t="s">
         <v>504</v>
       </c>
-      <c r="BK8" s="6" t="s">
-[...226 lines deleted...]
-      </c>
       <c r="EI8" s="6" t="s">
-        <v>817</v>
+        <v>504</v>
       </c>
       <c r="EJ8" s="6" t="s">
-        <v>392</v>
+        <v>505</v>
       </c>
       <c r="EK8" s="6" t="s">
-        <v>561</v>
-[...391 lines deleted...]
-      <c r="JZ8" s="6">
+        <v>505</v>
+      </c>
+      <c r="EL8" s="14" t="s">
+        <v>505</v>
+      </c>
+      <c r="EM8" s="6">
         <v>1</v>
       </c>
-      <c r="KA8" s="6"/>
+      <c r="EN8" s="6">
+        <v>4</v>
+      </c>
     </row>
-    <row r="9" spans="1:287" customHeight="1" ht="15">
+    <row r="9" spans="1:144" customHeight="1" ht="15">
       <c r="A9" s="6">
         <v>5</v>
       </c>
       <c r="B9" s="17" t="s">
-        <v>874</v>
+        <v>506</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="9" t="s">
-        <v>875</v>
+        <v>430</v>
       </c>
       <c r="E9" s="6" t="s">
-        <v>875</v>
+        <v>507</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>875</v>
+        <v>507</v>
       </c>
       <c r="G9" s="6" t="s">
-        <v>876</v>
+        <v>508</v>
       </c>
       <c r="H9" s="6" t="s">
-        <v>876</v>
+        <v>509</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      <c r="L9" s="6"/>
+        <v>509</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>511</v>
+      </c>
       <c r="M9" s="6" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-      <c r="O9" s="6"/>
+        <v>511</v>
+      </c>
+      <c r="N9" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="O9" s="6" t="s">
+        <v>513</v>
+      </c>
       <c r="P9" s="6" t="s">
-        <v>878</v>
+        <v>513</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>878</v>
+        <v>514</v>
       </c>
       <c r="R9" s="6" t="s">
-        <v>878</v>
+        <v>159</v>
       </c>
       <c r="S9" s="6" t="s">
-        <v>879</v>
+        <v>515</v>
       </c>
       <c r="T9" s="6" t="s">
-        <v>879</v>
+        <v>515</v>
       </c>
       <c r="U9" s="6" t="s">
-        <v>879</v>
+        <v>516</v>
       </c>
       <c r="V9" s="6" t="s">
-        <v>880</v>
+        <v>162</v>
       </c>
       <c r="W9" s="6" t="s">
-        <v>880</v>
+        <v>517</v>
       </c>
       <c r="X9" s="6" t="s">
-        <v>880</v>
+        <v>517</v>
       </c>
       <c r="Y9" s="6" t="s">
-        <v>881</v>
+        <v>518</v>
       </c>
       <c r="Z9" s="6" t="s">
-        <v>882</v>
+        <v>165</v>
       </c>
       <c r="AA9" s="6" t="s">
-        <v>882</v>
+        <v>519</v>
       </c>
       <c r="AB9" s="6" t="s">
-        <v>882</v>
+        <v>519</v>
       </c>
       <c r="AC9" s="6" t="s">
-        <v>883</v>
+        <v>520</v>
       </c>
       <c r="AD9" s="6" t="s">
-        <v>884</v>
+        <v>168</v>
       </c>
       <c r="AE9" s="6" t="s">
-        <v>770</v>
+        <v>521</v>
       </c>
       <c r="AF9" s="6" t="s">
-        <v>885</v>
+        <v>521</v>
       </c>
       <c r="AG9" s="6" t="s">
-        <v>770</v>
+        <v>522</v>
       </c>
       <c r="AH9" s="6" t="s">
-        <v>886</v>
+        <v>523</v>
       </c>
       <c r="AI9" s="6" t="s">
-        <v>887</v>
+        <v>524</v>
       </c>
       <c r="AJ9" s="6" t="s">
-        <v>888</v>
+        <v>525</v>
       </c>
       <c r="AK9" s="6" t="s">
-        <v>888</v>
+        <v>525</v>
       </c>
       <c r="AL9" s="6" t="s">
-        <v>888</v>
+        <v>526</v>
       </c>
       <c r="AM9" s="6" t="s">
-        <v>889</v>
+        <v>527</v>
       </c>
       <c r="AN9" s="6" t="s">
-        <v>890</v>
+        <v>527</v>
       </c>
       <c r="AO9" s="6" t="s">
-        <v>317</v>
+        <v>528</v>
       </c>
       <c r="AP9" s="6" t="s">
-        <v>776</v>
+        <v>529</v>
       </c>
       <c r="AQ9" s="6" t="s">
-        <v>776</v>
+        <v>530</v>
       </c>
       <c r="AR9" s="6" t="s">
-        <v>891</v>
+        <v>530</v>
       </c>
       <c r="AS9" s="6" t="s">
-        <v>319</v>
+        <v>531</v>
       </c>
       <c r="AT9" s="6" t="s">
-        <v>321</v>
+        <v>532</v>
       </c>
       <c r="AU9" s="6" t="s">
-        <v>321</v>
+        <v>532</v>
       </c>
       <c r="AV9" s="6" t="s">
-        <v>321</v>
+        <v>533</v>
       </c>
       <c r="AW9" s="6" t="s">
-        <v>322</v>
+        <v>534</v>
       </c>
       <c r="AX9" s="6" t="s">
-        <v>323</v>
+        <v>535</v>
       </c>
       <c r="AY9" s="6" t="s">
-        <v>325</v>
+        <v>535</v>
       </c>
       <c r="AZ9" s="6" t="s">
-        <v>651</v>
+        <v>536</v>
       </c>
       <c r="BA9" s="6" t="s">
-        <v>651</v>
+        <v>537</v>
       </c>
       <c r="BB9" s="6" t="s">
-        <v>326</v>
+        <v>537</v>
       </c>
       <c r="BC9" s="6" t="s">
-        <v>327</v>
+        <v>538</v>
       </c>
       <c r="BD9" s="6" t="s">
-        <v>329</v>
+        <v>539</v>
       </c>
       <c r="BE9" s="6" t="s">
-        <v>655</v>
+        <v>540</v>
       </c>
       <c r="BF9" s="6" t="s">
-        <v>655</v>
+        <v>540</v>
       </c>
       <c r="BG9" s="6" t="s">
-        <v>330</v>
+        <v>541</v>
       </c>
       <c r="BH9" s="6" t="s">
-        <v>892</v>
+        <v>542</v>
       </c>
       <c r="BI9" s="6" t="s">
-        <v>658</v>
+        <v>542</v>
       </c>
       <c r="BJ9" s="6" t="s">
-        <v>658</v>
+        <v>543</v>
       </c>
       <c r="BK9" s="6" t="s">
-        <v>505</v>
+        <v>544</v>
       </c>
       <c r="BL9" s="6" t="s">
-        <v>893</v>
+        <v>545</v>
       </c>
       <c r="BM9" s="6" t="s">
-        <v>894</v>
+        <v>545</v>
       </c>
       <c r="BN9" s="6" t="s">
-        <v>894</v>
+        <v>546</v>
       </c>
       <c r="BO9" s="6" t="s">
-        <v>895</v>
+        <v>547</v>
       </c>
       <c r="BP9" s="6" t="s">
-        <v>895</v>
+        <v>547</v>
       </c>
       <c r="BQ9" s="6" t="s">
-        <v>791</v>
+        <v>548</v>
       </c>
       <c r="BR9" s="6" t="s">
-        <v>896</v>
+        <v>549</v>
       </c>
       <c r="BS9" s="6" t="s">
-        <v>511</v>
+        <v>550</v>
       </c>
       <c r="BT9" s="6" t="s">
-        <v>897</v>
+        <v>550</v>
       </c>
       <c r="BU9" s="6" t="s">
-        <v>343</v>
+        <v>551</v>
       </c>
       <c r="BV9" s="6" t="s">
-        <v>898</v>
+        <v>552</v>
       </c>
       <c r="BW9" s="6" t="s">
-        <v>899</v>
+        <v>552</v>
       </c>
       <c r="BX9" s="6" t="s">
-        <v>667</v>
+        <v>553</v>
       </c>
       <c r="BY9" s="6" t="s">
-        <v>900</v>
+        <v>554</v>
       </c>
       <c r="BZ9" s="6" t="s">
-        <v>516</v>
+        <v>555</v>
       </c>
       <c r="CA9" s="6" t="s">
-        <v>348</v>
+        <v>555</v>
       </c>
       <c r="CB9" s="6" t="s">
-        <v>901</v>
+        <v>556</v>
       </c>
       <c r="CC9" s="6" t="s">
-        <v>902</v>
+        <v>557</v>
       </c>
       <c r="CD9" s="6" t="s">
-        <v>903</v>
+        <v>557</v>
       </c>
       <c r="CE9" s="6" t="s">
-        <v>904</v>
+        <v>558</v>
       </c>
       <c r="CF9" s="6" t="s">
-        <v>523</v>
+        <v>207</v>
       </c>
       <c r="CG9" s="6" t="s">
-        <v>905</v>
+        <v>559</v>
       </c>
       <c r="CH9" s="6" t="s">
-        <v>906</v>
+        <v>559</v>
       </c>
       <c r="CI9" s="6" t="s">
-        <v>907</v>
+        <v>560</v>
       </c>
       <c r="CJ9" s="6" t="s">
-        <v>907</v>
+        <v>210</v>
       </c>
       <c r="CK9" s="6" t="s">
-        <v>908</v>
+        <v>561</v>
       </c>
       <c r="CL9" s="6" t="s">
-        <v>909</v>
+        <v>561</v>
       </c>
       <c r="CM9" s="6" t="s">
-        <v>909</v>
+        <v>562</v>
       </c>
       <c r="CN9" s="6" t="s">
-        <v>910</v>
+        <v>213</v>
       </c>
       <c r="CO9" s="6" t="s">
-        <v>911</v>
+        <v>563</v>
       </c>
       <c r="CP9" s="6" t="s">
-        <v>911</v>
+        <v>563</v>
       </c>
       <c r="CQ9" s="6" t="s">
-        <v>912</v>
+        <v>564</v>
       </c>
       <c r="CR9" s="6" t="s">
-        <v>913</v>
+        <v>565</v>
       </c>
       <c r="CS9" s="6" t="s">
-        <v>913</v>
+        <v>403</v>
       </c>
       <c r="CT9" s="6" t="s">
-        <v>914</v>
+        <v>403</v>
       </c>
       <c r="CU9" s="6" t="s">
-        <v>915</v>
+        <v>566</v>
       </c>
       <c r="CV9" s="6" t="s">
-        <v>915</v>
+        <v>567</v>
       </c>
       <c r="CW9" s="6" t="s">
-        <v>916</v>
+        <v>406</v>
       </c>
       <c r="CX9" s="6" t="s">
-        <v>917</v>
+        <v>406</v>
       </c>
       <c r="CY9" s="6" t="s">
-        <v>917</v>
+        <v>568</v>
       </c>
       <c r="CZ9" s="6" t="s">
-        <v>918</v>
+        <v>569</v>
       </c>
       <c r="DA9" s="6" t="s">
-        <v>919</v>
+        <v>570</v>
       </c>
       <c r="DB9" s="6" t="s">
-        <v>919</v>
+        <v>570</v>
       </c>
       <c r="DC9" s="6" t="s">
-        <v>920</v>
+        <v>571</v>
       </c>
       <c r="DD9" s="6" t="s">
-        <v>921</v>
+        <v>572</v>
       </c>
       <c r="DE9" s="6" t="s">
-        <v>921</v>
+        <v>573</v>
       </c>
       <c r="DF9" s="6" t="s">
-        <v>922</v>
+        <v>573</v>
       </c>
       <c r="DG9" s="6" t="s">
-        <v>923</v>
+        <v>574</v>
       </c>
       <c r="DH9" s="6" t="s">
-        <v>923</v>
+        <v>575</v>
       </c>
       <c r="DI9" s="6" t="s">
-        <v>924</v>
+        <v>575</v>
       </c>
       <c r="DJ9" s="6" t="s">
-        <v>925</v>
+        <v>576</v>
       </c>
       <c r="DK9" s="6" t="s">
-        <v>925</v>
+        <v>577</v>
       </c>
       <c r="DL9" s="6" t="s">
-        <v>926</v>
+        <v>578</v>
       </c>
       <c r="DM9" s="6" t="s">
-        <v>927</v>
+        <v>578</v>
       </c>
       <c r="DN9" s="6" t="s">
-        <v>927</v>
+        <v>579</v>
       </c>
       <c r="DO9" s="6" t="s">
-        <v>928</v>
+        <v>580</v>
       </c>
       <c r="DP9" s="6" t="s">
-        <v>929</v>
+        <v>580</v>
       </c>
       <c r="DQ9" s="6" t="s">
-        <v>929</v>
+        <v>581</v>
       </c>
       <c r="DR9" s="6" t="s">
-        <v>930</v>
+        <v>421</v>
       </c>
       <c r="DS9" s="6" t="s">
-        <v>931</v>
+        <v>582</v>
       </c>
       <c r="DT9" s="6" t="s">
-        <v>931</v>
+        <v>582</v>
       </c>
       <c r="DU9" s="6" t="s">
-        <v>931</v>
+        <v>423</v>
       </c>
       <c r="DV9" s="6" t="s">
-        <v>688</v>
+        <v>583</v>
       </c>
       <c r="DW9" s="6" t="s">
-        <v>932</v>
+        <v>583</v>
       </c>
       <c r="DX9" s="6" t="s">
-        <v>932</v>
+        <v>584</v>
       </c>
       <c r="DY9" s="6" t="s">
-        <v>933</v>
+        <v>584</v>
       </c>
       <c r="DZ9" s="6" t="s">
-        <v>934</v>
+        <v>584</v>
       </c>
       <c r="EA9" s="6" t="s">
-        <v>934</v>
+        <v>585</v>
       </c>
       <c r="EB9" s="6" t="s">
-        <v>935</v>
+        <v>585</v>
       </c>
       <c r="EC9" s="6" t="s">
-        <v>936</v>
+        <v>585</v>
       </c>
       <c r="ED9" s="6" t="s">
-        <v>937</v>
+        <v>586</v>
       </c>
       <c r="EE9" s="6" t="s">
-        <v>937</v>
+        <v>586</v>
       </c>
       <c r="EF9" s="6" t="s">
-        <v>938</v>
+        <v>586</v>
       </c>
       <c r="EG9" s="6" t="s">
-        <v>939</v>
+        <v>587</v>
       </c>
       <c r="EH9" s="6" t="s">
-        <v>939</v>
+        <v>587</v>
       </c>
       <c r="EI9" s="6" t="s">
-        <v>940</v>
+        <v>587</v>
       </c>
       <c r="EJ9" s="6" t="s">
-        <v>560</v>
+        <v>588</v>
       </c>
       <c r="EK9" s="6" t="s">
-        <v>697</v>
-[...394 lines deleted...]
-      <c r="KA9" s="6"/>
+        <v>588</v>
+      </c>
+      <c r="EL9" s="14" t="s">
+        <v>588</v>
+      </c>
+      <c r="EM9" s="6">
+        <v>1</v>
+      </c>
+      <c r="EN9" s="6">
+        <v>4</v>
+      </c>
     </row>
-    <row r="10" spans="1:287" customHeight="1" ht="15">
+    <row r="10" spans="1:144" customHeight="1" ht="15">
       <c r="A10" s="6">
         <v>6</v>
       </c>
       <c r="B10" s="17" t="s">
-        <v>998</v>
+        <v>589</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="9" t="s">
-        <v>999</v>
+        <v>507</v>
       </c>
       <c r="E10" s="6" t="s">
-        <v>999</v>
+        <v>590</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>999</v>
+        <v>590</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>1000</v>
+        <v>591</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>1000</v>
+        <v>152</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>1000</v>
-[...3 lines deleted...]
-      <c r="L10" s="6"/>
+        <v>152</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>511</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>593</v>
+      </c>
       <c r="M10" s="6" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-      <c r="O10" s="6"/>
+        <v>593</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>157</v>
+      </c>
       <c r="P10" s="6" t="s">
-        <v>1002</v>
+        <v>157</v>
       </c>
       <c r="Q10" s="6" t="s">
-        <v>1002</v>
+        <v>595</v>
       </c>
       <c r="R10" s="6" t="s">
-        <v>1002</v>
+        <v>596</v>
       </c>
       <c r="S10" s="6" t="s">
-        <v>1003</v>
+        <v>254</v>
       </c>
       <c r="T10" s="6" t="s">
-        <v>1003</v>
+        <v>254</v>
       </c>
       <c r="U10" s="6" t="s">
-        <v>1003</v>
+        <v>597</v>
       </c>
       <c r="V10" s="6" t="s">
-        <v>1004</v>
+        <v>598</v>
       </c>
       <c r="W10" s="6" t="s">
-        <v>1004</v>
+        <v>257</v>
       </c>
       <c r="X10" s="6" t="s">
-        <v>1004</v>
+        <v>257</v>
       </c>
       <c r="Y10" s="6" t="s">
-        <v>1005</v>
+        <v>599</v>
       </c>
       <c r="Z10" s="6" t="s">
-        <v>1006</v>
+        <v>600</v>
       </c>
       <c r="AA10" s="6" t="s">
-        <v>1006</v>
+        <v>260</v>
       </c>
       <c r="AB10" s="6" t="s">
-        <v>1006</v>
+        <v>260</v>
       </c>
       <c r="AC10" s="6" t="s">
-        <v>1007</v>
+        <v>601</v>
       </c>
       <c r="AD10" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="AE10" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="AF10" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="AG10" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AH10" s="6" t="s">
+        <v>604</v>
+      </c>
+      <c r="AI10" s="6" t="s">
+        <v>358</v>
+      </c>
+      <c r="AJ10" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="AK10" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="AL10" s="6" t="s">
+        <v>606</v>
+      </c>
+      <c r="AM10" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="AN10" s="6" t="s">
+        <v>269</v>
+      </c>
+      <c r="AO10" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="AP10" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="AQ10" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="AR10" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="AS10" s="6" t="s">
+        <v>609</v>
+      </c>
+      <c r="AT10" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="AU10" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="AV10" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="AW10" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="AX10" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="AY10" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="AZ10" s="6" t="s">
+        <v>612</v>
+      </c>
+      <c r="BA10" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="BB10" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="BC10" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="BD10" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="BE10" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="BF10" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="BG10" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="BH10" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="BI10" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="BJ10" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="BK10" s="6" t="s">
+        <v>378</v>
+      </c>
+      <c r="BL10" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="BM10" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="BN10" s="6" t="s">
+        <v>618</v>
+      </c>
+      <c r="BO10" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="BP10" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="BQ10" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="BR10" s="6" t="s">
+        <v>383</v>
+      </c>
+      <c r="BS10" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="BT10" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="BU10" s="6" t="s">
+        <v>621</v>
+      </c>
+      <c r="BV10" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="BW10" s="6" t="s">
+        <v>294</v>
+      </c>
+      <c r="BX10" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="BY10" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="BZ10" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="CA10" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="CB10" s="6" t="s">
+        <v>624</v>
+      </c>
+      <c r="CC10" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="CD10" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="CE10" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="CF10" s="6" t="s">
+        <v>626</v>
+      </c>
+      <c r="CG10" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="CH10" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="CI10" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="CJ10" s="6" t="s">
+        <v>628</v>
+      </c>
+      <c r="CK10" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="CL10" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="CM10" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="CN10" s="6" t="s">
+        <v>630</v>
+      </c>
+      <c r="CO10" s="6" t="s">
         <v>308</v>
       </c>
-      <c r="AE10" s="6" t="s">
-[...26 lines deleted...]
-      <c r="AN10" s="6" t="s">
+      <c r="CP10" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="CQ10" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="CR10" s="6" t="s">
+        <v>632</v>
+      </c>
+      <c r="CS10" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="CT10" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="CU10" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="CV10" s="6" t="s">
+        <v>634</v>
+      </c>
+      <c r="CW10" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="CX10" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="CY10" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="CZ10" s="6" t="s">
+        <v>636</v>
+      </c>
+      <c r="DA10" s="6" t="s">
         <v>315</v>
       </c>
-      <c r="AO10" s="6" t="s">
-[...38 lines deleted...]
-      <c r="BB10" s="6" t="s">
+      <c r="DB10" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="DC10" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="DD10" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="DE10" s="6" t="s">
+        <v>638</v>
+      </c>
+      <c r="DF10" s="6" t="s">
+        <v>638</v>
+      </c>
+      <c r="DG10" s="6" t="s">
+        <v>639</v>
+      </c>
+      <c r="DH10" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="DI10" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="DJ10" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="DK10" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="DL10" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="DM10" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="DN10" s="6" t="s">
+        <v>642</v>
+      </c>
+      <c r="DO10" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="DP10" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="DQ10" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="DR10" s="6" t="s">
         <v>498</v>
       </c>
-      <c r="BC10" s="6" t="s">
-[...202 lines deleted...]
-      </c>
       <c r="DS10" s="6" t="s">
-        <v>1048</v>
+        <v>644</v>
       </c>
       <c r="DT10" s="6" t="s">
-        <v>1048</v>
+        <v>644</v>
       </c>
       <c r="DU10" s="6" t="s">
-        <v>1048</v>
+        <v>500</v>
       </c>
       <c r="DV10" s="6" t="s">
-        <v>1049</v>
+        <v>645</v>
       </c>
       <c r="DW10" s="6" t="s">
-        <v>1050</v>
+        <v>645</v>
       </c>
       <c r="DX10" s="6" t="s">
-        <v>1050</v>
+        <v>646</v>
       </c>
       <c r="DY10" s="6" t="s">
-        <v>1051</v>
+        <v>646</v>
       </c>
       <c r="DZ10" s="6" t="s">
-        <v>1052</v>
+        <v>646</v>
       </c>
       <c r="EA10" s="6" t="s">
-        <v>1052</v>
+        <v>647</v>
       </c>
       <c r="EB10" s="6" t="s">
-        <v>1053</v>
+        <v>647</v>
       </c>
       <c r="EC10" s="6" t="s">
-        <v>815</v>
+        <v>647</v>
       </c>
       <c r="ED10" s="6" t="s">
-        <v>1054</v>
+        <v>648</v>
       </c>
       <c r="EE10" s="6" t="s">
-        <v>1054</v>
+        <v>648</v>
       </c>
       <c r="EF10" s="6" t="s">
-        <v>1055</v>
+        <v>648</v>
       </c>
       <c r="EG10" s="6" t="s">
-        <v>1056</v>
+        <v>649</v>
       </c>
       <c r="EH10" s="6" t="s">
-        <v>1056</v>
+        <v>649</v>
       </c>
       <c r="EI10" s="6" t="s">
-        <v>1057</v>
+        <v>649</v>
       </c>
       <c r="EJ10" s="6" t="s">
-        <v>696</v>
+        <v>650</v>
       </c>
       <c r="EK10" s="6" t="s">
-        <v>1058</v>
-[...394 lines deleted...]
-      <c r="KA10" s="6"/>
+        <v>650</v>
+      </c>
+      <c r="EL10" s="14" t="s">
+        <v>650</v>
+      </c>
+      <c r="EM10" s="6">
+        <v>1</v>
+      </c>
+      <c r="EN10" s="6">
+        <v>5</v>
+      </c>
     </row>
-    <row r="11" spans="1:287" customHeight="1" ht="15">
+    <row r="11" spans="1:144" customHeight="1" ht="15">
       <c r="A11" s="6">
         <v>7</v>
       </c>
       <c r="B11" s="17" t="s">
-        <v>1101</v>
+        <v>589</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="9" t="s">
-        <v>1102</v>
+        <v>590</v>
       </c>
       <c r="E11" s="6" t="s">
-        <v>1102</v>
+        <v>651</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>1102</v>
+        <v>651</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>1103</v>
+        <v>652</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>1103</v>
+        <v>653</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>1103</v>
-[...3 lines deleted...]
-      <c r="L11" s="6"/>
+        <v>653</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>655</v>
+      </c>
       <c r="M11" s="6" t="s">
-        <v>1104</v>
-[...2 lines deleted...]
-      <c r="O11" s="6"/>
+        <v>655</v>
+      </c>
+      <c r="N11" s="6" t="s">
+        <v>656</v>
+      </c>
+      <c r="O11" s="6" t="s">
+        <v>657</v>
+      </c>
       <c r="P11" s="6" t="s">
-        <v>1105</v>
+        <v>657</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>1105</v>
+        <v>658</v>
       </c>
       <c r="R11" s="6" t="s">
-        <v>1105</v>
+        <v>253</v>
       </c>
       <c r="S11" s="6" t="s">
-        <v>1106</v>
+        <v>659</v>
       </c>
       <c r="T11" s="6" t="s">
-        <v>1106</v>
+        <v>659</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>1106</v>
+        <v>660</v>
       </c>
       <c r="V11" s="6" t="s">
-        <v>1107</v>
+        <v>256</v>
       </c>
       <c r="W11" s="6" t="s">
-        <v>1107</v>
+        <v>661</v>
       </c>
       <c r="X11" s="6" t="s">
-        <v>1107</v>
+        <v>661</v>
       </c>
       <c r="Y11" s="6" t="s">
-        <v>1108</v>
+        <v>662</v>
       </c>
       <c r="Z11" s="6" t="s">
-        <v>1109</v>
+        <v>259</v>
       </c>
       <c r="AA11" s="6" t="s">
-        <v>1109</v>
+        <v>663</v>
       </c>
       <c r="AB11" s="6" t="s">
-        <v>1109</v>
+        <v>663</v>
       </c>
       <c r="AC11" s="6" t="s">
+        <v>664</v>
+      </c>
+      <c r="AD11" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="AE11" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="AF11" s="6" t="s">
+        <v>665</v>
+      </c>
+      <c r="AG11" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="AH11" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI11" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="AJ11" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="AK11" s="6" t="s">
+        <v>666</v>
+      </c>
+      <c r="AL11" s="6" t="s">
+        <v>667</v>
+      </c>
+      <c r="AM11" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="AN11" s="6" t="s">
+        <v>668</v>
+      </c>
+      <c r="AO11" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="AP11" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="AQ11" s="6" t="s">
+        <v>670</v>
+      </c>
+      <c r="AR11" s="6" t="s">
+        <v>670</v>
+      </c>
+      <c r="AS11" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="AT11" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AU11" s="6" t="s">
+        <v>672</v>
+      </c>
+      <c r="AV11" s="6" t="s">
+        <v>673</v>
+      </c>
+      <c r="AW11" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="AX11" s="6" t="s">
+        <v>674</v>
+      </c>
+      <c r="AY11" s="6" t="s">
+        <v>674</v>
+      </c>
+      <c r="AZ11" s="6" t="s">
+        <v>675</v>
+      </c>
+      <c r="BA11" s="6" t="s">
+        <v>676</v>
+      </c>
+      <c r="BB11" s="6" t="s">
+        <v>676</v>
+      </c>
+      <c r="BC11" s="6" t="s">
+        <v>677</v>
+      </c>
+      <c r="BD11" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="BE11" s="6" t="s">
+        <v>678</v>
+      </c>
+      <c r="BF11" s="6" t="s">
+        <v>678</v>
+      </c>
+      <c r="BG11" s="6" t="s">
+        <v>679</v>
+      </c>
+      <c r="BH11" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="BI11" s="6" t="s">
+        <v>680</v>
+      </c>
+      <c r="BJ11" s="6" t="s">
+        <v>681</v>
+      </c>
+      <c r="BK11" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="BL11" s="6" t="s">
+        <v>682</v>
+      </c>
+      <c r="BM11" s="6" t="s">
+        <v>682</v>
+      </c>
+      <c r="BN11" s="6" t="s">
+        <v>683</v>
+      </c>
+      <c r="BO11" s="6" t="s">
+        <v>684</v>
+      </c>
+      <c r="BP11" s="6" t="s">
+        <v>684</v>
+      </c>
+      <c r="BQ11" s="6" t="s">
+        <v>685</v>
+      </c>
+      <c r="BR11" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="BS11" s="6" t="s">
+        <v>686</v>
+      </c>
+      <c r="BT11" s="6" t="s">
+        <v>686</v>
+      </c>
+      <c r="BU11" s="6" t="s">
+        <v>687</v>
+      </c>
+      <c r="BV11" s="6" t="s">
+        <v>688</v>
+      </c>
+      <c r="BW11" s="6" t="s">
+        <v>688</v>
+      </c>
+      <c r="BX11" s="6" t="s">
+        <v>689</v>
+      </c>
+      <c r="BY11" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="BZ11" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="CA11" s="6" t="s">
+        <v>690</v>
+      </c>
+      <c r="CB11" s="6" t="s">
+        <v>691</v>
+      </c>
+      <c r="CC11" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="CD11" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="CE11" s="6" t="s">
+        <v>693</v>
+      </c>
+      <c r="CF11" s="6" t="s">
+        <v>301</v>
+      </c>
+      <c r="CG11" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="CH11" s="6" t="s">
+        <v>694</v>
+      </c>
+      <c r="CI11" s="6" t="s">
+        <v>695</v>
+      </c>
+      <c r="CJ11" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="CK11" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="CL11" s="6" t="s">
+        <v>696</v>
+      </c>
+      <c r="CM11" s="6" t="s">
+        <v>697</v>
+      </c>
+      <c r="CN11" s="6" t="s">
         <v>307</v>
       </c>
-      <c r="AD11" s="6" t="s">
-[...41 lines deleted...]
-      <c r="AR11" s="6" t="s">
+      <c r="CO11" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="CP11" s="6" t="s">
+        <v>698</v>
+      </c>
+      <c r="CQ11" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="CR11" s="6" t="s">
+        <v>699</v>
+      </c>
+      <c r="CS11" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="CT11" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="CU11" s="6" t="s">
+        <v>700</v>
+      </c>
+      <c r="CV11" s="6" t="s">
+        <v>701</v>
+      </c>
+      <c r="CW11" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="CX11" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="CY11" s="6" t="s">
+        <v>702</v>
+      </c>
+      <c r="CZ11" s="6" t="s">
+        <v>703</v>
+      </c>
+      <c r="DA11" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="DB11" s="6" t="s">
+        <v>704</v>
+      </c>
+      <c r="DC11" s="6" t="s">
+        <v>705</v>
+      </c>
+      <c r="DD11" s="6" t="s">
         <v>490</v>
       </c>
-      <c r="AS11" s="6" t="s">
-[...190 lines deleted...]
-      </c>
       <c r="DE11" s="6" t="s">
-        <v>806</v>
+        <v>706</v>
       </c>
       <c r="DF11" s="6" t="s">
-        <v>1125</v>
+        <v>706</v>
       </c>
       <c r="DG11" s="6" t="s">
-        <v>807</v>
+        <v>707</v>
       </c>
       <c r="DH11" s="6" t="s">
-        <v>807</v>
+        <v>708</v>
       </c>
       <c r="DI11" s="6" t="s">
-        <v>1126</v>
+        <v>708</v>
       </c>
       <c r="DJ11" s="6" t="s">
-        <v>808</v>
+        <v>709</v>
       </c>
       <c r="DK11" s="6" t="s">
-        <v>808</v>
+        <v>494</v>
       </c>
       <c r="DL11" s="6" t="s">
-        <v>1127</v>
+        <v>710</v>
       </c>
       <c r="DM11" s="6" t="s">
-        <v>809</v>
+        <v>710</v>
       </c>
       <c r="DN11" s="6" t="s">
-        <v>809</v>
+        <v>711</v>
       </c>
       <c r="DO11" s="6" t="s">
-        <v>1128</v>
+        <v>712</v>
       </c>
       <c r="DP11" s="6" t="s">
-        <v>810</v>
+        <v>712</v>
       </c>
       <c r="DQ11" s="6" t="s">
-        <v>810</v>
+        <v>713</v>
       </c>
       <c r="DR11" s="6" t="s">
-        <v>1129</v>
+        <v>582</v>
       </c>
       <c r="DS11" s="6" t="s">
-        <v>1130</v>
+        <v>714</v>
       </c>
       <c r="DT11" s="6" t="s">
-        <v>1130</v>
+        <v>714</v>
       </c>
       <c r="DU11" s="6" t="s">
-        <v>1130</v>
+        <v>583</v>
       </c>
       <c r="DV11" s="6" t="s">
-        <v>812</v>
+        <v>715</v>
       </c>
       <c r="DW11" s="6" t="s">
-        <v>383</v>
+        <v>715</v>
       </c>
       <c r="DX11" s="6" t="s">
-        <v>383</v>
+        <v>716</v>
       </c>
       <c r="DY11" s="6" t="s">
-        <v>384</v>
+        <v>716</v>
       </c>
       <c r="DZ11" s="6" t="s">
-        <v>814</v>
+        <v>716</v>
       </c>
       <c r="EA11" s="6" t="s">
-        <v>814</v>
+        <v>717</v>
       </c>
       <c r="EB11" s="6" t="s">
-        <v>1131</v>
+        <v>717</v>
       </c>
       <c r="EC11" s="6" t="s">
-        <v>937</v>
+        <v>717</v>
       </c>
       <c r="ED11" s="6" t="s">
-        <v>388</v>
+        <v>718</v>
       </c>
       <c r="EE11" s="6" t="s">
-        <v>388</v>
+        <v>718</v>
       </c>
       <c r="EF11" s="6" t="s">
-        <v>389</v>
+        <v>718</v>
       </c>
       <c r="EG11" s="6" t="s">
-        <v>817</v>
+        <v>719</v>
       </c>
       <c r="EH11" s="6" t="s">
-        <v>817</v>
+        <v>719</v>
       </c>
       <c r="EI11" s="6" t="s">
-        <v>391</v>
+        <v>719</v>
       </c>
       <c r="EJ11" s="6" t="s">
-        <v>393</v>
+        <v>720</v>
       </c>
       <c r="EK11" s="6" t="s">
-        <v>1132</v>
-[...391 lines deleted...]
-      <c r="JZ11" s="6">
+        <v>720</v>
+      </c>
+      <c r="EL11" s="14" t="s">
+        <v>720</v>
+      </c>
+      <c r="EM11" s="6">
         <v>2</v>
       </c>
-      <c r="KA11" s="6"/>
+      <c r="EN11" s="6">
+        <v>5</v>
+      </c>
     </row>
-    <row r="12" spans="1:287" customHeight="1" ht="15">
+    <row r="12" spans="1:144" customHeight="1" ht="15">
       <c r="A12" s="6">
         <v>8</v>
       </c>
       <c r="B12" s="17" t="s">
-        <v>1153</v>
+        <v>721</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="9" t="s">
-        <v>1154</v>
+        <v>651</v>
       </c>
       <c r="E12" s="6" t="s">
-        <v>1154</v>
+        <v>722</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>1154</v>
-[...6 lines deleted...]
-      <c r="L12" s="6"/>
+        <v>722</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>723</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>725</v>
+      </c>
       <c r="M12" s="6" t="s">
-        <v>1155</v>
-[...2 lines deleted...]
-      <c r="O12" s="6"/>
+        <v>725</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>251</v>
+      </c>
       <c r="P12" s="6" t="s">
-        <v>1156</v>
+        <v>251</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>1156</v>
+        <v>726</v>
       </c>
       <c r="R12" s="6" t="s">
-        <v>1156</v>
+        <v>727</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>1157</v>
+        <v>728</v>
       </c>
       <c r="T12" s="6" t="s">
-        <v>1157</v>
+        <v>728</v>
       </c>
       <c r="U12" s="6" t="s">
-        <v>1157</v>
+        <v>729</v>
       </c>
       <c r="V12" s="6" t="s">
-        <v>1158</v>
+        <v>730</v>
       </c>
       <c r="W12" s="6" t="s">
-        <v>1158</v>
+        <v>731</v>
       </c>
       <c r="X12" s="6" t="s">
-        <v>1158</v>
+        <v>731</v>
       </c>
       <c r="Y12" s="6" t="s">
-        <v>304</v>
+        <v>732</v>
       </c>
       <c r="Z12" s="6" t="s">
-        <v>306</v>
+        <v>733</v>
       </c>
       <c r="AA12" s="6" t="s">
-        <v>306</v>
+        <v>734</v>
       </c>
       <c r="AB12" s="6" t="s">
-        <v>306</v>
+        <v>734</v>
       </c>
       <c r="AC12" s="6" t="s">
-        <v>481</v>
+        <v>735</v>
       </c>
       <c r="AD12" s="6" t="s">
-        <v>638</v>
+        <v>736</v>
       </c>
       <c r="AE12" s="6" t="s">
-        <v>483</v>
+        <v>737</v>
       </c>
       <c r="AF12" s="6" t="s">
-        <v>639</v>
+        <v>737</v>
       </c>
       <c r="AG12" s="6" t="s">
-        <v>483</v>
+        <v>738</v>
       </c>
       <c r="AH12" s="6" t="s">
-        <v>484</v>
+        <v>739</v>
       </c>
       <c r="AI12" s="6" t="s">
-        <v>485</v>
+        <v>525</v>
       </c>
       <c r="AJ12" s="6" t="s">
-        <v>486</v>
+        <v>740</v>
       </c>
       <c r="AK12" s="6" t="s">
-        <v>486</v>
+        <v>740</v>
       </c>
       <c r="AL12" s="6" t="s">
-        <v>486</v>
+        <v>741</v>
       </c>
       <c r="AM12" s="6" t="s">
-        <v>487</v>
+        <v>742</v>
       </c>
       <c r="AN12" s="6" t="s">
-        <v>488</v>
+        <v>742</v>
       </c>
       <c r="AO12" s="6" t="s">
-        <v>1159</v>
+        <v>743</v>
       </c>
       <c r="AP12" s="6" t="s">
+        <v>530</v>
+      </c>
+      <c r="AQ12" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="AR12" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="AS12" s="6" t="s">
+        <v>745</v>
+      </c>
+      <c r="AT12" s="6" t="s">
+        <v>746</v>
+      </c>
+      <c r="AU12" s="6" t="s">
+        <v>746</v>
+      </c>
+      <c r="AV12" s="6" t="s">
+        <v>747</v>
+      </c>
+      <c r="AW12" s="6" t="s">
+        <v>535</v>
+      </c>
+      <c r="AX12" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="AY12" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="AZ12" s="6" t="s">
+        <v>749</v>
+      </c>
+      <c r="BA12" s="6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BB12" s="6" t="s">
+        <v>750</v>
+      </c>
+      <c r="BC12" s="6" t="s">
+        <v>751</v>
+      </c>
+      <c r="BD12" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="BE12" s="6" t="s">
+        <v>752</v>
+      </c>
+      <c r="BF12" s="6" t="s">
+        <v>752</v>
+      </c>
+      <c r="BG12" s="6" t="s">
+        <v>753</v>
+      </c>
+      <c r="BH12" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="BI12" s="6" t="s">
+        <v>754</v>
+      </c>
+      <c r="BJ12" s="6" t="s">
+        <v>755</v>
+      </c>
+      <c r="BK12" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="BL12" s="6" t="s">
+        <v>756</v>
+      </c>
+      <c r="BM12" s="6" t="s">
+        <v>756</v>
+      </c>
+      <c r="BN12" s="6" t="s">
+        <v>757</v>
+      </c>
+      <c r="BO12" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="BP12" s="6" t="s">
+        <v>758</v>
+      </c>
+      <c r="BQ12" s="6" t="s">
+        <v>759</v>
+      </c>
+      <c r="BR12" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="BS12" s="6" t="s">
+        <v>760</v>
+      </c>
+      <c r="BT12" s="6" t="s">
+        <v>760</v>
+      </c>
+      <c r="BU12" s="6" t="s">
+        <v>761</v>
+      </c>
+      <c r="BV12" s="6" t="s">
+        <v>762</v>
+      </c>
+      <c r="BW12" s="6" t="s">
+        <v>762</v>
+      </c>
+      <c r="BX12" s="6" t="s">
+        <v>763</v>
+      </c>
+      <c r="BY12" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="BZ12" s="6" t="s">
+        <v>764</v>
+      </c>
+      <c r="CA12" s="6" t="s">
+        <v>764</v>
+      </c>
+      <c r="CB12" s="6" t="s">
+        <v>765</v>
+      </c>
+      <c r="CC12" s="6" t="s">
+        <v>766</v>
+      </c>
+      <c r="CD12" s="6" t="s">
+        <v>766</v>
+      </c>
+      <c r="CE12" s="6" t="s">
+        <v>767</v>
+      </c>
+      <c r="CF12" s="6" t="s">
+        <v>768</v>
+      </c>
+      <c r="CG12" s="6" t="s">
+        <v>769</v>
+      </c>
+      <c r="CH12" s="6" t="s">
+        <v>769</v>
+      </c>
+      <c r="CI12" s="6" t="s">
+        <v>770</v>
+      </c>
+      <c r="CJ12" s="6" t="s">
+        <v>771</v>
+      </c>
+      <c r="CK12" s="6" t="s">
+        <v>772</v>
+      </c>
+      <c r="CL12" s="6" t="s">
+        <v>772</v>
+      </c>
+      <c r="CM12" s="6" t="s">
+        <v>773</v>
+      </c>
+      <c r="CN12" s="6" t="s">
+        <v>774</v>
+      </c>
+      <c r="CO12" s="6" t="s">
+        <v>775</v>
+      </c>
+      <c r="CP12" s="6" t="s">
+        <v>775</v>
+      </c>
+      <c r="CQ12" s="6" t="s">
+        <v>776</v>
+      </c>
+      <c r="CR12" s="6" t="s">
+        <v>777</v>
+      </c>
+      <c r="CS12" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="CT12" s="6" t="s">
+        <v>633</v>
+      </c>
+      <c r="CU12" s="6" t="s">
+        <v>778</v>
+      </c>
+      <c r="CV12" s="6" t="s">
+        <v>779</v>
+      </c>
+      <c r="CW12" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="CX12" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="CY12" s="6" t="s">
+        <v>780</v>
+      </c>
+      <c r="CZ12" s="6" t="s">
+        <v>781</v>
+      </c>
+      <c r="DA12" s="6" t="s">
+        <v>782</v>
+      </c>
+      <c r="DB12" s="6" t="s">
+        <v>782</v>
+      </c>
+      <c r="DC12" s="6" t="s">
+        <v>783</v>
+      </c>
+      <c r="DD12" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="DE12" s="6" t="s">
+        <v>784</v>
+      </c>
+      <c r="DF12" s="6" t="s">
+        <v>784</v>
+      </c>
+      <c r="DG12" s="6" t="s">
+        <v>785</v>
+      </c>
+      <c r="DH12" s="6" t="s">
+        <v>786</v>
+      </c>
+      <c r="DI12" s="6" t="s">
+        <v>786</v>
+      </c>
+      <c r="DJ12" s="6" t="s">
+        <v>787</v>
+      </c>
+      <c r="DK12" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="DL12" s="6" t="s">
+        <v>788</v>
+      </c>
+      <c r="DM12" s="6" t="s">
+        <v>788</v>
+      </c>
+      <c r="DN12" s="6" t="s">
+        <v>789</v>
+      </c>
+      <c r="DO12" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="DP12" s="6" t="s">
+        <v>790</v>
+      </c>
+      <c r="DQ12" s="6" t="s">
+        <v>791</v>
+      </c>
+      <c r="DR12" s="6" t="s">
+        <v>644</v>
+      </c>
+      <c r="DS12" s="6" t="s">
+        <v>792</v>
+      </c>
+      <c r="DT12" s="6" t="s">
+        <v>792</v>
+      </c>
+      <c r="DU12" s="6" t="s">
         <v>645</v>
       </c>
-      <c r="AQ12" s="6" t="s">
-[...104 lines deleted...]
-      <c r="BZ12" s="6" t="s">
+      <c r="DV12" s="6" t="s">
+        <v>793</v>
+      </c>
+      <c r="DW12" s="6" t="s">
+        <v>793</v>
+      </c>
+      <c r="DX12" s="6" t="s">
+        <v>794</v>
+      </c>
+      <c r="DY12" s="6" t="s">
+        <v>794</v>
+      </c>
+      <c r="DZ12" s="6" t="s">
+        <v>794</v>
+      </c>
+      <c r="EA12" s="6" t="s">
         <v>795</v>
       </c>
-      <c r="CA12" s="6" t="s">
-[...157 lines deleted...]
-      </c>
       <c r="EB12" s="6" t="s">
-        <v>1184</v>
+        <v>795</v>
       </c>
       <c r="EC12" s="6" t="s">
-        <v>1054</v>
+        <v>795</v>
       </c>
       <c r="ED12" s="6" t="s">
-        <v>556</v>
+        <v>796</v>
       </c>
       <c r="EE12" s="6" t="s">
-        <v>556</v>
+        <v>796</v>
       </c>
       <c r="EF12" s="6" t="s">
-        <v>557</v>
+        <v>796</v>
       </c>
       <c r="EG12" s="6" t="s">
-        <v>940</v>
+        <v>797</v>
       </c>
       <c r="EH12" s="6" t="s">
-        <v>940</v>
+        <v>797</v>
       </c>
       <c r="EI12" s="6" t="s">
-        <v>559</v>
-[...397 lines deleted...]
-      <c r="JZ12" s="6">
+        <v>797</v>
+      </c>
+      <c r="EJ12" s="6"/>
+      <c r="EK12" s="6"/>
+      <c r="EL12" s="14"/>
+      <c r="EM12" s="6">
         <v>2</v>
       </c>
-      <c r="KA12" s="6"/>
+      <c r="EN12" s="6">
+        <v>5</v>
+      </c>
     </row>
-    <row r="13" spans="1:287" customHeight="1" ht="15">
+    <row r="13" spans="1:144" customHeight="1" ht="15">
       <c r="A13" s="6">
         <v>9</v>
       </c>
       <c r="B13" s="17" t="s">
-        <v>1204</v>
+        <v>798</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="9" t="s">
-        <v>1205</v>
+        <v>651</v>
       </c>
       <c r="E13" s="6" t="s">
-        <v>1205</v>
+        <v>722</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>1205</v>
-[...6 lines deleted...]
-      <c r="L13" s="6"/>
+        <v>722</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>723</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>724</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>725</v>
+      </c>
       <c r="M13" s="6" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-      <c r="O13" s="6"/>
+        <v>725</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>799</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>251</v>
+      </c>
       <c r="P13" s="6" t="s">
-        <v>1207</v>
+        <v>251</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>1207</v>
+        <v>800</v>
       </c>
       <c r="R13" s="6" t="s">
-        <v>1207</v>
+        <v>801</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>1208</v>
+        <v>728</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>1208</v>
+        <v>728</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>1208</v>
+        <v>802</v>
       </c>
       <c r="V13" s="6" t="s">
-        <v>1209</v>
+        <v>803</v>
       </c>
       <c r="W13" s="6" t="s">
-        <v>1209</v>
+        <v>731</v>
       </c>
       <c r="X13" s="6" t="s">
-        <v>1209</v>
+        <v>731</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>305</v>
+        <v>804</v>
       </c>
       <c r="Z13" s="6" t="s">
-        <v>480</v>
+        <v>805</v>
       </c>
       <c r="AA13" s="6" t="s">
-        <v>480</v>
+        <v>734</v>
       </c>
       <c r="AB13" s="6" t="s">
-        <v>480</v>
+        <v>734</v>
       </c>
       <c r="AC13" s="6" t="s">
-        <v>637</v>
+        <v>806</v>
       </c>
       <c r="AD13" s="6" t="s">
-        <v>769</v>
+        <v>807</v>
       </c>
       <c r="AE13" s="6" t="s">
-        <v>639</v>
+        <v>808</v>
       </c>
       <c r="AF13" s="6" t="s">
-        <v>1210</v>
+        <v>808</v>
       </c>
       <c r="AG13" s="6" t="s">
-        <v>639</v>
+        <v>264</v>
       </c>
       <c r="AH13" s="6" t="s">
-        <v>640</v>
+        <v>265</v>
       </c>
       <c r="AI13" s="6" t="s">
+        <v>605</v>
+      </c>
+      <c r="AJ13" s="6" t="s">
+        <v>809</v>
+      </c>
+      <c r="AK13" s="6" t="s">
+        <v>809</v>
+      </c>
+      <c r="AL13" s="6" t="s">
+        <v>810</v>
+      </c>
+      <c r="AM13" s="6" t="s">
+        <v>811</v>
+      </c>
+      <c r="AN13" s="6" t="s">
+        <v>811</v>
+      </c>
+      <c r="AO13" s="6" t="s">
+        <v>812</v>
+      </c>
+      <c r="AP13" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="AQ13" s="6" t="s">
+        <v>813</v>
+      </c>
+      <c r="AR13" s="6" t="s">
+        <v>813</v>
+      </c>
+      <c r="AS13" s="6" t="s">
+        <v>814</v>
+      </c>
+      <c r="AT13" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="AU13" s="6" t="s">
+        <v>815</v>
+      </c>
+      <c r="AV13" s="6" t="s">
+        <v>816</v>
+      </c>
+      <c r="AW13" s="6" t="s">
+        <v>611</v>
+      </c>
+      <c r="AX13" s="6" t="s">
+        <v>817</v>
+      </c>
+      <c r="AY13" s="6" t="s">
+        <v>817</v>
+      </c>
+      <c r="AZ13" s="6" t="s">
+        <v>818</v>
+      </c>
+      <c r="BA13" s="6" t="s">
+        <v>819</v>
+      </c>
+      <c r="BB13" s="6" t="s">
+        <v>819</v>
+      </c>
+      <c r="BC13" s="6" t="s">
+        <v>820</v>
+      </c>
+      <c r="BD13" s="6" t="s">
+        <v>614</v>
+      </c>
+      <c r="BE13" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="BF13" s="6" t="s">
+        <v>821</v>
+      </c>
+      <c r="BG13" s="6" t="s">
+        <v>822</v>
+      </c>
+      <c r="BH13" s="6" t="s">
+        <v>823</v>
+      </c>
+      <c r="BI13" s="6" t="s">
+        <v>823</v>
+      </c>
+      <c r="BJ13" s="6" t="s">
+        <v>824</v>
+      </c>
+      <c r="BK13" s="6" t="s">
+        <v>617</v>
+      </c>
+      <c r="BL13" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="BM13" s="6" t="s">
+        <v>825</v>
+      </c>
+      <c r="BN13" s="6" t="s">
+        <v>826</v>
+      </c>
+      <c r="BO13" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="BP13" s="6" t="s">
+        <v>827</v>
+      </c>
+      <c r="BQ13" s="6" t="s">
+        <v>828</v>
+      </c>
+      <c r="BR13" s="6" t="s">
+        <v>620</v>
+      </c>
+      <c r="BS13" s="6" t="s">
+        <v>829</v>
+      </c>
+      <c r="BT13" s="6" t="s">
+        <v>829</v>
+      </c>
+      <c r="BU13" s="6" t="s">
+        <v>830</v>
+      </c>
+      <c r="BV13" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="BW13" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="BX13" s="6" t="s">
+        <v>832</v>
+      </c>
+      <c r="BY13" s="6" t="s">
+        <v>623</v>
+      </c>
+      <c r="BZ13" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="CA13" s="6" t="s">
+        <v>833</v>
+      </c>
+      <c r="CB13" s="6" t="s">
+        <v>834</v>
+      </c>
+      <c r="CC13" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="CD13" s="6" t="s">
+        <v>835</v>
+      </c>
+      <c r="CE13" s="6" t="s">
+        <v>836</v>
+      </c>
+      <c r="CF13" s="6" t="s">
+        <v>837</v>
+      </c>
+      <c r="CG13" s="6" t="s">
+        <v>838</v>
+      </c>
+      <c r="CH13" s="6" t="s">
+        <v>838</v>
+      </c>
+      <c r="CI13" s="6" t="s">
+        <v>839</v>
+      </c>
+      <c r="CJ13" s="6" t="s">
+        <v>840</v>
+      </c>
+      <c r="CK13" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="CL13" s="6" t="s">
+        <v>841</v>
+      </c>
+      <c r="CM13" s="6" t="s">
+        <v>842</v>
+      </c>
+      <c r="CN13" s="6" t="s">
+        <v>843</v>
+      </c>
+      <c r="CO13" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="CP13" s="6" t="s">
+        <v>844</v>
+      </c>
+      <c r="CQ13" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="CR13" s="6" t="s">
+        <v>845</v>
+      </c>
+      <c r="CS13" s="6" t="s">
+        <v>700</v>
+      </c>
+      <c r="CT13" s="6" t="s">
+        <v>700</v>
+      </c>
+      <c r="CU13" s="6" t="s">
+        <v>846</v>
+      </c>
+      <c r="CV13" s="6" t="s">
+        <v>847</v>
+      </c>
+      <c r="CW13" s="6" t="s">
+        <v>702</v>
+      </c>
+      <c r="CX13" s="6" t="s">
+        <v>702</v>
+      </c>
+      <c r="CY13" s="6" t="s">
+        <v>848</v>
+      </c>
+      <c r="CZ13" s="6" t="s">
+        <v>849</v>
+      </c>
+      <c r="DA13" s="6" t="s">
+        <v>850</v>
+      </c>
+      <c r="DB13" s="6" t="s">
+        <v>850</v>
+      </c>
+      <c r="DC13" s="6" t="s">
+        <v>851</v>
+      </c>
+      <c r="DD13" s="6" t="s">
+        <v>638</v>
+      </c>
+      <c r="DE13" s="6" t="s">
+        <v>852</v>
+      </c>
+      <c r="DF13" s="6" t="s">
+        <v>852</v>
+      </c>
+      <c r="DG13" s="6" t="s">
+        <v>853</v>
+      </c>
+      <c r="DH13" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="DI13" s="6" t="s">
+        <v>854</v>
+      </c>
+      <c r="DJ13" s="6" t="s">
+        <v>855</v>
+      </c>
+      <c r="DK13" s="6" t="s">
         <v>641</v>
       </c>
-      <c r="AJ13" s="6" t="s">
-[...238 lines deleted...]
-      </c>
       <c r="DL13" s="6" t="s">
-        <v>1229</v>
+        <v>856</v>
       </c>
       <c r="DM13" s="6" t="s">
-        <v>1045</v>
+        <v>856</v>
       </c>
       <c r="DN13" s="6" t="s">
-        <v>1045</v>
+        <v>857</v>
       </c>
       <c r="DO13" s="6" t="s">
-        <v>1230</v>
+        <v>858</v>
       </c>
       <c r="DP13" s="6" t="s">
-        <v>1047</v>
+        <v>858</v>
       </c>
       <c r="DQ13" s="6" t="s">
-        <v>1047</v>
+        <v>859</v>
       </c>
       <c r="DR13" s="6" t="s">
-        <v>1231</v>
+        <v>714</v>
       </c>
       <c r="DS13" s="6" t="s">
-        <v>1232</v>
+        <v>860</v>
       </c>
       <c r="DT13" s="6" t="s">
-        <v>1232</v>
+        <v>860</v>
       </c>
       <c r="DU13" s="6" t="s">
-        <v>1232</v>
+        <v>645</v>
       </c>
       <c r="DV13" s="6" t="s">
-        <v>1050</v>
+        <v>793</v>
       </c>
       <c r="DW13" s="6" t="s">
-        <v>689</v>
+        <v>793</v>
       </c>
       <c r="DX13" s="6" t="s">
-        <v>689</v>
+        <v>794</v>
       </c>
       <c r="DY13" s="6" t="s">
-        <v>385</v>
+        <v>794</v>
       </c>
       <c r="DZ13" s="6" t="s">
-        <v>1053</v>
+        <v>794</v>
       </c>
       <c r="EA13" s="6" t="s">
-        <v>1053</v>
+        <v>795</v>
       </c>
       <c r="EB13" s="6" t="s">
-        <v>386</v>
+        <v>795</v>
       </c>
       <c r="EC13" s="6" t="s">
-        <v>388</v>
+        <v>795</v>
       </c>
       <c r="ED13" s="6" t="s">
-        <v>693</v>
+        <v>796</v>
       </c>
       <c r="EE13" s="6" t="s">
-        <v>693</v>
+        <v>796</v>
       </c>
       <c r="EF13" s="6" t="s">
-        <v>390</v>
+        <v>796</v>
       </c>
       <c r="EG13" s="6" t="s">
-        <v>1057</v>
+        <v>797</v>
       </c>
       <c r="EH13" s="6" t="s">
-        <v>1057</v>
+        <v>797</v>
       </c>
       <c r="EI13" s="6" t="s">
-        <v>695</v>
-[...400 lines deleted...]
-      <c r="KA13" s="6"/>
+        <v>797</v>
+      </c>
+      <c r="EJ13" s="6"/>
+      <c r="EK13" s="6"/>
+      <c r="EL13" s="14"/>
+      <c r="EM13" s="6">
+        <v>2</v>
+      </c>
+      <c r="EN13" s="6">
+        <v>6</v>
+      </c>
     </row>
-    <row r="14" spans="1:287" customHeight="1" ht="15">
+    <row r="14" spans="1:144" customHeight="1" ht="15">
       <c r="A14" s="6">
         <v>10</v>
       </c>
       <c r="B14" s="17" t="s">
-        <v>1261</v>
+        <v>861</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="9" t="s">
-        <v>1262</v>
+        <v>722</v>
       </c>
       <c r="E14" s="6" t="s">
-        <v>1262</v>
+        <v>862</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>1262</v>
-[...6 lines deleted...]
-      <c r="L14" s="6"/>
+        <v>862</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>863</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>864</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>865</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>725</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>866</v>
+      </c>
       <c r="M14" s="6" t="s">
-        <v>1263</v>
-[...2 lines deleted...]
-      <c r="O14" s="6"/>
+        <v>866</v>
+      </c>
+      <c r="N14" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="O14" s="6" t="s">
+        <v>867</v>
+      </c>
       <c r="P14" s="6" t="s">
-        <v>1264</v>
+        <v>867</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>1265</v>
+        <v>868</v>
       </c>
       <c r="R14" s="6" t="s">
-        <v>1265</v>
+        <v>869</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>1266</v>
+        <v>870</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>1267</v>
+        <v>870</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>1267</v>
+        <v>871</v>
       </c>
       <c r="V14" s="6" t="s">
-        <v>1268</v>
+        <v>348</v>
       </c>
       <c r="W14" s="6" t="s">
-        <v>1269</v>
+        <v>872</v>
       </c>
       <c r="X14" s="6" t="s">
-        <v>1269</v>
+        <v>872</v>
       </c>
       <c r="Y14" s="6" t="s">
-        <v>635</v>
+        <v>873</v>
       </c>
       <c r="Z14" s="6" t="s">
-        <v>1270</v>
+        <v>351</v>
       </c>
       <c r="AA14" s="6" t="s">
-        <v>636</v>
+        <v>874</v>
       </c>
       <c r="AB14" s="6" t="s">
-        <v>636</v>
+        <v>874</v>
       </c>
       <c r="AC14" s="6" t="s">
-        <v>768</v>
+        <v>875</v>
       </c>
       <c r="AD14" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="AE14" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="AF14" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="AG14" s="6" t="s">
+        <v>876</v>
+      </c>
+      <c r="AH14" s="6" t="s">
+        <v>877</v>
+      </c>
+      <c r="AI14" s="6" t="s">
+        <v>740</v>
+      </c>
+      <c r="AJ14" s="6" t="s">
+        <v>878</v>
+      </c>
+      <c r="AK14" s="6" t="s">
+        <v>878</v>
+      </c>
+      <c r="AL14" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="AM14" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="AN14" s="6" t="s">
+        <v>361</v>
+      </c>
+      <c r="AO14" s="6" t="s">
+        <v>880</v>
+      </c>
+      <c r="AP14" s="6" t="s">
+        <v>744</v>
+      </c>
+      <c r="AQ14" s="6" t="s">
+        <v>881</v>
+      </c>
+      <c r="AR14" s="6" t="s">
+        <v>881</v>
+      </c>
+      <c r="AS14" s="6" t="s">
+        <v>882</v>
+      </c>
+      <c r="AT14" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="AU14" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="AV14" s="6" t="s">
+        <v>883</v>
+      </c>
+      <c r="AW14" s="6" t="s">
+        <v>748</v>
+      </c>
+      <c r="AX14" s="6" t="s">
+        <v>884</v>
+      </c>
+      <c r="AY14" s="6" t="s">
+        <v>884</v>
+      </c>
+      <c r="AZ14" s="6" t="s">
         <v>885</v>
       </c>
-      <c r="AE14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AF14" s="6" t="s">
+      <c r="BA14" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="BB14" s="6" t="s">
+        <v>371</v>
+      </c>
+      <c r="BC14" s="6" t="s">
         <v>886</v>
       </c>
-      <c r="AG14" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AI14" s="6" t="s">
+      <c r="BD14" s="6" t="s">
+        <v>752</v>
+      </c>
+      <c r="BE14" s="6" t="s">
+        <v>887</v>
+      </c>
+      <c r="BF14" s="6" t="s">
+        <v>887</v>
+      </c>
+      <c r="BG14" s="6" t="s">
         <v>888</v>
       </c>
-      <c r="AJ14" s="6" t="s">
-[...14 lines deleted...]
-      <c r="AO14" s="6" t="s">
+      <c r="BH14" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="BI14" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="BJ14" s="6" t="s">
+        <v>889</v>
+      </c>
+      <c r="BK14" s="6" t="s">
+        <v>756</v>
+      </c>
+      <c r="BL14" s="6" t="s">
+        <v>890</v>
+      </c>
+      <c r="BM14" s="6" t="s">
+        <v>890</v>
+      </c>
+      <c r="BN14" s="6" t="s">
         <v>891</v>
       </c>
-      <c r="AP14" s="6" t="s">
-[...50 lines deleted...]
-      <c r="BG14" s="6" t="s">
+      <c r="BO14" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="BP14" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="BQ14" s="6" t="s">
         <v>892</v>
       </c>
-      <c r="BH14" s="6" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="BR14" s="6" t="s">
-        <v>663</v>
+        <v>760</v>
       </c>
       <c r="BS14" s="6" t="s">
-        <v>665</v>
+        <v>893</v>
       </c>
       <c r="BT14" s="6" t="s">
-        <v>1217</v>
+        <v>893</v>
       </c>
       <c r="BU14" s="6" t="s">
+        <v>894</v>
+      </c>
+      <c r="BV14" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="BW14" s="6" t="s">
+        <v>386</v>
+      </c>
+      <c r="BX14" s="6" t="s">
+        <v>895</v>
+      </c>
+      <c r="BY14" s="6" t="s">
+        <v>764</v>
+      </c>
+      <c r="BZ14" s="6" t="s">
+        <v>896</v>
+      </c>
+      <c r="CA14" s="6" t="s">
+        <v>896</v>
+      </c>
+      <c r="CB14" s="6" t="s">
+        <v>897</v>
+      </c>
+      <c r="CC14" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="CD14" s="6" t="s">
+        <v>391</v>
+      </c>
+      <c r="CE14" s="6" t="s">
         <v>898</v>
       </c>
-      <c r="BV14" s="6" t="s">
-[...14 lines deleted...]
-      <c r="CA14" s="6" t="s">
+      <c r="CF14" s="6" t="s">
+        <v>393</v>
+      </c>
+      <c r="CG14" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="CH14" s="6" t="s">
+        <v>394</v>
+      </c>
+      <c r="CI14" s="6" t="s">
+        <v>899</v>
+      </c>
+      <c r="CJ14" s="6" t="s">
+        <v>396</v>
+      </c>
+      <c r="CK14" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="CL14" s="6" t="s">
+        <v>397</v>
+      </c>
+      <c r="CM14" s="6" t="s">
+        <v>900</v>
+      </c>
+      <c r="CN14" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="CO14" s="6" t="s">
+        <v>400</v>
+      </c>
+      <c r="CP14" s="6" t="s">
+        <v>400</v>
+      </c>
+      <c r="CQ14" s="6" t="s">
         <v>901</v>
       </c>
-      <c r="CB14" s="6" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="CR14" s="6" t="s">
-        <v>1174</v>
+        <v>902</v>
       </c>
       <c r="CS14" s="6" t="s">
-        <v>1174</v>
+        <v>778</v>
       </c>
       <c r="CT14" s="6" t="s">
-        <v>1278</v>
+        <v>778</v>
       </c>
       <c r="CU14" s="6" t="s">
-        <v>1175</v>
+        <v>903</v>
       </c>
       <c r="CV14" s="6" t="s">
-        <v>1175</v>
+        <v>904</v>
       </c>
       <c r="CW14" s="6" t="s">
-        <v>1279</v>
+        <v>780</v>
       </c>
       <c r="CX14" s="6" t="s">
-        <v>1176</v>
+        <v>780</v>
       </c>
       <c r="CY14" s="6" t="s">
-        <v>1176</v>
+        <v>905</v>
       </c>
       <c r="CZ14" s="6" t="s">
-        <v>1280</v>
+        <v>906</v>
       </c>
       <c r="DA14" s="6" t="s">
-        <v>1177</v>
+        <v>409</v>
       </c>
       <c r="DB14" s="6" t="s">
-        <v>1177</v>
+        <v>409</v>
       </c>
       <c r="DC14" s="6" t="s">
-        <v>1281</v>
+        <v>907</v>
       </c>
       <c r="DD14" s="6" t="s">
-        <v>1178</v>
+        <v>706</v>
       </c>
       <c r="DE14" s="6" t="s">
-        <v>1178</v>
+        <v>908</v>
       </c>
       <c r="DF14" s="6" t="s">
-        <v>1282</v>
+        <v>908</v>
       </c>
       <c r="DG14" s="6" t="s">
-        <v>1179</v>
+        <v>227</v>
       </c>
       <c r="DH14" s="6" t="s">
-        <v>1179</v>
+        <v>414</v>
       </c>
       <c r="DI14" s="6" t="s">
-        <v>1283</v>
+        <v>414</v>
       </c>
       <c r="DJ14" s="6" t="s">
-        <v>1180</v>
+        <v>909</v>
       </c>
       <c r="DK14" s="6" t="s">
-        <v>1180</v>
+        <v>710</v>
       </c>
       <c r="DL14" s="6" t="s">
-        <v>1284</v>
+        <v>910</v>
       </c>
       <c r="DM14" s="6" t="s">
-        <v>1181</v>
+        <v>910</v>
       </c>
       <c r="DN14" s="6" t="s">
-        <v>1181</v>
+        <v>232</v>
       </c>
       <c r="DO14" s="6" t="s">
-        <v>1285</v>
+        <v>419</v>
       </c>
       <c r="DP14" s="6" t="s">
-        <v>1182</v>
+        <v>419</v>
       </c>
       <c r="DQ14" s="6" t="s">
-        <v>1182</v>
+        <v>911</v>
       </c>
       <c r="DR14" s="6" t="s">
-        <v>379</v>
+        <v>792</v>
       </c>
       <c r="DS14" s="6" t="s">
-        <v>381</v>
+        <v>912</v>
       </c>
       <c r="DT14" s="6" t="s">
-        <v>381</v>
+        <v>912</v>
       </c>
       <c r="DU14" s="6" t="s">
-        <v>381</v>
+        <v>715</v>
       </c>
       <c r="DV14" s="6" t="s">
-        <v>551</v>
+        <v>913</v>
       </c>
       <c r="DW14" s="6" t="s">
-        <v>1286</v>
+        <v>913</v>
       </c>
       <c r="DX14" s="6" t="s">
-        <v>1286</v>
+        <v>914</v>
       </c>
       <c r="DY14" s="6" t="s">
-        <v>690</v>
+        <v>914</v>
       </c>
       <c r="DZ14" s="6" t="s">
-        <v>1184</v>
+        <v>914</v>
       </c>
       <c r="EA14" s="6" t="s">
-        <v>1184</v>
+        <v>915</v>
       </c>
       <c r="EB14" s="6" t="s">
-        <v>691</v>
+        <v>915</v>
       </c>
       <c r="EC14" s="6" t="s">
-        <v>693</v>
+        <v>915</v>
       </c>
       <c r="ED14" s="6" t="s">
-        <v>1287</v>
+        <v>916</v>
       </c>
       <c r="EE14" s="6" t="s">
-        <v>1287</v>
+        <v>916</v>
       </c>
       <c r="EF14" s="6" t="s">
-        <v>694</v>
+        <v>916</v>
       </c>
       <c r="EG14" s="6" t="s">
-        <v>559</v>
+        <v>917</v>
       </c>
       <c r="EH14" s="6" t="s">
-        <v>559</v>
+        <v>917</v>
       </c>
       <c r="EI14" s="6" t="s">
-        <v>1288</v>
-[...437 lines deleted...]
-      <c r="JZ14" s="6">
+        <v>917</v>
+      </c>
+      <c r="EJ14" s="6"/>
+      <c r="EK14" s="6"/>
+      <c r="EL14" s="14"/>
+      <c r="EM14" s="6">
         <v>3</v>
       </c>
-      <c r="KA14" s="6">
-        <v>0</v>
+      <c r="EN14" s="6">
+        <v>7</v>
       </c>
     </row>
-    <row r="15" spans="1:287" customHeight="1" ht="15">
+    <row r="15" spans="1:144" customHeight="1" ht="15">
       <c r="A15" s="6">
         <v>11</v>
       </c>
       <c r="B15" s="17" t="s">
-        <v>1261</v>
+        <v>243</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="9" t="s">
-        <v>1317</v>
+        <v>918</v>
       </c>
       <c r="E15" s="6" t="s">
-        <v>1317</v>
+        <v>919</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>1317</v>
-[...6 lines deleted...]
-      <c r="L15" s="6"/>
+        <v>919</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>920</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>921</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>922</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>923</v>
+      </c>
       <c r="M15" s="6" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-      <c r="O15" s="6"/>
+        <v>923</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>924</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>343</v>
+      </c>
       <c r="P15" s="6" t="s">
-        <v>1319</v>
+        <v>343</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>1264</v>
+        <v>925</v>
       </c>
       <c r="R15" s="6" t="s">
-        <v>1264</v>
+        <v>515</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>1320</v>
+        <v>516</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>1266</v>
+        <v>516</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>1266</v>
+        <v>255</v>
       </c>
       <c r="V15" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="W15" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="Y15" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="Z15" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="AA15" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="AB15" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="AC15" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>263</v>
+      </c>
+      <c r="AE15" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AF15" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="AG15" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="AH15" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="AI15" s="6" t="s">
+        <v>926</v>
+      </c>
+      <c r="AJ15" s="6" t="s">
+        <v>927</v>
+      </c>
+      <c r="AK15" s="6" t="s">
+        <v>927</v>
+      </c>
+      <c r="AL15" s="6" t="s">
+        <v>928</v>
+      </c>
+      <c r="AM15" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="AN15" s="6" t="s">
+        <v>607</v>
+      </c>
+      <c r="AO15" s="6" t="s">
+        <v>929</v>
+      </c>
+      <c r="AP15" s="6" t="s">
+        <v>930</v>
+      </c>
+      <c r="AQ15" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="AR15" s="6" t="s">
+        <v>931</v>
+      </c>
+      <c r="AS15" s="6" t="s">
+        <v>932</v>
+      </c>
+      <c r="AT15" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="AU15" s="6" t="s">
+        <v>610</v>
+      </c>
+      <c r="AV15" s="6" t="s">
+        <v>933</v>
+      </c>
+      <c r="AW15" s="6" t="s">
+        <v>934</v>
+      </c>
+      <c r="AX15" s="6" t="s">
+        <v>935</v>
+      </c>
+      <c r="AY15" s="6" t="s">
+        <v>935</v>
+      </c>
+      <c r="AZ15" s="6" t="s">
+        <v>936</v>
+      </c>
+      <c r="BA15" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="BB15" s="6" t="s">
+        <v>613</v>
+      </c>
+      <c r="BC15" s="6" t="s">
+        <v>937</v>
+      </c>
+      <c r="BD15" s="6" t="s">
+        <v>938</v>
+      </c>
+      <c r="BE15" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="BF15" s="6" t="s">
+        <v>939</v>
+      </c>
+      <c r="BG15" s="6" t="s">
+        <v>940</v>
+      </c>
+      <c r="BH15" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="BI15" s="6" t="s">
+        <v>616</v>
+      </c>
+      <c r="BJ15" s="6" t="s">
+        <v>941</v>
+      </c>
+      <c r="BK15" s="6" t="s">
+        <v>942</v>
+      </c>
+      <c r="BL15" s="6" t="s">
+        <v>943</v>
+      </c>
+      <c r="BM15" s="6" t="s">
+        <v>943</v>
+      </c>
+      <c r="BN15" s="6" t="s">
+        <v>944</v>
+      </c>
+      <c r="BO15" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="BP15" s="6" t="s">
+        <v>619</v>
+      </c>
+      <c r="BQ15" s="6" t="s">
+        <v>945</v>
+      </c>
+      <c r="BR15" s="6" t="s">
+        <v>946</v>
+      </c>
+      <c r="BS15" s="6" t="s">
+        <v>947</v>
+      </c>
+      <c r="BT15" s="6" t="s">
+        <v>947</v>
+      </c>
+      <c r="BU15" s="6" t="s">
+        <v>948</v>
+      </c>
+      <c r="BV15" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="BW15" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="BX15" s="6" t="s">
+        <v>949</v>
+      </c>
+      <c r="BY15" s="6" t="s">
+        <v>950</v>
+      </c>
+      <c r="BZ15" s="6" t="s">
+        <v>951</v>
+      </c>
+      <c r="CA15" s="6" t="s">
+        <v>951</v>
+      </c>
+      <c r="CB15" s="6" t="s">
+        <v>952</v>
+      </c>
+      <c r="CC15" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="CD15" s="6" t="s">
+        <v>625</v>
+      </c>
+      <c r="CE15" s="6" t="s">
+        <v>300</v>
+      </c>
+      <c r="CF15" s="6" t="s">
+        <v>302</v>
+      </c>
+      <c r="CG15" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="CH15" s="6" t="s">
+        <v>627</v>
+      </c>
+      <c r="CI15" s="6" t="s">
         <v>303</v>
       </c>
-      <c r="W15" s="6" t="s">
-[...20 lines deleted...]
-      <c r="AD15" s="6" t="s">
+      <c r="CJ15" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="CK15" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="CL15" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="CM15" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="CN15" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="CO15" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="CP15" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="CQ15" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="CR15" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="CS15" s="6" t="s">
+        <v>903</v>
+      </c>
+      <c r="CT15" s="6" t="s">
+        <v>903</v>
+      </c>
+      <c r="CU15" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="CV15" s="6" t="s">
+        <v>312</v>
+      </c>
+      <c r="CW15" s="6" t="s">
+        <v>905</v>
+      </c>
+      <c r="CX15" s="6" t="s">
+        <v>905</v>
+      </c>
+      <c r="CY15" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="CZ15" s="6" t="s">
+        <v>953</v>
+      </c>
+      <c r="DA15" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="DB15" s="6" t="s">
+        <v>637</v>
+      </c>
+      <c r="DC15" s="6" t="s">
+        <v>954</v>
+      </c>
+      <c r="DD15" s="6" t="s">
+        <v>908</v>
+      </c>
+      <c r="DE15" s="6" t="s">
+        <v>955</v>
+      </c>
+      <c r="DF15" s="6" t="s">
+        <v>955</v>
+      </c>
+      <c r="DG15" s="6" t="s">
+        <v>956</v>
+      </c>
+      <c r="DH15" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="DI15" s="6" t="s">
+        <v>640</v>
+      </c>
+      <c r="DJ15" s="6" t="s">
+        <v>957</v>
+      </c>
+      <c r="DK15" s="6" t="s">
+        <v>910</v>
+      </c>
+      <c r="DL15" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="DM15" s="6" t="s">
+        <v>958</v>
+      </c>
+      <c r="DN15" s="6" t="s">
+        <v>959</v>
+      </c>
+      <c r="DO15" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="DP15" s="6" t="s">
+        <v>643</v>
+      </c>
+      <c r="DQ15" s="6" t="s">
+        <v>960</v>
+      </c>
+      <c r="DR15" s="6" t="s">
+        <v>961</v>
+      </c>
+      <c r="DS15" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="DT15" s="6" t="s">
+        <v>962</v>
+      </c>
+      <c r="DU15" s="6" t="s">
+        <v>963</v>
+      </c>
+      <c r="DV15" s="6" t="s">
+        <v>964</v>
+      </c>
+      <c r="DW15" s="6" t="s">
+        <v>964</v>
+      </c>
+      <c r="DX15" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="DY15" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="DZ15" s="6" t="s">
+        <v>965</v>
+      </c>
+      <c r="EA15" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="EB15" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="EC15" s="6" t="s">
+        <v>966</v>
+      </c>
+      <c r="ED15" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="EE15" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="EF15" s="6" t="s">
+        <v>967</v>
+      </c>
+      <c r="EG15" s="6" t="s">
+        <v>968</v>
+      </c>
+      <c r="EH15" s="6" t="s">
+        <v>968</v>
+      </c>
+      <c r="EI15" s="6" t="s">
+        <v>968</v>
+      </c>
+      <c r="EJ15" s="6"/>
+      <c r="EK15" s="6"/>
+      <c r="EL15" s="14"/>
+      <c r="EM15" s="6">
+        <v>5</v>
+      </c>
+      <c r="EN15" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:144" customHeight="1" ht="15">
+      <c r="A16" s="7">
+        <v>12</v>
+      </c>
+      <c r="B16" s="18" t="s">
+        <v>148</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>969</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>970</v>
+      </c>
+      <c r="E16" s="12" t="s">
+        <v>971</v>
+      </c>
+      <c r="F16" s="12" t="s">
+        <v>971</v>
+      </c>
+      <c r="G16" s="12" t="s">
+        <v>972</v>
+      </c>
+      <c r="H16" s="12" t="s">
+        <v>592</v>
+      </c>
+      <c r="I16" s="12" t="s">
+        <v>592</v>
+      </c>
+      <c r="J16" s="12" t="s">
+        <v>973</v>
+      </c>
+      <c r="K16" s="12" t="s">
+        <v>974</v>
+      </c>
+      <c r="L16" s="12" t="s">
+        <v>975</v>
+      </c>
+      <c r="M16" s="12" t="s">
+        <v>975</v>
+      </c>
+      <c r="N16" s="12" t="s">
+        <v>513</v>
+      </c>
+      <c r="O16" s="12" t="s">
+        <v>595</v>
+      </c>
+      <c r="P16" s="12" t="s">
+        <v>595</v>
+      </c>
+      <c r="Q16" s="12" t="s">
+        <v>976</v>
+      </c>
+      <c r="R16" s="12" t="s">
+        <v>728</v>
+      </c>
+      <c r="S16" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="T16" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="U16" s="12" t="s">
+        <v>977</v>
+      </c>
+      <c r="V16" s="12" t="s">
+        <v>872</v>
+      </c>
+      <c r="W16" s="12" t="s">
+        <v>732</v>
+      </c>
+      <c r="X16" s="12" t="s">
+        <v>732</v>
+      </c>
+      <c r="Y16" s="12" t="s">
+        <v>978</v>
+      </c>
+      <c r="Z16" s="12" t="s">
+        <v>874</v>
+      </c>
+      <c r="AA16" s="12" t="s">
+        <v>735</v>
+      </c>
+      <c r="AB16" s="12" t="s">
+        <v>735</v>
+      </c>
+      <c r="AC16" s="12" t="s">
+        <v>979</v>
+      </c>
+      <c r="AD16" s="12" t="s">
+        <v>808</v>
+      </c>
+      <c r="AE16" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="AF16" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="AG16" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH16" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="AI16" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="AJ16" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="AK16" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="AL16" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="AM16" s="12" t="s">
+        <v>812</v>
+      </c>
+      <c r="AN16" s="12" t="s">
+        <v>812</v>
+      </c>
+      <c r="AO16" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP16" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="AQ16" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="AR16" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="AS16" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="AT16" s="12" t="s">
+        <v>816</v>
+      </c>
+      <c r="AU16" s="12" t="s">
+        <v>816</v>
+      </c>
+      <c r="AV16" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="AW16" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="AX16" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="AY16" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="AZ16" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="BA16" s="12" t="s">
+        <v>820</v>
+      </c>
+      <c r="BB16" s="12" t="s">
+        <v>820</v>
+      </c>
+      <c r="BC16" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="BD16" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="BE16" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="BF16" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="BG16" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="BH16" s="12" t="s">
+        <v>824</v>
+      </c>
+      <c r="BI16" s="12" t="s">
+        <v>824</v>
+      </c>
+      <c r="BJ16" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="BK16" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="BL16" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="BM16" s="12" t="s">
+        <v>287</v>
+      </c>
+      <c r="BN16" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="BO16" s="12" t="s">
+        <v>828</v>
+      </c>
+      <c r="BP16" s="12" t="s">
+        <v>828</v>
+      </c>
+      <c r="BQ16" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="BR16" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="BS16" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="BT16" s="12" t="s">
+        <v>292</v>
+      </c>
+      <c r="BU16" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="BV16" s="12" t="s">
+        <v>832</v>
+      </c>
+      <c r="BW16" s="12" t="s">
+        <v>832</v>
+      </c>
+      <c r="BX16" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="BY16" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="BZ16" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="CA16" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="CB16" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="CC16" s="12" t="s">
+        <v>836</v>
+      </c>
+      <c r="CD16" s="12" t="s">
+        <v>836</v>
+      </c>
+      <c r="CE16" s="12" t="s">
+        <v>980</v>
+      </c>
+      <c r="CF16" s="12" t="s">
+        <v>838</v>
+      </c>
+      <c r="CG16" s="12" t="s">
+        <v>839</v>
+      </c>
+      <c r="CH16" s="12" t="s">
+        <v>839</v>
+      </c>
+      <c r="CI16" s="12" t="s">
+        <v>981</v>
+      </c>
+      <c r="CJ16" s="12" t="s">
+        <v>841</v>
+      </c>
+      <c r="CK16" s="12" t="s">
+        <v>842</v>
+      </c>
+      <c r="CL16" s="12" t="s">
+        <v>842</v>
+      </c>
+      <c r="CM16" s="12" t="s">
+        <v>982</v>
+      </c>
+      <c r="CN16" s="12" t="s">
+        <v>844</v>
+      </c>
+      <c r="CO16" s="12" t="s">
         <v>309</v>
       </c>
-      <c r="AE15" s="6" t="s">
-[...29 lines deleted...]
-      <c r="AO15" s="6" t="s">
+      <c r="CP16" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="CQ16" s="12" t="s">
+        <v>699</v>
+      </c>
+      <c r="CR16" s="12" t="s">
+        <v>482</v>
+      </c>
+      <c r="CS16" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="CT16" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="CU16" s="12" t="s">
+        <v>983</v>
+      </c>
+      <c r="CV16" s="12" t="s">
+        <v>485</v>
+      </c>
+      <c r="CW16" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="CX16" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="CY16" s="12" t="s">
+        <v>984</v>
+      </c>
+      <c r="CZ16" s="12" t="s">
+        <v>223</v>
+      </c>
+      <c r="DA16" s="12" t="s">
+        <v>851</v>
+      </c>
+      <c r="DB16" s="12" t="s">
+        <v>851</v>
+      </c>
+      <c r="DC16" s="12" t="s">
+        <v>985</v>
+      </c>
+      <c r="DD16" s="12" t="s">
+        <v>955</v>
+      </c>
+      <c r="DE16" s="12" t="s">
         <v>318</v>
       </c>
-      <c r="AP15" s="6" t="s">
-[...416 lines deleted...]
-      <c r="FY15" s="6" t="s">
+      <c r="DF16" s="12" t="s">
+        <v>318</v>
+      </c>
+      <c r="DG16" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="DH16" s="12" t="s">
+        <v>855</v>
+      </c>
+      <c r="DI16" s="12" t="s">
+        <v>855</v>
+      </c>
+      <c r="DJ16" s="12" t="s">
+        <v>986</v>
+      </c>
+      <c r="DK16" s="12" t="s">
         <v>958</v>
       </c>
-      <c r="FZ15" s="6" t="s">
-[...182 lines deleted...]
-      <c r="II15" s="6" t="s">
+      <c r="DL16" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="DM16" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="DN16" s="12" t="s">
+        <v>418</v>
+      </c>
+      <c r="DO16" s="12" t="s">
         <v>859</v>
       </c>
-      <c r="IJ15" s="6" t="s">
+      <c r="DP16" s="12" t="s">
         <v>859</v>
       </c>
-      <c r="IK15" s="6" t="s">
-[...124 lines deleted...]
-        <v>0</v>
+      <c r="DQ16" s="12" t="s">
+        <v>987</v>
+      </c>
+      <c r="DR16" s="12" t="s">
+        <v>988</v>
+      </c>
+      <c r="DS16" s="12" t="s">
+        <v>989</v>
+      </c>
+      <c r="DT16" s="12" t="s">
+        <v>989</v>
+      </c>
+      <c r="DU16" s="12" t="s">
+        <v>990</v>
+      </c>
+      <c r="DV16" s="12" t="s">
+        <v>991</v>
+      </c>
+      <c r="DW16" s="12" t="s">
+        <v>991</v>
+      </c>
+      <c r="DX16" s="12" t="s">
+        <v>992</v>
+      </c>
+      <c r="DY16" s="12" t="s">
+        <v>992</v>
+      </c>
+      <c r="DZ16" s="12" t="s">
+        <v>992</v>
+      </c>
+      <c r="EA16" s="12" t="s">
+        <v>993</v>
+      </c>
+      <c r="EB16" s="12" t="s">
+        <v>993</v>
+      </c>
+      <c r="EC16" s="12" t="s">
+        <v>993</v>
+      </c>
+      <c r="ED16" s="12" t="s">
+        <v>994</v>
+      </c>
+      <c r="EE16" s="12" t="s">
+        <v>994</v>
+      </c>
+      <c r="EF16" s="12" t="s">
+        <v>994</v>
+      </c>
+      <c r="EG16" s="12" t="s">
+        <v>995</v>
+      </c>
+      <c r="EH16" s="12" t="s">
+        <v>995</v>
+      </c>
+      <c r="EI16" s="12" t="s">
+        <v>995</v>
+      </c>
+      <c r="EJ16" s="12"/>
+      <c r="EK16" s="12"/>
+      <c r="EL16" s="15"/>
+      <c r="EM16" s="7">
+        <v>6</v>
+      </c>
+      <c r="EN16" s="7">
+        <v>10</v>
       </c>
     </row>
-    <row r="16" spans="1:287" customHeight="1" ht="15">
-[...11408 lines deleted...]
-      <c r="JP29" s="12" t="s">
+    <row r="18" spans="1:144">
+      <c r="A18" t="s">
         <v>996</v>
-      </c>
-[...21829 lines deleted...]
-        <v>1504</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
-      <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 100134, platnost od 13. 9. 2025 do 31. 8. 2026</dc:title>
-  <dc:description>Jízdní řád linky 100134, platnost od 13. 9. 2025 do 31. 8. 2026</dc:description>
+  <dc:title>Jízdní řád linky 100105, platnost od 18. 4. 2026 do 31. 8. 2026</dc:title>
+  <dc:description>Jízdní řád linky 100105, platnost od 18. 4. 2026 do 31. 8. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>