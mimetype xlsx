--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,989 +14,2615 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
-[...7 lines deleted...]
-    <t>Platí od 1. 3. 2026 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="855">
+  <si>
+    <t>Linka číslo 729664</t>
+  </si>
+  <si>
+    <t>Hodonín - Ratíškovice - Milotice - Kyjov</t>
+  </si>
+  <si>
+    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 101</t>
-[...11 lines deleted...]
-    <t>Spoj 113</t>
+    <t>Spoj 1</t>
+  </si>
+  <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>Spoj 201</t>
+  </si>
+  <si>
+    <t>Spoj 5</t>
+  </si>
+  <si>
+    <t>Spoj 7</t>
+  </si>
+  <si>
+    <t>Spoj 203</t>
+  </si>
+  <si>
+    <t>Spoj 9</t>
+  </si>
+  <si>
+    <t>Spoj 11</t>
+  </si>
+  <si>
+    <t>Spoj 13</t>
+  </si>
+  <si>
+    <t>Spoj 205</t>
+  </si>
+  <si>
+    <t>Spoj 15</t>
+  </si>
+  <si>
+    <t>Spoj 17</t>
+  </si>
+  <si>
+    <t>Spoj 19</t>
+  </si>
+  <si>
+    <t>Spoj 21</t>
+  </si>
+  <si>
+    <t>Spoj 207</t>
+  </si>
+  <si>
+    <t>Spoj 23</t>
+  </si>
+  <si>
+    <t>Spoj 25</t>
+  </si>
+  <si>
+    <t>Spoj 27</t>
+  </si>
+  <si>
+    <t>Spoj 29</t>
+  </si>
+  <si>
+    <t>Spoj 209</t>
+  </si>
+  <si>
+    <t>Spoj 31</t>
+  </si>
+  <si>
+    <t>Spoj 33</t>
+  </si>
+  <si>
+    <t>Spoj 35</t>
+  </si>
+  <si>
+    <t>Spoj 37</t>
+  </si>
+  <si>
+    <t>Spoj 211</t>
+  </si>
+  <si>
+    <t>Spoj 39</t>
+  </si>
+  <si>
+    <t>Spoj 41</t>
+  </si>
+  <si>
+    <t>Spoj 43</t>
+  </si>
+  <si>
+    <t>Spoj 213</t>
+  </si>
+  <si>
+    <t>Spoj 45</t>
+  </si>
+  <si>
+    <t>Spoj 215</t>
+  </si>
+  <si>
+    <t>Spoj 47</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>6 +</t>
-[...8 lines deleted...]
-    <t>Jablonec n.Nisou,,hlavní nádraží</t>
+    <t>X 23</t>
+  </si>
+  <si>
+    <t>X @ 23</t>
+  </si>
+  <si>
+    <t>6 + 17</t>
+  </si>
+  <si>
+    <t>6 + @ 17</t>
+  </si>
+  <si>
+    <t>X @ 56</t>
+  </si>
+  <si>
+    <t>6 + @ 16</t>
+  </si>
+  <si>
+    <t>6 + @ 10</t>
+  </si>
+  <si>
+    <t>Hodonín,aut.nádr.</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>Jablonec n.Nisou,,u gymnázia</t>
-[...2 lines deleted...]
-    <t>Jablonec n.Nisou,,aut.nádr.</t>
+    <t>4:00</t>
+  </si>
+  <si>
+    <t>4:20</t>
+  </si>
+  <si>
+    <t>4:30</t>
+  </si>
+  <si>
+    <t>5:35</t>
   </si>
   <si>
     <t>6:00</t>
   </si>
   <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>6:55</t>
+  </si>
+  <si>
+    <t>8:05</t>
+  </si>
+  <si>
+    <t>8:30</t>
+  </si>
+  <si>
+    <t>9:05</t>
+  </si>
+  <si>
+    <t>10:05</t>
+  </si>
+  <si>
+    <t>11:05</t>
+  </si>
+  <si>
+    <t>12:05</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>12:50</t>
+  </si>
+  <si>
+    <t>13:35</t>
+  </si>
+  <si>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>14:20</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>16:15</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>16:45</t>
+  </si>
+  <si>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>18:15</t>
+  </si>
+  <si>
+    <t>18:30</t>
+  </si>
+  <si>
+    <t>20:45</t>
+  </si>
+  <si>
+    <t>22:30</t>
+  </si>
+  <si>
+    <t>22:45</t>
+  </si>
+  <si>
+    <t>Hodonín,rest.Morava</t>
+  </si>
+  <si>
+    <t>4:04</t>
+  </si>
+  <si>
+    <t>4:24</t>
+  </si>
+  <si>
+    <t>4:34</t>
+  </si>
+  <si>
+    <t>5:39</t>
+  </si>
+  <si>
+    <t>6:04</t>
+  </si>
+  <si>
+    <t>6:34</t>
+  </si>
+  <si>
+    <t>6:54</t>
+  </si>
+  <si>
+    <t>6:59</t>
+  </si>
+  <si>
+    <t>8:09</t>
+  </si>
+  <si>
+    <t>8:34</t>
+  </si>
+  <si>
+    <t>9:09</t>
+  </si>
+  <si>
+    <t>10:09</t>
+  </si>
+  <si>
+    <t>11:09</t>
+  </si>
+  <si>
+    <t>12:09</t>
+  </si>
+  <si>
+    <t>12:34</t>
+  </si>
+  <si>
+    <t>12:54</t>
+  </si>
+  <si>
+    <t>13:39</t>
+  </si>
+  <si>
+    <t>14:14</t>
+  </si>
+  <si>
+    <t>14:24</t>
+  </si>
+  <si>
+    <t>14:34</t>
+  </si>
+  <si>
+    <t>14:54</t>
+  </si>
+  <si>
+    <t>15:09</t>
+  </si>
+  <si>
+    <t>15:39</t>
+  </si>
+  <si>
+    <t>16:19</t>
+  </si>
+  <si>
+    <t>16:34</t>
+  </si>
+  <si>
+    <t>16:49</t>
+  </si>
+  <si>
+    <t>17:19</t>
+  </si>
+  <si>
+    <t>18:19</t>
+  </si>
+  <si>
+    <t>18:34</t>
+  </si>
+  <si>
+    <t>20:49</t>
+  </si>
+  <si>
+    <t>22:34</t>
+  </si>
+  <si>
+    <t>22:49</t>
+  </si>
+  <si>
+    <t>Hodonín,lázně</t>
+  </si>
+  <si>
+    <t>4:06</t>
+  </si>
+  <si>
+    <t>4:26</t>
+  </si>
+  <si>
+    <t>4:36</t>
+  </si>
+  <si>
+    <t>5:41</t>
+  </si>
+  <si>
+    <t>6:06</t>
+  </si>
+  <si>
+    <t>6:36</t>
+  </si>
+  <si>
+    <t>6:56</t>
+  </si>
+  <si>
+    <t>7:01</t>
+  </si>
+  <si>
+    <t>8:11</t>
+  </si>
+  <si>
+    <t>8:36</t>
+  </si>
+  <si>
+    <t>9:11</t>
+  </si>
+  <si>
+    <t>10:11</t>
+  </si>
+  <si>
+    <t>11:11</t>
+  </si>
+  <si>
+    <t>12:11</t>
+  </si>
+  <si>
+    <t>12:36</t>
+  </si>
+  <si>
+    <t>12:56</t>
+  </si>
+  <si>
+    <t>13:41</t>
+  </si>
+  <si>
+    <t>14:16</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>14:36</t>
+  </si>
+  <si>
+    <t>14:56</t>
+  </si>
+  <si>
+    <t>15:11</t>
+  </si>
+  <si>
+    <t>15:41</t>
+  </si>
+  <si>
+    <t>16:21</t>
+  </si>
+  <si>
+    <t>16:36</t>
+  </si>
+  <si>
+    <t>16:51</t>
+  </si>
+  <si>
+    <t>17:21</t>
+  </si>
+  <si>
+    <t>18:21</t>
+  </si>
+  <si>
+    <t>18:36</t>
+  </si>
+  <si>
+    <t>20:51</t>
+  </si>
+  <si>
+    <t>22:36</t>
+  </si>
+  <si>
+    <t>22:51</t>
+  </si>
+  <si>
+    <t>Hodonín,Černý most</t>
+  </si>
+  <si>
+    <t>4:08</t>
+  </si>
+  <si>
+    <t>4:28</t>
+  </si>
+  <si>
+    <t>4:38</t>
+  </si>
+  <si>
+    <t>5:43</t>
+  </si>
+  <si>
+    <t>6:08</t>
+  </si>
+  <si>
+    <t>6:38</t>
+  </si>
+  <si>
+    <t>6:58</t>
+  </si>
+  <si>
+    <t>7:03</t>
+  </si>
+  <si>
+    <t>8:13</t>
+  </si>
+  <si>
+    <t>8:38</t>
+  </si>
+  <si>
+    <t>9:13</t>
+  </si>
+  <si>
+    <t>10:13</t>
+  </si>
+  <si>
+    <t>11:13</t>
+  </si>
+  <si>
+    <t>12:13</t>
+  </si>
+  <si>
+    <t>12:38</t>
+  </si>
+  <si>
+    <t>12:58</t>
+  </si>
+  <si>
+    <t>13:43</t>
+  </si>
+  <si>
+    <t>14:18</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>14:38</t>
+  </si>
+  <si>
+    <t>14:58</t>
+  </si>
+  <si>
+    <t>15:13</t>
+  </si>
+  <si>
+    <t>15:43</t>
+  </si>
+  <si>
+    <t>16:23</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>16:53</t>
+  </si>
+  <si>
+    <t>17:23</t>
+  </si>
+  <si>
+    <t>18:23</t>
+  </si>
+  <si>
+    <t>18:38</t>
+  </si>
+  <si>
+    <t>20:53</t>
+  </si>
+  <si>
+    <t>22:38</t>
+  </si>
+  <si>
+    <t>22:53</t>
+  </si>
+  <si>
+    <t>Hodonín,cihelna</t>
+  </si>
+  <si>
+    <t>4:09</t>
+  </si>
+  <si>
+    <t>4:29</t>
+  </si>
+  <si>
+    <t>4:39</t>
+  </si>
+  <si>
+    <t>5:44</t>
+  </si>
+  <si>
+    <t>6:09</t>
+  </si>
+  <si>
+    <t>6:39</t>
+  </si>
+  <si>
+    <t>7:04</t>
+  </si>
+  <si>
+    <t>8:14</t>
+  </si>
+  <si>
+    <t>8:39</t>
+  </si>
+  <si>
+    <t>9:14</t>
+  </si>
+  <si>
+    <t>10:14</t>
+  </si>
+  <si>
+    <t>11:14</t>
+  </si>
+  <si>
+    <t>12:14</t>
+  </si>
+  <si>
+    <t>12:39</t>
+  </si>
+  <si>
+    <t>12:59</t>
+  </si>
+  <si>
+    <t>13:44</t>
+  </si>
+  <si>
+    <t>14:19</t>
+  </si>
+  <si>
+    <t>14:29</t>
+  </si>
+  <si>
+    <t>14:39</t>
+  </si>
+  <si>
+    <t>14:59</t>
+  </si>
+  <si>
+    <t>15:14</t>
+  </si>
+  <si>
+    <t>15:44</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>16:39</t>
+  </si>
+  <si>
+    <t>16:54</t>
+  </si>
+  <si>
+    <t>17:24</t>
+  </si>
+  <si>
+    <t>18:24</t>
+  </si>
+  <si>
+    <t>18:39</t>
+  </si>
+  <si>
+    <t>20:54</t>
+  </si>
+  <si>
+    <t>22:39</t>
+  </si>
+  <si>
+    <t>22:54</t>
+  </si>
+  <si>
+    <t>Hodonín,Pánov</t>
+  </si>
+  <si>
+    <t>4:12</t>
+  </si>
+  <si>
+    <t>4:32</t>
+  </si>
+  <si>
+    <t>4:42</t>
+  </si>
+  <si>
+    <t>5:47</t>
+  </si>
+  <si>
+    <t>6:12</t>
+  </si>
+  <si>
+    <t>6:42</t>
+  </si>
+  <si>
+    <t>7:02</t>
+  </si>
+  <si>
+    <t>7:07</t>
+  </si>
+  <si>
+    <t>8:17</t>
+  </si>
+  <si>
+    <t>8:42</t>
+  </si>
+  <si>
+    <t>9:17</t>
+  </si>
+  <si>
+    <t>10:17</t>
+  </si>
+  <si>
+    <t>11:17</t>
+  </si>
+  <si>
+    <t>12:17</t>
+  </si>
+  <si>
+    <t>12:42</t>
+  </si>
+  <si>
+    <t>13:02</t>
+  </si>
+  <si>
+    <t>13:47</t>
+  </si>
+  <si>
+    <t>14:22</t>
+  </si>
+  <si>
+    <t>14:32</t>
+  </si>
+  <si>
+    <t>14:42</t>
+  </si>
+  <si>
+    <t>15:02</t>
+  </si>
+  <si>
+    <t>15:17</t>
+  </si>
+  <si>
+    <t>15:47</t>
+  </si>
+  <si>
+    <t>16:27</t>
+  </si>
+  <si>
+    <t>16:42</t>
+  </si>
+  <si>
+    <t>16:57</t>
+  </si>
+  <si>
+    <t>17:27</t>
+  </si>
+  <si>
+    <t>18:27</t>
+  </si>
+  <si>
+    <t>18:42</t>
+  </si>
+  <si>
+    <t>20:57</t>
+  </si>
+  <si>
+    <t>22:42</t>
+  </si>
+  <si>
+    <t>22:57</t>
+  </si>
+  <si>
+    <t>Ratíškovice,U Hájenky</t>
+  </si>
+  <si>
+    <t>4:16</t>
+  </si>
+  <si>
+    <t>4:46</t>
+  </si>
+  <si>
+    <t>5:51</t>
+  </si>
+  <si>
+    <t>6:16</t>
+  </si>
+  <si>
+    <t>6:46</t>
+  </si>
+  <si>
+    <t>7:06</t>
+  </si>
+  <si>
+    <t>7:11</t>
+  </si>
+  <si>
+    <t>8:21</t>
+  </si>
+  <si>
+    <t>8:46</t>
+  </si>
+  <si>
+    <t>9:21</t>
+  </si>
+  <si>
+    <t>10:21</t>
+  </si>
+  <si>
+    <t>11:21</t>
+  </si>
+  <si>
+    <t>12:21</t>
+  </si>
+  <si>
+    <t>12:46</t>
+  </si>
+  <si>
+    <t>13:06</t>
+  </si>
+  <si>
+    <t>13:51</t>
+  </si>
+  <si>
+    <t>14:46</t>
+  </si>
+  <si>
+    <t>15:06</t>
+  </si>
+  <si>
+    <t>15:21</t>
+  </si>
+  <si>
+    <t>15:51</t>
+  </si>
+  <si>
+    <t>16:31</t>
+  </si>
+  <si>
+    <t>16:46</t>
+  </si>
+  <si>
+    <t>17:01</t>
+  </si>
+  <si>
+    <t>17:31</t>
+  </si>
+  <si>
+    <t>18:31</t>
+  </si>
+  <si>
+    <t>18:46</t>
+  </si>
+  <si>
+    <t>21:01</t>
+  </si>
+  <si>
+    <t>22:46</t>
+  </si>
+  <si>
+    <t>23:01</t>
+  </si>
+  <si>
+    <t>Ratíškovice</t>
+  </si>
+  <si>
+    <t>4:18</t>
+  </si>
+  <si>
+    <t>4:48</t>
+  </si>
+  <si>
+    <t>5:53</t>
+  </si>
+  <si>
+    <t>6:18</t>
+  </si>
+  <si>
+    <t>6:48</t>
+  </si>
+  <si>
+    <t>7:08</t>
+  </si>
+  <si>
+    <t>7:13</t>
+  </si>
+  <si>
+    <t>8:23</t>
+  </si>
+  <si>
+    <t>8:48</t>
+  </si>
+  <si>
+    <t>9:23</t>
+  </si>
+  <si>
+    <t>10:23</t>
+  </si>
+  <si>
+    <t>11:23</t>
+  </si>
+  <si>
+    <t>12:23</t>
+  </si>
+  <si>
+    <t>12:48</t>
+  </si>
+  <si>
+    <t>13:08</t>
+  </si>
+  <si>
+    <t>13:53</t>
+  </si>
+  <si>
+    <t>14:48</t>
+  </si>
+  <si>
+    <t>15:08</t>
+  </si>
+  <si>
+    <t>15:23</t>
+  </si>
+  <si>
+    <t>15:53</t>
+  </si>
+  <si>
+    <t>16:33</t>
+  </si>
+  <si>
+    <t>16:48</t>
+  </si>
+  <si>
+    <t>17:03</t>
+  </si>
+  <si>
+    <t>17:33</t>
+  </si>
+  <si>
+    <t>18:33</t>
+  </si>
+  <si>
+    <t>18:48</t>
+  </si>
+  <si>
+    <t>21:03</t>
+  </si>
+  <si>
+    <t>22:48</t>
+  </si>
+  <si>
+    <t>23:03</t>
+  </si>
+  <si>
+    <t>Ratíškovice,rozcestí Tomáš</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>Ratíškovice,u Sv. Jána</t>
+  </si>
+  <si>
+    <t>4:21</t>
+  </si>
+  <si>
+    <t>4:41</t>
+  </si>
+  <si>
+    <t>4:51</t>
+  </si>
+  <si>
+    <t>5:56</t>
+  </si>
+  <si>
+    <t>6:21</t>
+  </si>
+  <si>
+    <t>6:51</t>
+  </si>
+  <si>
+    <t>7:16</t>
+  </si>
+  <si>
+    <t>8:26</t>
+  </si>
+  <si>
+    <t>8:51</t>
+  </si>
+  <si>
+    <t>9:26</t>
+  </si>
+  <si>
+    <t>10:26</t>
+  </si>
+  <si>
+    <t>11:26</t>
+  </si>
+  <si>
+    <t>12:26</t>
+  </si>
+  <si>
+    <t>12:51</t>
+  </si>
+  <si>
+    <t>13:11</t>
+  </si>
+  <si>
+    <t>13:56</t>
+  </si>
+  <si>
+    <t>14:41</t>
+  </si>
+  <si>
+    <t>14:51</t>
+  </si>
+  <si>
+    <t>15:56</t>
+  </si>
+  <si>
+    <t>17:06</t>
+  </si>
+  <si>
+    <t>17:36</t>
+  </si>
+  <si>
+    <t>18:51</t>
+  </si>
+  <si>
+    <t>21:06</t>
+  </si>
+  <si>
+    <t>23:06</t>
+  </si>
+  <si>
+    <t>Ratíškovice,drůbežárna</t>
+  </si>
+  <si>
+    <t>4:23</t>
+  </si>
+  <si>
+    <t>4:43</t>
+  </si>
+  <si>
+    <t>4:53</t>
+  </si>
+  <si>
+    <t>5:58</t>
+  </si>
+  <si>
+    <t>6:23</t>
+  </si>
+  <si>
+    <t>6:53</t>
+  </si>
+  <si>
+    <t>7:18</t>
+  </si>
+  <si>
+    <t>8:28</t>
+  </si>
+  <si>
+    <t>8:53</t>
+  </si>
+  <si>
+    <t>9:28</t>
+  </si>
+  <si>
+    <t>10:28</t>
+  </si>
+  <si>
+    <t>11:28</t>
+  </si>
+  <si>
+    <t>12:28</t>
+  </si>
+  <si>
+    <t>12:53</t>
+  </si>
+  <si>
+    <t>13:13</t>
+  </si>
+  <si>
+    <t>13:58</t>
+  </si>
+  <si>
+    <t>14:43</t>
+  </si>
+  <si>
+    <t>14:53</t>
+  </si>
+  <si>
+    <t>15:58</t>
+  </si>
+  <si>
+    <t>17:08</t>
+  </si>
+  <si>
+    <t>17:38</t>
+  </si>
+  <si>
+    <t>18:53</t>
+  </si>
+  <si>
+    <t>21:08</t>
+  </si>
+  <si>
+    <t>23:08</t>
+  </si>
+  <si>
+    <t>14:31</t>
+  </si>
+  <si>
+    <t>15:26</t>
+  </si>
+  <si>
+    <t>Vacenovice,stadion</t>
+  </si>
+  <si>
+    <t>4:44</t>
+  </si>
+  <si>
+    <t>4:54</t>
+  </si>
+  <si>
+    <t>5:59</t>
+  </si>
+  <si>
+    <t>6:24</t>
+  </si>
+  <si>
+    <t>7:14</t>
+  </si>
+  <si>
+    <t>7:19</t>
+  </si>
+  <si>
+    <t>8:29</t>
+  </si>
+  <si>
+    <t>8:54</t>
+  </si>
+  <si>
+    <t>9:29</t>
+  </si>
+  <si>
+    <t>10:29</t>
+  </si>
+  <si>
+    <t>11:29</t>
+  </si>
+  <si>
+    <t>12:29</t>
+  </si>
+  <si>
+    <t>13:14</t>
+  </si>
+  <si>
+    <t>13:59</t>
+  </si>
+  <si>
+    <t>14:44</t>
+  </si>
+  <si>
+    <t>15:59</t>
+  </si>
+  <si>
+    <t>17:09</t>
+  </si>
+  <si>
+    <t>17:39</t>
+  </si>
+  <si>
+    <t>18:54</t>
+  </si>
+  <si>
+    <t>21:09</t>
+  </si>
+  <si>
+    <t>23:09</t>
+  </si>
+  <si>
+    <t>Vacenovice</t>
+  </si>
+  <si>
+    <t>4:25</t>
+  </si>
+  <si>
+    <t>4:45</t>
+  </si>
+  <si>
+    <t>4:55</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>7:15</t>
+  </si>
+  <si>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>8:55</t>
+  </si>
+  <si>
     <t>9:30</t>
   </si>
   <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>12:55</t>
+  </si>
+  <si>
+    <t>13:15</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
+    <t>14:55</t>
+  </si>
+  <si>
+    <t>15:15</t>
+  </si>
+  <si>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>16:40</t>
+  </si>
+  <si>
+    <t>16:55</t>
+  </si>
+  <si>
+    <t>17:10</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>18:40</t>
+  </si>
+  <si>
+    <t>18:55</t>
+  </si>
+  <si>
+    <t>21:10</t>
+  </si>
+  <si>
+    <t>22:55</t>
+  </si>
+  <si>
+    <t>23:10</t>
+  </si>
+  <si>
+    <t>Milotice,škola</t>
+  </si>
+  <si>
+    <t>4:58</t>
+  </si>
+  <si>
+    <t>6:03</t>
+  </si>
+  <si>
+    <t>6:28</t>
+  </si>
+  <si>
+    <t>7:23</t>
+  </si>
+  <si>
+    <t>8:33</t>
+  </si>
+  <si>
+    <t>8:58</t>
+  </si>
+  <si>
+    <t>9:33</t>
+  </si>
+  <si>
+    <t>10:33</t>
+  </si>
+  <si>
+    <t>11:33</t>
+  </si>
+  <si>
+    <t>12:33</t>
+  </si>
+  <si>
+    <t>13:18</t>
+  </si>
+  <si>
+    <t>14:03</t>
+  </si>
+  <si>
+    <t>15:18</t>
+  </si>
+  <si>
+    <t>16:03</t>
+  </si>
+  <si>
+    <t>16:43</t>
+  </si>
+  <si>
+    <t>16:58</t>
+  </si>
+  <si>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>17:43</t>
+  </si>
+  <si>
+    <t>18:43</t>
+  </si>
+  <si>
+    <t>18:58</t>
+  </si>
+  <si>
+    <t>21:13</t>
+  </si>
+  <si>
+    <t>22:58</t>
+  </si>
+  <si>
+    <t>23:13</t>
+  </si>
+  <si>
+    <t>Milotice,náves</t>
+  </si>
+  <si>
+    <t>4:50</t>
+  </si>
+  <si>
+    <t>5:00</t>
+  </si>
+  <si>
+    <t>6:05</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>7:25</t>
+  </si>
+  <si>
+    <t>8:35</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
+    <t>9:35</t>
+  </si>
+  <si>
+    <t>10:35</t>
+  </si>
+  <si>
+    <t>11:35</t>
+  </si>
+  <si>
+    <t>12:35</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>14:05</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>15:31</t>
+  </si>
+  <si>
+    <t>16:05</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>17:45</t>
+  </si>
+  <si>
+    <t>18:45</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>21:15</t>
+  </si>
+  <si>
+    <t>23:00</t>
+  </si>
+  <si>
+    <t>23:15</t>
+  </si>
+  <si>
+    <t>Milotice,dvůr</t>
+  </si>
+  <si>
+    <t>4:52</t>
+  </si>
+  <si>
+    <t>5:02</t>
+  </si>
+  <si>
+    <t>6:07</t>
+  </si>
+  <si>
+    <t>6:32</t>
+  </si>
+  <si>
+    <t>7:22</t>
+  </si>
+  <si>
+    <t>7:27</t>
+  </si>
+  <si>
+    <t>8:37</t>
+  </si>
+  <si>
+    <t>9:02</t>
+  </si>
+  <si>
+    <t>9:37</t>
+  </si>
+  <si>
+    <t>10:37</t>
+  </si>
+  <si>
+    <t>11:37</t>
+  </si>
+  <si>
+    <t>12:37</t>
+  </si>
+  <si>
+    <t>13:22</t>
+  </si>
+  <si>
+    <t>14:07</t>
+  </si>
+  <si>
+    <t>14:52</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>16:07</t>
+  </si>
+  <si>
+    <t>16:47</t>
+  </si>
+  <si>
+    <t>17:02</t>
+  </si>
+  <si>
+    <t>17:17</t>
+  </si>
+  <si>
+    <t>17:47</t>
+  </si>
+  <si>
+    <t>18:47</t>
+  </si>
+  <si>
+    <t>19:02</t>
+  </si>
+  <si>
+    <t>21:17</t>
+  </si>
+  <si>
+    <t>23:02</t>
+  </si>
+  <si>
+    <t>23:17</t>
+  </si>
+  <si>
+    <t>Milotice,drůbežárna</t>
+  </si>
+  <si>
+    <t>14:40</t>
+  </si>
+  <si>
+    <t>Skoronice</t>
+  </si>
+  <si>
+    <t>4:35</t>
+  </si>
+  <si>
+    <t>5:05</t>
+  </si>
+  <si>
+    <t>6:10</t>
+  </si>
+  <si>
+    <t>6:35</t>
+  </si>
+  <si>
+    <t>7:05</t>
+  </si>
+  <si>
+    <t>7:30</t>
+  </si>
+  <si>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>9:40</t>
+  </si>
+  <si>
+    <t>10:40</t>
+  </si>
+  <si>
+    <t>11:40</t>
+  </si>
+  <si>
+    <t>12:40</t>
+  </si>
+  <si>
+    <t>13:05</t>
+  </si>
+  <si>
+    <t>13:25</t>
+  </si>
+  <si>
+    <t>15:25</t>
+  </si>
+  <si>
+    <t>16:10</t>
+  </si>
+  <si>
+    <t>16:50</t>
+  </si>
+  <si>
+    <t>17:05</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>18:50</t>
+  </si>
+  <si>
+    <t>19:05</t>
+  </si>
+  <si>
+    <t>21:20</t>
+  </si>
+  <si>
+    <t>23:05</t>
+  </si>
+  <si>
+    <t>23:20</t>
+  </si>
+  <si>
+    <t>Vlkoš,škola</t>
+  </si>
+  <si>
+    <t>4:37</t>
+  </si>
+  <si>
+    <t>4:57</t>
+  </si>
+  <si>
+    <t>5:07</t>
+  </si>
+  <si>
+    <t>6:37</t>
+  </si>
+  <si>
+    <t>7:32</t>
+  </si>
+  <si>
+    <t>9:07</t>
+  </si>
+  <si>
+    <t>9:42</t>
+  </si>
+  <si>
+    <t>10:42</t>
+  </si>
+  <si>
+    <t>11:42</t>
+  </si>
+  <si>
+    <t>13:07</t>
+  </si>
+  <si>
+    <t>13:27</t>
+  </si>
+  <si>
+    <t>14:12</t>
+  </si>
+  <si>
+    <t>14:57</t>
+  </si>
+  <si>
+    <t>15:07</t>
+  </si>
+  <si>
+    <t>15:27</t>
+  </si>
+  <si>
+    <t>16:12</t>
+  </si>
+  <si>
+    <t>16:52</t>
+  </si>
+  <si>
+    <t>17:07</t>
+  </si>
+  <si>
+    <t>17:22</t>
+  </si>
+  <si>
+    <t>17:52</t>
+  </si>
+  <si>
+    <t>18:52</t>
+  </si>
+  <si>
+    <t>19:07</t>
+  </si>
+  <si>
+    <t>21:22</t>
+  </si>
+  <si>
+    <t>23:07</t>
+  </si>
+  <si>
+    <t>23:22</t>
+  </si>
+  <si>
+    <t>Vlkoš</t>
+  </si>
+  <si>
+    <t>4:59</t>
+  </si>
+  <si>
+    <t>5:09</t>
+  </si>
+  <si>
+    <t>6:14</t>
+  </si>
+  <si>
+    <t>7:09</t>
+  </si>
+  <si>
+    <t>7:29</t>
+  </si>
+  <si>
+    <t>7:34</t>
+  </si>
+  <si>
+    <t>8:44</t>
+  </si>
+  <si>
+    <t>9:44</t>
+  </si>
+  <si>
+    <t>10:44</t>
+  </si>
+  <si>
+    <t>11:44</t>
+  </si>
+  <si>
+    <t>12:44</t>
+  </si>
+  <si>
+    <t>13:09</t>
+  </si>
+  <si>
+    <t>13:29</t>
+  </si>
+  <si>
+    <t>15:29</t>
+  </si>
+  <si>
+    <t>16:14</t>
+  </si>
+  <si>
+    <t>17:54</t>
+  </si>
+  <si>
+    <t>19:09</t>
+  </si>
+  <si>
+    <t>21:24</t>
+  </si>
+  <si>
+    <t>23:24</t>
+  </si>
+  <si>
+    <t>Kyjov,letiště</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>Kyjov,sklárna</t>
+  </si>
+  <si>
+    <t>15:40</t>
+  </si>
+  <si>
+    <t>Kyjov,aut.st.</t>
+  </si>
+  <si>
+    <t>5:15</t>
+  </si>
+  <si>
+    <t>6:20</t>
+  </si>
+  <si>
+    <t>6:45</t>
+  </si>
+  <si>
+    <t>7:35</t>
+  </si>
+  <si>
+    <t>7:40</t>
+  </si>
+  <si>
+    <t>8:50</t>
+  </si>
+  <si>
+    <t>9:15</t>
+  </si>
+  <si>
+    <t>9:50</t>
+  </si>
+  <si>
+    <t>10:50</t>
+  </si>
+  <si>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t>16:20</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
     <t>18:00</t>
   </si>
   <si>
-    <t>Jablonec n.Nisou,,Horní nám.</t>
-[...5 lines deleted...]
-    <t>&lt;</t>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>21:30</t>
+  </si>
+  <si>
+    <t>23:30</t>
+  </si>
+  <si>
+    <t>Kyjov,pod nemocnicí</t>
+  </si>
+  <si>
+    <t>4:47</t>
+  </si>
+  <si>
+    <t>5:17</t>
+  </si>
+  <si>
+    <t>6:22</t>
+  </si>
+  <si>
+    <t>Kyjov,žel.st.</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>5:10</t>
+  </si>
+  <si>
+    <t>5:20</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: ČSAD Kyjov Bus a.s., Boršovská 2228, 697 34 Kyjov, www.csadkyjov.cz, csad@csadkyjov.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 202</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>Spoj 10</t>
+  </si>
+  <si>
+    <t>Spoj 12</t>
+  </si>
+  <si>
+    <t>Spoj 204</t>
+  </si>
+  <si>
+    <t>Spoj 14</t>
+  </si>
+  <si>
+    <t>Spoj 16</t>
+  </si>
+  <si>
+    <t>Spoj 18</t>
+  </si>
+  <si>
+    <t>Spoj 206</t>
+  </si>
+  <si>
+    <t>Spoj 20</t>
+  </si>
+  <si>
+    <t>Spoj 22</t>
+  </si>
+  <si>
+    <t>Spoj 24</t>
+  </si>
+  <si>
+    <t>Spoj 208</t>
+  </si>
+  <si>
+    <t>Spoj 26</t>
+  </si>
+  <si>
+    <t>Spoj 28</t>
+  </si>
+  <si>
+    <t>Spoj 30</t>
+  </si>
+  <si>
+    <t>Spoj 32</t>
+  </si>
+  <si>
+    <t>Spoj 210</t>
+  </si>
+  <si>
+    <t>Spoj 34</t>
+  </si>
+  <si>
+    <t>Spoj 36</t>
+  </si>
+  <si>
+    <t>Spoj 38</t>
+  </si>
+  <si>
+    <t>Spoj 40</t>
+  </si>
+  <si>
+    <t>Spoj 212</t>
+  </si>
+  <si>
+    <t>Spoj 42</t>
+  </si>
+  <si>
+    <t>Spoj 44</t>
+  </si>
+  <si>
+    <t>Spoj 46</t>
+  </si>
+  <si>
+    <t>Spoj 214</t>
+  </si>
+  <si>
+    <t>Spoj 216</t>
+  </si>
+  <si>
+    <t>Spoj 48</t>
+  </si>
+  <si>
+    <t>Spoj 218</t>
+  </si>
+  <si>
+    <t>X 56</t>
+  </si>
+  <si>
+    <t>6 + 16</t>
+  </si>
+  <si>
+    <t>6 + 10</t>
+  </si>
+  <si>
+    <t>5:18</t>
+  </si>
+  <si>
+    <t>6:33</t>
+  </si>
+  <si>
+    <t>5:21</t>
+  </si>
+  <si>
+    <t>6:41</t>
+  </si>
+  <si>
+    <t>4:14</t>
+  </si>
+  <si>
+    <t>5:24</t>
+  </si>
+  <si>
+    <t>6:44</t>
+  </si>
+  <si>
+    <t>9:49</t>
+  </si>
+  <si>
+    <t>15:24</t>
+  </si>
+  <si>
+    <t>16:44</t>
+  </si>
+  <si>
+    <t>18:44</t>
+  </si>
+  <si>
+    <t>20:44</t>
+  </si>
+  <si>
+    <t>6:19</t>
+  </si>
+  <si>
+    <t>5:30</t>
+  </si>
+  <si>
+    <t>8:20</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>9:55</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>11:20</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>15:50</t>
+  </si>
+  <si>
+    <t>20:50</t>
+  </si>
+  <si>
+    <t>4:22</t>
+  </si>
+  <si>
+    <t>5:32</t>
+  </si>
+  <si>
+    <t>6:47</t>
+  </si>
+  <si>
+    <t>6:52</t>
+  </si>
+  <si>
+    <t>8:22</t>
+  </si>
+  <si>
+    <t>9:22</t>
+  </si>
+  <si>
+    <t>9:57</t>
+  </si>
+  <si>
+    <t>10:22</t>
+  </si>
+  <si>
+    <t>11:22</t>
+  </si>
+  <si>
+    <t>12:22</t>
+  </si>
+  <si>
+    <t>12:52</t>
+  </si>
+  <si>
+    <t>13:52</t>
+  </si>
+  <si>
+    <t>15:32</t>
+  </si>
+  <si>
+    <t>15:52</t>
+  </si>
+  <si>
+    <t>16:22</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>18:32</t>
+  </si>
+  <si>
+    <t>20:52</t>
+  </si>
+  <si>
+    <t>22:47</t>
+  </si>
+  <si>
+    <t>4:49</t>
+  </si>
+  <si>
+    <t>5:34</t>
+  </si>
+  <si>
+    <t>6:49</t>
+  </si>
+  <si>
+    <t>8:24</t>
+  </si>
+  <si>
+    <t>9:24</t>
+  </si>
+  <si>
+    <t>9:59</t>
+  </si>
+  <si>
+    <t>10:24</t>
+  </si>
+  <si>
+    <t>11:24</t>
+  </si>
+  <si>
+    <t>12:24</t>
+  </si>
+  <si>
+    <t>13:04</t>
+  </si>
+  <si>
+    <t>13:54</t>
+  </si>
+  <si>
+    <t>15:34</t>
+  </si>
+  <si>
+    <t>15:54</t>
+  </si>
+  <si>
+    <t>17:34</t>
+  </si>
+  <si>
+    <t>15:04</t>
+  </si>
+  <si>
+    <t>16:59</t>
+  </si>
+  <si>
+    <t>4:27</t>
+  </si>
+  <si>
+    <t>5:12</t>
+  </si>
+  <si>
+    <t>5:37</t>
+  </si>
+  <si>
+    <t>6:26</t>
+  </si>
+  <si>
+    <t>6:57</t>
+  </si>
+  <si>
+    <t>8:27</t>
+  </si>
+  <si>
+    <t>9:27</t>
+  </si>
+  <si>
+    <t>10:02</t>
+  </si>
+  <si>
+    <t>10:27</t>
+  </si>
+  <si>
+    <t>11:27</t>
+  </si>
+  <si>
+    <t>12:27</t>
+  </si>
+  <si>
+    <t>12:57</t>
+  </si>
+  <si>
+    <t>13:57</t>
+  </si>
+  <si>
+    <t>14:47</t>
+  </si>
+  <si>
+    <t>15:57</t>
+  </si>
+  <si>
+    <t>17:37</t>
+  </si>
+  <si>
+    <t>18:37</t>
+  </si>
+  <si>
+    <t>18:57</t>
+  </si>
+  <si>
+    <t>22:52</t>
+  </si>
+  <si>
+    <t>5:14</t>
+  </si>
+  <si>
+    <t>10:04</t>
+  </si>
+  <si>
+    <t>14:49</t>
+  </si>
+  <si>
+    <t>16:29</t>
+  </si>
+  <si>
+    <t>18:59</t>
+  </si>
+  <si>
+    <t>20:59</t>
+  </si>
+  <si>
+    <t>4:31</t>
+  </si>
+  <si>
+    <t>4:56</t>
+  </si>
+  <si>
+    <t>5:16</t>
+  </si>
+  <si>
+    <t>8:31</t>
+  </si>
+  <si>
+    <t>9:31</t>
+  </si>
+  <si>
+    <t>10:06</t>
+  </si>
+  <si>
+    <t>10:31</t>
+  </si>
+  <si>
+    <t>11:31</t>
+  </si>
+  <si>
+    <t>12:31</t>
+  </si>
+  <si>
+    <t>13:01</t>
+  </si>
+  <si>
+    <t>14:01</t>
+  </si>
+  <si>
+    <t>15:01</t>
+  </si>
+  <si>
+    <t>16:01</t>
+  </si>
+  <si>
+    <t>17:41</t>
+  </si>
+  <si>
+    <t>18:41</t>
+  </si>
+  <si>
+    <t>19:01</t>
+  </si>
+  <si>
+    <t>22:56</t>
+  </si>
+  <si>
+    <t>5:19</t>
+  </si>
+  <si>
+    <t>9:34</t>
+  </si>
+  <si>
+    <t>10:34</t>
+  </si>
+  <si>
+    <t>11:34</t>
+  </si>
+  <si>
+    <t>14:04</t>
+  </si>
+  <si>
+    <t>16:04</t>
+  </si>
+  <si>
+    <t>17:04</t>
+  </si>
+  <si>
+    <t>17:44</t>
+  </si>
+  <si>
+    <t>19:04</t>
+  </si>
+  <si>
+    <t>21:04</t>
+  </si>
+  <si>
+    <t>22:59</t>
+  </si>
+  <si>
+    <t>5:45</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>15:45</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>21:05</t>
+  </si>
+  <si>
+    <t>5:01</t>
+  </si>
+  <si>
+    <t>5:46</t>
+  </si>
+  <si>
+    <t>9:36</t>
+  </si>
+  <si>
+    <t>10:36</t>
+  </si>
+  <si>
+    <t>11:36</t>
+  </si>
+  <si>
+    <t>13:16</t>
+  </si>
+  <si>
+    <t>14:06</t>
+  </si>
+  <si>
+    <t>15:46</t>
+  </si>
+  <si>
+    <t>16:06</t>
+  </si>
+  <si>
+    <t>17:46</t>
+  </si>
+  <si>
+    <t>19:06</t>
+  </si>
+  <si>
+    <t>5:03</t>
+  </si>
+  <si>
+    <t>5:23</t>
+  </si>
+  <si>
+    <t>5:48</t>
+  </si>
+  <si>
+    <t>9:38</t>
+  </si>
+  <si>
+    <t>10:38</t>
+  </si>
+  <si>
+    <t>11:38</t>
+  </si>
+  <si>
+    <t>14:08</t>
+  </si>
+  <si>
+    <t>15:48</t>
+  </si>
+  <si>
+    <t>16:08</t>
+  </si>
+  <si>
+    <t>17:48</t>
+  </si>
+  <si>
+    <t>19:08</t>
+  </si>
+  <si>
+    <t>5:06</t>
+  </si>
+  <si>
+    <t>5:26</t>
+  </si>
+  <si>
+    <t>8:41</t>
+  </si>
+  <si>
+    <t>9:41</t>
+  </si>
+  <si>
+    <t>10:16</t>
+  </si>
+  <si>
+    <t>10:41</t>
+  </si>
+  <si>
+    <t>11:41</t>
+  </si>
+  <si>
+    <t>12:41</t>
+  </si>
+  <si>
+    <t>13:21</t>
+  </si>
+  <si>
+    <t>14:11</t>
+  </si>
+  <si>
+    <t>15:16</t>
+  </si>
+  <si>
+    <t>16:11</t>
+  </si>
+  <si>
+    <t>16:41</t>
+  </si>
+  <si>
+    <t>17:11</t>
+  </si>
+  <si>
+    <t>17:51</t>
+  </si>
+  <si>
+    <t>19:11</t>
+  </si>
+  <si>
+    <t>21:11</t>
+  </si>
+  <si>
+    <t>5:08</t>
+  </si>
+  <si>
+    <t>5:28</t>
+  </si>
+  <si>
+    <t>8:43</t>
+  </si>
+  <si>
+    <t>9:43</t>
+  </si>
+  <si>
+    <t>10:18</t>
+  </si>
+  <si>
+    <t>10:43</t>
+  </si>
+  <si>
+    <t>11:43</t>
+  </si>
+  <si>
+    <t>12:43</t>
+  </si>
+  <si>
+    <t>13:23</t>
+  </si>
+  <si>
+    <t>14:13</t>
+  </si>
+  <si>
+    <t>15:03</t>
+  </si>
+  <si>
+    <t>16:13</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>19:13</t>
+  </si>
+  <si>
+    <t>5:57</t>
+  </si>
+  <si>
+    <t>7:12</t>
+  </si>
+  <si>
+    <t>7:17</t>
+  </si>
+  <si>
+    <t>8:47</t>
+  </si>
+  <si>
+    <t>9:47</t>
+  </si>
+  <si>
+    <t>10:47</t>
+  </si>
+  <si>
+    <t>11:47</t>
+  </si>
+  <si>
+    <t>12:47</t>
+  </si>
+  <si>
+    <t>13:17</t>
+  </si>
+  <si>
+    <t>14:17</t>
+  </si>
+  <si>
+    <t>16:17</t>
+  </si>
+  <si>
+    <t>17:57</t>
+  </si>
+  <si>
+    <t>19:17</t>
+  </si>
+  <si>
+    <t>23:12</t>
+  </si>
+  <si>
+    <t>10:25</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>15:10</t>
+  </si>
+  <si>
+    <t>19:20</t>
+  </si>
+  <si>
+    <t>5:36</t>
+  </si>
+  <si>
+    <t>6:01</t>
+  </si>
+  <si>
+    <t>7:21</t>
+  </si>
+  <si>
+    <t>9:51</t>
+  </si>
+  <si>
+    <t>10:51</t>
+  </si>
+  <si>
+    <t>11:51</t>
+  </si>
+  <si>
+    <t>13:31</t>
+  </si>
+  <si>
+    <t>14:21</t>
+  </si>
+  <si>
+    <t>18:01</t>
+  </si>
+  <si>
+    <t>19:21</t>
+  </si>
+  <si>
+    <t>21:21</t>
+  </si>
+  <si>
+    <t>23:16</t>
+  </si>
+  <si>
+    <t>5:38</t>
+  </si>
+  <si>
+    <t>9:53</t>
+  </si>
+  <si>
+    <t>10:53</t>
+  </si>
+  <si>
+    <t>11:53</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>14:23</t>
+  </si>
+  <si>
+    <t>15:28</t>
   </si>
   <si>
     <t>18:03</t>
   </si>
   <si>
-    <t>Jablonec n.Nisou,,U Přehrady</t>
-[...2 lines deleted...]
-    <t>6:05</t>
+    <t>19:03</t>
+  </si>
+  <si>
+    <t>19:23</t>
+  </si>
+  <si>
+    <t>21:23</t>
+  </si>
+  <si>
+    <t>23:18</t>
+  </si>
+  <si>
+    <t>5:40</t>
+  </si>
+  <si>
+    <t>10:55</t>
+  </si>
+  <si>
+    <t>11:55</t>
+  </si>
+  <si>
+    <t>14:25</t>
+  </si>
+  <si>
+    <t>16:25</t>
+  </si>
+  <si>
+    <t>17:25</t>
   </si>
   <si>
     <t>18:05</t>
   </si>
   <si>
-    <t>Jablonec n.Nisou,,Bižuterie</t>
-[...674 lines deleted...]
-    <t>17:18</t>
+    <t>19:25</t>
+  </si>
+  <si>
+    <t>21:25</t>
+  </si>
+  <si>
+    <t>7:24</t>
+  </si>
+  <si>
+    <t>8:59</t>
+  </si>
+  <si>
+    <t>9:58</t>
+  </si>
+  <si>
+    <t>10:59</t>
+  </si>
+  <si>
+    <t>11:58</t>
+  </si>
+  <si>
+    <t>15:19</t>
+  </si>
+  <si>
+    <t>16:09</t>
+  </si>
+  <si>
+    <t>17:29</t>
   </si>
   <si>
     <t>18:09</t>
   </si>
   <si>
-    <t>19:10</t>
-[...124 lines deleted...]
-  <si>
     <t>19:29</t>
   </si>
   <si>
-    <t>5:45</t>
-[...44 lines deleted...]
-    <t>7:18</t>
+    <t>21:29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1535,3543 +3161,6351 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L55"/>
+  <dimension ref="A1:AK32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="9" max="9" width="3.71" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="2" max="2" width="44.560547" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="3.71" customWidth="true" style="0"/>
+    <col min="37" max="37" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.849609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" customHeight="1" ht="18">
+    <row r="1" spans="1:37" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:12" customHeight="1" ht="15">
+    <row r="2" spans="1:37" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:12" customHeight="1" ht="15">
+    <row r="3" spans="1:37" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="12" t="s">
+      <c r="H3" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="I3" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="4" t="s">
-[...6 lines deleted...]
-        <v>9</v>
+      <c r="J3" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="S3" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="T3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="U3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="V3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="W3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="X3" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y3" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z3" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA3" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB3" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC3" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD3" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE3" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF3" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG3" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH3" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="AI3" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ3" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK3" s="4" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:12" customHeight="1" ht="30">
+    <row r="4" spans="1:37" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>38</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>39</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>12</v>
-[...7 lines deleted...]
-      <c r="L4" s="5"/>
+        <v>38</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W4" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="X4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="AC4" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="AD4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF4" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="AG4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AI4" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
     </row>
-    <row r="5" spans="1:12" customHeight="1" ht="15">
+    <row r="5" spans="1:37" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>14</v>
-[...9 lines deleted...]
-      <c r="L5" s="5"/>
+        <v>45</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="X5" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y5" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="AB5" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC5" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD5" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE5" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF5" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG5" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH5" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="AI5" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ5" s="5">
+        <v>0</v>
+      </c>
+      <c r="AK5" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:12" customHeight="1" ht="15">
+    <row r="6" spans="1:37" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="C6" s="5"/>
-      <c r="D6" s="8"/>
-[...7 lines deleted...]
-      <c r="L6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="V6" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="W6" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="X6" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y6" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z6" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA6" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB6" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC6" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="AD6" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE6" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF6" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG6" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH6" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI6" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ6" s="5">
+        <v>2</v>
+      </c>
+      <c r="AK6" s="5">
+        <v>2</v>
+      </c>
     </row>
-    <row r="7" spans="1:12" customHeight="1" ht="15">
+    <row r="7" spans="1:37" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>16</v>
+        <v>111</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E7" s="5"/>
+        <v>112</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>113</v>
+      </c>
       <c r="F7" s="5" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-        <v>0</v>
+        <v>114</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA7" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AB7" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE7" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AF7" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AG7" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AI7" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="AJ7" s="5">
+        <v>3</v>
+      </c>
+      <c r="AK7" s="5">
+        <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:12" customHeight="1" ht="15">
+    <row r="8" spans="1:37" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="E8" s="5"/>
+        <v>145</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="F8" s="5" t="s">
-        <v>22</v>
-[...9 lines deleted...]
-      <c r="K8" s="5"/>
+        <v>147</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>152</v>
+      </c>
       <c r="L8" s="5" t="s">
-        <v>22</v>
+        <v>153</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y8" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="Z8" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="AA8" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="AB8" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="AC8" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AD8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF8" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AG8" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH8" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AI8" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="AJ8" s="5">
+        <v>3</v>
+      </c>
+      <c r="AK8" s="5">
+        <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:12" customHeight="1" ht="15">
+    <row r="9" spans="1:37" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>24</v>
+        <v>177</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E9" s="5"/>
+        <v>178</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>179</v>
+      </c>
       <c r="F9" s="5" t="s">
-        <v>22</v>
-[...9 lines deleted...]
-      <c r="K9" s="5"/>
+        <v>180</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>184</v>
+      </c>
       <c r="L9" s="5" t="s">
-        <v>22</v>
+        <v>185</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="Y9" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AA9" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AB9" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AC9" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AD9" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="AE9" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="AF9" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="AG9" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="AH9" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="AI9" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="AJ9" s="5">
+        <v>4</v>
+      </c>
+      <c r="AK9" s="5">
+        <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:12" customHeight="1" ht="15">
+    <row r="10" spans="1:37" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>27</v>
+        <v>209</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="E10" s="5"/>
+        <v>210</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>211</v>
+      </c>
       <c r="F10" s="5" t="s">
-        <v>22</v>
-[...9 lines deleted...]
-      <c r="K10" s="5"/>
+        <v>212</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>217</v>
+      </c>
       <c r="L10" s="5" t="s">
-        <v>22</v>
+        <v>218</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="Y10" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="AC10" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="AD10" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="AE10" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="AF10" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="AG10" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="AH10" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="AI10" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="AJ10" s="5">
+        <v>5</v>
+      </c>
+      <c r="AK10" s="5">
+        <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:12" customHeight="1" ht="15">
+    <row r="11" spans="1:37" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>30</v>
+        <v>242</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E11" s="5"/>
+        <v>243</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>114</v>
+      </c>
       <c r="F11" s="5" t="s">
-        <v>22</v>
-[...9 lines deleted...]
-      <c r="K11" s="5"/>
+        <v>244</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>249</v>
+      </c>
       <c r="L11" s="5" t="s">
-        <v>22</v>
+        <v>250</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="O11" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="P11" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="Q11" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="R11" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="S11" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="T11" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="U11" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="V11" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="W11" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="X11" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="Y11" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="Z11" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="AA11" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="AB11" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="AC11" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="AD11" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="AE11" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="AF11" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="AG11" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="AH11" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="AI11" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="AJ11" s="5">
+        <v>9</v>
+      </c>
+      <c r="AK11" s="5">
+        <v>9</v>
       </c>
     </row>
-    <row r="12" spans="1:12" customHeight="1" ht="15">
+    <row r="12" spans="1:37" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>33</v>
+        <v>272</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E12" s="5"/>
+        <v>273</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>147</v>
+      </c>
       <c r="F12" s="5" t="s">
-        <v>22</v>
-[...9 lines deleted...]
-      <c r="K12" s="5"/>
+        <v>274</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>279</v>
+      </c>
       <c r="L12" s="5" t="s">
-        <v>22</v>
+        <v>280</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="O12" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="P12" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="Q12" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="R12" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="S12" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="T12" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="U12" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="V12" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="W12" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="X12" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="Y12" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="Z12" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="AA12" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="AB12" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="AC12" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AD12" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="AE12" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="AF12" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="AG12" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="AH12" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="AI12" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="AJ12" s="5">
+        <v>10</v>
+      </c>
+      <c r="AK12" s="5">
+        <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:12" customHeight="1" ht="15">
+    <row r="13" spans="1:37" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>36</v>
+        <v>302</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="E13" s="5"/>
+        <v>303</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>303</v>
+      </c>
       <c r="F13" s="5" t="s">
-        <v>38</v>
-[...11 lines deleted...]
-        <v>2</v>
+        <v>303</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="P13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="R13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="T13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="X13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AA13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AB13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AC13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AD13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AF13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AG13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AH13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI13" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AK13" s="5" t="s">
+        <v>303</v>
       </c>
     </row>
-    <row r="14" spans="1:12" customHeight="1" ht="15">
+    <row r="14" spans="1:37" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>40</v>
+        <v>304</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="E14" s="5"/>
+        <v>305</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>306</v>
+      </c>
       <c r="F14" s="5" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>3</v>
+        <v>307</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="P14" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="R14" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="T14" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V14" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="X14" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y14" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z14" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="AA14" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AB14" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AC14" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="AD14" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="AE14" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AF14" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="AG14" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="AH14" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AI14" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="AJ14" s="5">
+        <v>11</v>
+      </c>
+      <c r="AK14" s="5" t="s">
+        <v>303</v>
       </c>
     </row>
-    <row r="15" spans="1:12" customHeight="1" ht="15">
+    <row r="15" spans="1:37" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>44</v>
+        <v>329</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="E15" s="5"/>
+        <v>330</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>331</v>
+      </c>
       <c r="F15" s="5" t="s">
-        <v>46</v>
-[...11 lines deleted...]
-        <v>3</v>
+        <v>332</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="P15" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q15" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="R15" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="T15" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V15" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="W15" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="X15" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="Y15" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z15" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="AA15" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="AB15" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AC15" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="AD15" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AE15" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF15" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="AG15" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="AH15" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AI15" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="AJ15" s="5">
+        <v>12</v>
+      </c>
+      <c r="AK15" s="5" t="s">
+        <v>303</v>
       </c>
     </row>
-    <row r="16" spans="1:12" customHeight="1" ht="15">
+    <row r="16" spans="1:37" customHeight="1" ht="15">
       <c r="A16" s="5">
         <v>12</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>48</v>
+        <v>302</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="E16" s="5"/>
+        <v>303</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>303</v>
+      </c>
       <c r="F16" s="5" t="s">
-        <v>50</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>303</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="P16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="R16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="T16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="U16" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="V16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="X16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y16" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="Z16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AA16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AB16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AC16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AD16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AF16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AG16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AH16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI16" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AK16" s="5">
+        <v>11</v>
       </c>
     </row>
-    <row r="17" spans="1:12" customHeight="1" ht="15">
+    <row r="17" spans="1:37" customHeight="1" ht="15">
       <c r="A17" s="5">
         <v>13</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>52</v>
+        <v>356</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="E17" s="5"/>
+        <v>80</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>357</v>
+      </c>
       <c r="F17" s="5" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-        <v>5</v>
+        <v>358</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="R17" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="T17" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="U17" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V17" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="W17" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="X17" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="Y17" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z17" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="AA17" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AB17" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AC17" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="AD17" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="AE17" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="AF17" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="AG17" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="AH17" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="AI17" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="AJ17" s="5">
+        <v>12</v>
+      </c>
+      <c r="AK17" s="5" t="s">
+        <v>303</v>
       </c>
     </row>
-    <row r="18" spans="1:12" customHeight="1" ht="15">
+    <row r="18" spans="1:37" customHeight="1" ht="15">
       <c r="A18" s="5">
         <v>14</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>56</v>
+        <v>378</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="8" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="E18" s="5"/>
+        <v>379</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>380</v>
+      </c>
       <c r="F18" s="5" t="s">
-        <v>58</v>
-[...11 lines deleted...]
-        <v>6</v>
+        <v>381</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="Q18" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="R18" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="T18" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="U18" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V18" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="W18" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="X18" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="Y18" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z18" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="AA18" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="AB18" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="AC18" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="AD18" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="AE18" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="AF18" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="AG18" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="AH18" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="AI18" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="AJ18" s="5">
+        <v>13</v>
+      </c>
+      <c r="AK18" s="5" t="s">
+        <v>303</v>
       </c>
     </row>
-    <row r="19" spans="1:12" customHeight="1" ht="15">
+    <row r="19" spans="1:37" customHeight="1" ht="15">
       <c r="A19" s="5">
         <v>15</v>
       </c>
       <c r="B19" s="16" t="s">
-        <v>60</v>
+        <v>405</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="8" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="E19" s="5"/>
+        <v>146</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>274</v>
+      </c>
       <c r="F19" s="5" t="s">
-        <v>62</v>
-[...11 lines deleted...]
-        <v>7</v>
+        <v>406</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="P19" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="R19" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="T19" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V19" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="W19" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="X19" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="Y19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z19" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="AA19" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="AB19" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="AC19" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="AD19" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="AE19" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="AF19" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="AG19" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="AH19" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="AI19" s="13" t="s">
+        <v>428</v>
+      </c>
+      <c r="AJ19" s="5">
+        <v>15</v>
+      </c>
+      <c r="AK19" s="5" t="s">
+        <v>303</v>
       </c>
     </row>
-    <row r="20" spans="1:12" customHeight="1" ht="15">
+    <row r="20" spans="1:37" customHeight="1" ht="15">
       <c r="A20" s="5">
         <v>16</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>64</v>
+        <v>429</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="8" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="E20" s="5"/>
+        <v>48</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>430</v>
+      </c>
       <c r="F20" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="O20" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="P20" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="Q20" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="R20" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="S20" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="T20" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="U20" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="V20" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="G20" s="5"/>
-[...9 lines deleted...]
-        <v>7</v>
+      <c r="W20" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="X20" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="Y20" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="Z20" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="AA20" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="AB20" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="AC20" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="AD20" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="AE20" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="AF20" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="AG20" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="AH20" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="AI20" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="AJ20" s="5">
+        <v>16</v>
+      </c>
+      <c r="AK20" s="5">
+        <v>14</v>
       </c>
     </row>
-    <row r="21" spans="1:12" customHeight="1" ht="15">
+    <row r="21" spans="1:37" customHeight="1" ht="15">
       <c r="A21" s="5">
         <v>17</v>
       </c>
       <c r="B21" s="16" t="s">
-        <v>68</v>
+        <v>455</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="8" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="E21" s="5"/>
+        <v>211</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>456</v>
+      </c>
       <c r="F21" s="5" t="s">
-        <v>70</v>
-[...11 lines deleted...]
-        <v>8</v>
+        <v>457</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="O21" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="Q21" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="R21" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="S21" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="T21" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="U21" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="V21" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="W21" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="X21" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="Y21" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="Z21" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="AA21" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="AB21" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="AC21" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="AD21" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="AE21" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="AF21" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="AG21" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="AH21" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="AI21" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="AJ21" s="5">
+        <v>17</v>
+      </c>
+      <c r="AK21" s="5">
+        <v>15</v>
       </c>
     </row>
-    <row r="22" spans="1:12" customHeight="1" ht="15">
+    <row r="22" spans="1:37" customHeight="1" ht="15">
       <c r="A22" s="5">
         <v>18</v>
       </c>
       <c r="B22" s="16" t="s">
-        <v>72</v>
+        <v>483</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="8" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="E22" s="5"/>
+        <v>303</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>303</v>
+      </c>
       <c r="F22" s="5" t="s">
-        <v>74</v>
-[...11 lines deleted...]
-        <v>9</v>
+        <v>303</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="L22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="O22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="P22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="R22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="S22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="T22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="U22" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="V22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="X22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y22" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AA22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AB22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AC22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AD22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AF22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AG22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AH22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI22" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AK22" s="5">
+        <v>16</v>
       </c>
     </row>
-    <row r="23" spans="1:12" customHeight="1" ht="15">
+    <row r="23" spans="1:37" customHeight="1" ht="15">
       <c r="A23" s="5">
         <v>19</v>
       </c>
       <c r="B23" s="16" t="s">
-        <v>76</v>
+        <v>485</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="8" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="E23" s="5"/>
+        <v>486</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>381</v>
+      </c>
       <c r="F23" s="5" t="s">
-        <v>78</v>
-[...11 lines deleted...]
-        <v>9</v>
+        <v>487</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="L23" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="O23" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="P23" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="Q23" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="R23" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="S23" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="T23" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="U23" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V23" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="W23" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="X23" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="Y23" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z23" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="AA23" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="AB23" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="AC23" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="AD23" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="AE23" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="AF23" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="AG23" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="AH23" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="AI23" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="AJ23" s="5">
+        <v>20</v>
+      </c>
+      <c r="AK23" s="5" t="s">
+        <v>303</v>
       </c>
     </row>
-    <row r="24" spans="1:12" customHeight="1" ht="15">
+    <row r="24" spans="1:37" customHeight="1" ht="15">
       <c r="A24" s="5">
         <v>20</v>
       </c>
       <c r="B24" s="16" t="s">
-        <v>80</v>
+        <v>510</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="8" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="E24" s="5"/>
+        <v>511</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>512</v>
+      </c>
       <c r="F24" s="5" t="s">
-        <v>82</v>
-[...11 lines deleted...]
-        <v>10</v>
+        <v>513</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="L24" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="O24" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="P24" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="Q24" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="R24" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="S24" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="T24" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="U24" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V24" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="W24" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="X24" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="Y24" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z24" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="AA24" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="AB24" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="AC24" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="AD24" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="AE24" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="AF24" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="AG24" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="AH24" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="AI24" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="AJ24" s="5">
+        <v>20</v>
+      </c>
+      <c r="AK24" s="5" t="s">
+        <v>303</v>
       </c>
     </row>
-    <row r="25" spans="1:12" customHeight="1" ht="15">
+    <row r="25" spans="1:37" customHeight="1" ht="15">
       <c r="A25" s="5">
         <v>21</v>
       </c>
       <c r="B25" s="16" t="s">
-        <v>84</v>
+        <v>536</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="8" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="E25" s="5"/>
+        <v>180</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>537</v>
+      </c>
       <c r="F25" s="5" t="s">
-        <v>86</v>
-[...11 lines deleted...]
-        <v>11</v>
+        <v>538</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="L25" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="O25" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="P25" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="Q25" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="R25" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="S25" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="T25" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="U25" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V25" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="W25" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="X25" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="Y25" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z25" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="AA25" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AB25" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="AC25" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="AD25" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="AE25" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="AF25" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="AG25" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="AH25" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="AI25" s="13" t="s">
+        <v>555</v>
+      </c>
+      <c r="AJ25" s="5">
+        <v>21</v>
+      </c>
+      <c r="AK25" s="5" t="s">
+        <v>303</v>
       </c>
     </row>
-    <row r="26" spans="1:12" customHeight="1" ht="15">
+    <row r="26" spans="1:37" customHeight="1" ht="15">
       <c r="A26" s="5">
         <v>22</v>
       </c>
       <c r="B26" s="16" t="s">
-        <v>88</v>
+        <v>556</v>
       </c>
       <c r="C26" s="5"/>
       <c r="D26" s="8" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="E26" s="5"/>
+        <v>303</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>303</v>
+      </c>
       <c r="F26" s="5" t="s">
-        <v>90</v>
-[...11 lines deleted...]
-        <v>12</v>
+        <v>303</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="L26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="O26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="P26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="R26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="S26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="T26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="U26" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="V26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="X26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y26" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="Z26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AA26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AB26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AC26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AD26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AF26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AG26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AH26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI26" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ26" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AK26" s="5">
+        <v>18</v>
       </c>
     </row>
-    <row r="27" spans="1:12" customHeight="1" ht="15">
+    <row r="27" spans="1:37" customHeight="1" ht="15">
       <c r="A27" s="5">
         <v>23</v>
       </c>
       <c r="B27" s="16" t="s">
-        <v>92</v>
+        <v>558</v>
       </c>
       <c r="C27" s="5"/>
       <c r="D27" s="8" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="E27" s="5"/>
+        <v>303</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>303</v>
+      </c>
       <c r="F27" s="5" t="s">
-        <v>94</v>
-[...11 lines deleted...]
-        <v>13</v>
+        <v>303</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="L27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="O27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="P27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="R27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="S27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="T27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="U27" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="V27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="X27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y27" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="Z27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AA27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AB27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AC27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AD27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AF27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AG27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AH27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI27" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AK27" s="5">
+        <v>20</v>
       </c>
     </row>
-    <row r="28" spans="1:12" customHeight="1" ht="15">
+    <row r="28" spans="1:37" customHeight="1" ht="15">
       <c r="A28" s="5">
         <v>24</v>
       </c>
       <c r="B28" s="16" t="s">
-        <v>96</v>
+        <v>560</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="8" t="s">
-        <v>97</v>
+        <v>380</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>98</v>
+        <v>487</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>99</v>
+        <v>561</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>100</v>
-[...12 lines deleted...]
-        <v>14</v>
+        <v>562</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="L28" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="O28" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="P28" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="Q28" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="R28" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="S28" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="T28" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="U28" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="V28" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="W28" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="X28" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y28" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="Z28" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="AA28" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="AB28" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="AC28" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="AD28" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="AE28" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="AF28" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="AG28" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="AH28" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="AI28" s="13" t="s">
+        <v>576</v>
+      </c>
+      <c r="AJ28" s="5">
+        <v>25</v>
+      </c>
+      <c r="AK28" s="5">
+        <v>21</v>
       </c>
     </row>
-    <row r="29" spans="1:12" customHeight="1" ht="15">
+    <row r="29" spans="1:37" customHeight="1" ht="15">
       <c r="A29" s="5">
         <v>25</v>
       </c>
       <c r="B29" s="16" t="s">
-        <v>101</v>
+        <v>577</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="8" t="s">
-        <v>102</v>
+        <v>578</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>103</v>
+        <v>513</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>104</v>
+        <v>579</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>105</v>
-[...13 lines deleted...]
-      </c>
+        <v>580</v>
+      </c>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="5"/>
+      <c r="AF29" s="5"/>
+      <c r="AG29" s="5"/>
+      <c r="AH29" s="5"/>
+      <c r="AI29" s="13"/>
+      <c r="AJ29" s="5">
+        <v>26</v>
+      </c>
+      <c r="AK29" s="5"/>
     </row>
-    <row r="30" spans="1:12" customHeight="1" ht="15">
-      <c r="A30" s="5">
+    <row r="30" spans="1:37" customHeight="1" ht="15">
+      <c r="A30" s="6">
         <v>26</v>
       </c>
-      <c r="B30" s="16" t="s">
-[...27 lines deleted...]
-      </c>
+      <c r="B30" s="17" t="s">
+        <v>581</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>582</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>430</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>583</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>584</v>
+      </c>
+      <c r="G30" s="11" t="s">
+        <v>382</v>
+      </c>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="11"/>
+      <c r="K30" s="11"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="11"/>
+      <c r="N30" s="11"/>
+      <c r="O30" s="11"/>
+      <c r="P30" s="11"/>
+      <c r="Q30" s="11"/>
+      <c r="R30" s="11"/>
+      <c r="S30" s="11"/>
+      <c r="T30" s="11"/>
+      <c r="U30" s="11"/>
+      <c r="V30" s="11"/>
+      <c r="W30" s="11"/>
+      <c r="X30" s="11"/>
+      <c r="Y30" s="11"/>
+      <c r="Z30" s="11"/>
+      <c r="AA30" s="11"/>
+      <c r="AB30" s="11"/>
+      <c r="AC30" s="11"/>
+      <c r="AD30" s="11"/>
+      <c r="AE30" s="11"/>
+      <c r="AF30" s="11"/>
+      <c r="AG30" s="11"/>
+      <c r="AH30" s="11"/>
+      <c r="AI30" s="14"/>
+      <c r="AJ30" s="6">
+        <v>28</v>
+      </c>
+      <c r="AK30" s="6"/>
     </row>
-    <row r="31" spans="1:12" customHeight="1" ht="15">
-[...681 lines deleted...]
-        <v>179</v>
+    <row r="32" spans="1:37">
+      <c r="A32" t="s">
+        <v>585</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:AN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="11" max="11" width="3.71" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="2" max="2" width="44.560547" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="3.71" customWidth="true" style="0"/>
+    <col min="38" max="38" width="3.71" customWidth="true" style="0"/>
+    <col min="39" max="39" width="3.71" customWidth="true" style="0"/>
+    <col min="40" max="40" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.849609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" customHeight="1" ht="18">
+    <row r="1" spans="1:40" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:16" customHeight="1" ht="15">
+    <row r="2" spans="1:40" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>180</v>
+        <v>586</v>
       </c>
     </row>
-    <row r="3" spans="1:16" customHeight="1" ht="15">
+    <row r="3" spans="1:40" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>181</v>
+        <v>587</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>182</v>
+        <v>588</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>183</v>
+        <v>589</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>184</v>
+        <v>590</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>185</v>
+        <v>591</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>186</v>
-[...20 lines deleted...]
-        <v>9</v>
+        <v>592</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>593</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>594</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>595</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>596</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>597</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>598</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>599</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>600</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="S3" s="10" t="s">
+        <v>602</v>
+      </c>
+      <c r="T3" s="10" t="s">
+        <v>603</v>
+      </c>
+      <c r="U3" s="10" t="s">
+        <v>604</v>
+      </c>
+      <c r="V3" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="W3" s="10" t="s">
+        <v>606</v>
+      </c>
+      <c r="X3" s="10" t="s">
+        <v>607</v>
+      </c>
+      <c r="Y3" s="10" t="s">
+        <v>608</v>
+      </c>
+      <c r="Z3" s="10" t="s">
+        <v>609</v>
+      </c>
+      <c r="AA3" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="AB3" s="10" t="s">
+        <v>611</v>
+      </c>
+      <c r="AC3" s="10" t="s">
+        <v>612</v>
+      </c>
+      <c r="AD3" s="10" t="s">
+        <v>613</v>
+      </c>
+      <c r="AE3" s="10" t="s">
+        <v>614</v>
+      </c>
+      <c r="AF3" s="10" t="s">
+        <v>615</v>
+      </c>
+      <c r="AG3" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="AH3" s="10" t="s">
+        <v>617</v>
+      </c>
+      <c r="AI3" s="10" t="s">
+        <v>618</v>
+      </c>
+      <c r="AJ3" s="12" t="s">
+        <v>619</v>
+      </c>
+      <c r="AK3" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL3" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="AM3" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="AN3" s="4" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:16" customHeight="1" ht="30">
+    <row r="4" spans="1:40" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>188</v>
+        <v>38</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>189</v>
+        <v>38</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>40</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>38</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>190</v>
-[...9 lines deleted...]
-      <c r="P4" s="5"/>
+        <v>41</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="X4" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y4" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AB4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC4" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG4" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="AH4" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AI4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ4" s="13" t="s">
+        <v>622</v>
+      </c>
+      <c r="AK4" s="5"/>
+      <c r="AL4" s="5"/>
+      <c r="AM4" s="5"/>
+      <c r="AN4" s="5"/>
     </row>
-    <row r="5" spans="1:16" customHeight="1" ht="15">
+    <row r="5" spans="1:40" customHeight="1" ht="15">
       <c r="A5" s="5">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>175</v>
+        <v>581</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="D5" s="8"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>332</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>623</v>
+      </c>
       <c r="I5" s="5"/>
-      <c r="J5" s="13"/>
-      <c r="K5" s="5"/>
+      <c r="J5" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
-      <c r="P5" s="5">
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="13"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5"/>
+      <c r="AM5" s="5">
         <v>0</v>
       </c>
+      <c r="AN5" s="5"/>
     </row>
-    <row r="6" spans="1:16" customHeight="1" ht="15">
+    <row r="6" spans="1:40" customHeight="1" ht="15">
       <c r="A6" s="5">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>172</v>
+        <v>577</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="H6" s="5"/>
+        <v>381</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>625</v>
+      </c>
       <c r="I6" s="5"/>
-      <c r="J6" s="13"/>
-      <c r="K6" s="5"/>
+      <c r="J6" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>626</v>
+      </c>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
-      <c r="P6" s="5">
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="13"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="5">
+        <v>2</v>
+      </c>
+      <c r="AN6" s="5"/>
+    </row>
+    <row r="7" spans="1:40" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>24</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>560</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="AA7" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AB7" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AE7" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="AF7" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="AG7" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="AI7" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="AJ7" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="AK7" s="5">
+        <v>0</v>
+      </c>
+      <c r="AL7" s="5">
+        <v>0</v>
+      </c>
+      <c r="AM7" s="5">
+        <v>3</v>
+      </c>
+      <c r="AN7" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:40" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>23</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>558</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y8" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="Z8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AA8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AB8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AC8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AD8" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AF8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AG8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AH8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ8" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="AK8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AL8" s="5">
         <v>1</v>
       </c>
+      <c r="AM8" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AN8" s="5" t="s">
+        <v>303</v>
+      </c>
     </row>
-    <row r="7" spans="1:16" customHeight="1" ht="15">
-      <c r="A7" s="5">
+    <row r="9" spans="1:40" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>22</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>556</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y9" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AA9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AB9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AC9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AD9" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="AE9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AF9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AG9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AH9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ9" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="AK9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AL9" s="5">
+        <v>3</v>
+      </c>
+      <c r="AM9" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AN9" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="10" spans="1:40" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>21</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="16" t="s">
+      <c r="E10" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y10" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="AC10" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="AD10" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE10" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="AF10" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG10" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="AH10" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="AI10" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="AJ10" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="AK10" s="5">
+        <v>4</v>
+      </c>
+      <c r="AL10" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AM10" s="5">
+        <v>7</v>
+      </c>
+      <c r="AN10" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:40" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>20</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>510</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="O11" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="P11" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="Q11" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="R11" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="S11" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="T11" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="U11" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="V11" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W11" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="X11" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="Y11" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z11" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="AA11" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="AB11" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="AC11" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="AD11" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE11" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="AF11" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="AG11" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="AH11" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="AI11" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="AJ11" s="13" t="s">
+        <v>665</v>
+      </c>
+      <c r="AK11" s="5">
+        <v>5</v>
+      </c>
+      <c r="AL11" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AM11" s="5">
+        <v>8</v>
+      </c>
+      <c r="AN11" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:40" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>19</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>485</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="O12" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="P12" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="Q12" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="R12" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="S12" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="T12" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="U12" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="V12" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W12" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="X12" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="Y12" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z12" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="AA12" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="AB12" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AC12" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AD12" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE12" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="AF12" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="AG12" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="AH12" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="AI12" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="AJ12" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="AK12" s="5">
+        <v>5</v>
+      </c>
+      <c r="AL12" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AM12" s="5">
+        <v>8</v>
+      </c>
+      <c r="AN12" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:40" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>18</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="P13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="R13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="T13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V13" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="X13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y13" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="Z13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AA13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AB13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AC13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AD13" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="AE13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AF13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AG13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AH13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ13" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="AK13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AL13" s="5">
+        <v>5</v>
+      </c>
+      <c r="AM13" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AN13" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="14" spans="1:40" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>17</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>455</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>682</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="P14" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="R14" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="T14" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="V14" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="X14" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="Y14" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="Z14" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="AA14" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="AB14" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AC14" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="AD14" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="AE14" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="AF14" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="AG14" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="AH14" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="AI14" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="AJ14" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="AK14" s="5">
+        <v>8</v>
+      </c>
+      <c r="AL14" s="5">
+        <v>6</v>
+      </c>
+      <c r="AM14" s="5">
+        <v>10</v>
+      </c>
+      <c r="AN14" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:40" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>16</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>179</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="P15" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q15" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="R15" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="T15" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="V15" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="W15" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="X15" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="Y15" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="Z15" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="AA15" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="AB15" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="AC15" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="AD15" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AE15" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="AF15" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="AG15" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="AH15" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="AI15" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="AJ15" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="AK15" s="5">
+        <v>9</v>
+      </c>
+      <c r="AL15" s="5">
+        <v>7</v>
+      </c>
+      <c r="AM15" s="5">
+        <v>12</v>
+      </c>
+      <c r="AN15" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:40" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>15</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>405</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>712</v>
+      </c>
+      <c r="P16" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="Q16" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="R16" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="T16" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="U16" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="V16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W16" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="X16" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="Y16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z16" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AA16" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="AB16" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="AC16" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="AD16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE16" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="AF16" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="AG16" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="AH16" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="AI16" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="AJ16" s="13" t="s">
+        <v>723</v>
+      </c>
+      <c r="AK16" s="5">
+        <v>10</v>
+      </c>
+      <c r="AL16" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AM16" s="5">
+        <v>13</v>
+      </c>
+      <c r="AN16" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="17" spans="1:40" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>14</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>378</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="R17" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="T17" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="U17" s="5" t="s">
+        <v>728</v>
+      </c>
+      <c r="V17" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W17" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="X17" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="Y17" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z17" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AA17" s="5" t="s">
+        <v>729</v>
+      </c>
+      <c r="AB17" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC17" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="AD17" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE17" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="AF17" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="AG17" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="AH17" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="AI17" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="AJ17" s="13" t="s">
+        <v>734</v>
+      </c>
+      <c r="AK17" s="5">
+        <v>12</v>
+      </c>
+      <c r="AL17" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AM17" s="5">
+        <v>15</v>
+      </c>
+      <c r="AN17" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="18" spans="1:40" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>13</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>356</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="Q18" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="R18" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="T18" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="U18" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="V18" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W18" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="X18" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="Y18" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z18" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="AA18" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="AB18" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="AC18" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="AD18" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE18" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="AF18" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="AG18" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="AH18" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="AI18" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="AJ18" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="AK18" s="5">
+        <v>12</v>
+      </c>
+      <c r="AL18" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AM18" s="5">
+        <v>15</v>
+      </c>
+      <c r="AN18" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="19" spans="1:40" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>12</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>302</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="P19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="R19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="T19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="X19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AA19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AB19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AC19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AD19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AF19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AG19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AH19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ19" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="AK19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AL19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AM19" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AN19" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="20" spans="1:40" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>11</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>329</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="O20" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="P20" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="Q20" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="R20" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="S20" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="T20" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="U20" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="V20" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W20" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="X20" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="Y20" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z20" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="AA20" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="AB20" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AC20" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="AD20" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE20" s="5" t="s">
+        <v>749</v>
+      </c>
+      <c r="AF20" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="AG20" s="5" t="s">
+        <v>750</v>
+      </c>
+      <c r="AH20" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="AI20" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="AJ20" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="AK20" s="5">
+        <v>13</v>
+      </c>
+      <c r="AL20" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AM20" s="5">
+        <v>16</v>
+      </c>
+      <c r="AN20" s="5" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="21" spans="1:40" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>10</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>304</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>751</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="O21" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="Q21" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="R21" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="S21" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="T21" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="U21" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="V21" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="W21" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="X21" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="Y21" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Z21" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="AA21" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="AB21" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="C7" s="5"/>
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="AC21" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="AD21" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AE21" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="AF21" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="AG21" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="AH21" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="AI21" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="AJ21" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="AK21" s="5">
+        <v>14</v>
+      </c>
+      <c r="AL21" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AM21" s="5">
+        <v>17</v>
+      </c>
+      <c r="AN21" s="5" t="s">
+        <v>303</v>
       </c>
     </row>
-    <row r="8" spans="1:16" customHeight="1" ht="15">
-[...3 lines deleted...]
-      <c r="B8" s="16" t="s">
+    <row r="22" spans="1:40" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>9</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>302</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="L22" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="O22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="P22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Q22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="R22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="S22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="T22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="U22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="V22" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="W22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="X22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y22" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="C8" s="5"/>
-[...15 lines deleted...]
-        <v>2</v>
+      <c r="Z22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AA22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AB22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AC22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AD22" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="AE22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AF22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AG22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AH22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AI22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AJ22" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="AK22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AL22" s="5">
+        <v>10</v>
+      </c>
+      <c r="AM22" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AN22" s="5">
+        <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:16" customHeight="1" ht="15">
-[...22 lines deleted...]
-        <v>4</v>
+    <row r="23" spans="1:40" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>8</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>272</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="L23" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="O23" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="P23" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="Q23" s="5" t="s">
+        <v>768</v>
+      </c>
+      <c r="R23" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="S23" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="T23" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="U23" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="V23" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="W23" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="X23" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Y23" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="Z23" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="AA23" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="AB23" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="AC23" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="AD23" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="AE23" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="AF23" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="AG23" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="AH23" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="AI23" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="AJ23" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="AK23" s="5">
+        <v>15</v>
+      </c>
+      <c r="AL23" s="5">
+        <v>11</v>
+      </c>
+      <c r="AM23" s="5">
+        <v>18</v>
+      </c>
+      <c r="AN23" s="5">
+        <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:16" customHeight="1" ht="15">
-[...21 lines deleted...]
-      <c r="P10" s="5">
+    <row r="24" spans="1:40" customHeight="1" ht="15">
+      <c r="A24" s="5">
+        <v>7</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>242</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="L24" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>782</v>
+      </c>
+      <c r="O24" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="P24" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="Q24" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="R24" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="S24" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="T24" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="U24" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="V24" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="W24" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="X24" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="Y24" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="Z24" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="AA24" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="AB24" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="AC24" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="AD24" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="AE24" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="AF24" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="AG24" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="AH24" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="AI24" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="AJ24" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="AK24" s="5">
+        <v>16</v>
+      </c>
+      <c r="AL24" s="5">
+        <v>12</v>
+      </c>
+      <c r="AM24" s="5">
+        <v>19</v>
+      </c>
+      <c r="AN24" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:40" customHeight="1" ht="15">
+      <c r="A25" s="5">
+        <v>6</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>209</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="L25" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="O25" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="P25" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="Q25" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="R25" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="S25" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="T25" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="U25" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="V25" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="W25" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="X25" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="Y25" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="Z25" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="AA25" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="AB25" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="AC25" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="AD25" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="AE25" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="AF25" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="AG25" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="AH25" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="AI25" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="AJ25" s="13" t="s">
+        <v>806</v>
+      </c>
+      <c r="AK25" s="5">
+        <v>20</v>
+      </c>
+      <c r="AL25" s="5">
+        <v>16</v>
+      </c>
+      <c r="AM25" s="5">
+        <v>23</v>
+      </c>
+      <c r="AN25" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:40" customHeight="1" ht="15">
+      <c r="A26" s="5">
         <v>5</v>
       </c>
-    </row>
-[...473 lines deleted...]
-      </c>
       <c r="B26" s="16" t="s">
-        <v>116</v>
+        <v>177</v>
       </c>
       <c r="C26" s="5"/>
       <c r="D26" s="8" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-      <c r="F26" s="5"/>
+        <v>430</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>561</v>
+      </c>
       <c r="G26" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="L26" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="O26" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="P26" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="Q26" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="R26" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="S26" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="T26" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="U26" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="V26" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="W26" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="X26" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="Y26" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="Z26" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="AA26" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="AB26" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="AC26" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="AD26" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="AE26" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="AF26" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="AG26" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="AH26" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="AI26" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="AJ26" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="AK26" s="5">
+        <v>21</v>
+      </c>
+      <c r="AL26" s="5">
+        <v>17</v>
+      </c>
+      <c r="AM26" s="5">
+        <v>24</v>
+      </c>
+      <c r="AN26" s="5">
         <v>19</v>
       </c>
-      <c r="H26" s="5" t="s">
-[...21 lines deleted...]
-      </c>
     </row>
-    <row r="27" spans="1:16" customHeight="1" ht="15">
+    <row r="27" spans="1:40" customHeight="1" ht="15">
       <c r="A27" s="5">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="B27" s="16" t="s">
-        <v>111</v>
+        <v>144</v>
       </c>
       <c r="C27" s="5"/>
       <c r="D27" s="8" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-      <c r="F27" s="5"/>
+        <v>307</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>709</v>
+      </c>
       <c r="G27" s="5" t="s">
-        <v>232</v>
+        <v>811</v>
       </c>
       <c r="H27" s="5" t="s">
-        <v>232</v>
+        <v>812</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>233</v>
-[...16 lines deleted...]
-        <v>31</v>
+        <v>247</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="L27" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="O27" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="P27" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="Q27" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="R27" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="S27" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="T27" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="U27" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="V27" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="W27" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="X27" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="Y27" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="Z27" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="AA27" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AB27" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AC27" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AD27" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AE27" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="AF27" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="AG27" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="AH27" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="AI27" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="AJ27" s="13" t="s">
+        <v>822</v>
+      </c>
+      <c r="AK27" s="5">
+        <v>22</v>
+      </c>
+      <c r="AL27" s="5">
+        <v>18</v>
+      </c>
+      <c r="AM27" s="5">
+        <v>24</v>
+      </c>
+      <c r="AN27" s="5">
+        <v>20</v>
       </c>
     </row>
-    <row r="28" spans="1:16" customHeight="1" ht="15">
+    <row r="28" spans="1:40" customHeight="1" ht="15">
       <c r="A28" s="5">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="B28" s="16" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="8" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-      <c r="F28" s="5"/>
+        <v>332</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>623</v>
+      </c>
       <c r="G28" s="5" t="s">
-        <v>236</v>
+        <v>823</v>
       </c>
       <c r="H28" s="5" t="s">
-        <v>236</v>
+        <v>407</v>
       </c>
       <c r="I28" s="5" t="s">
-        <v>237</v>
-[...4 lines deleted...]
-      <c r="K28" s="5">
+        <v>277</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="L28" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="O28" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="P28" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="Q28" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="R28" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="S28" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="T28" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="U28" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="V28" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="W28" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="X28" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="Y28" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="Z28" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="AA28" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="AB28" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AC28" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AD28" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE28" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="AF28" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="AG28" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="AH28" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="AI28" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="AJ28" s="13" t="s">
+        <v>834</v>
+      </c>
+      <c r="AK28" s="5">
+        <v>22</v>
+      </c>
+      <c r="AL28" s="5">
+        <v>18</v>
+      </c>
+      <c r="AM28" s="5">
+        <v>25</v>
+      </c>
+      <c r="AN28" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:40" customHeight="1" ht="15">
+      <c r="A29" s="5">
         <v>2</v>
       </c>
-      <c r="L28" s="5"/>
-[...14 lines deleted...]
-      </c>
       <c r="B29" s="16" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="8" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-      <c r="F29" s="5"/>
+        <v>381</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>584</v>
+      </c>
       <c r="G29" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="L29" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="O29" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="P29" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="Q29" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="R29" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="S29" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="T29" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="U29" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="V29" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="W29" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="X29" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="Y29" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="Z29" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="AA29" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="AB29" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="AC29" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="AD29" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="AE29" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="AF29" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="AG29" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="AH29" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="AI29" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="AJ29" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="AK29" s="5">
         <v>23</v>
       </c>
-      <c r="H29" s="5" t="s">
+      <c r="AL29" s="5">
+        <v>19</v>
+      </c>
+      <c r="AM29" s="5">
+        <v>26</v>
+      </c>
+      <c r="AN29" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" spans="1:40" customHeight="1" ht="15">
+      <c r="A30" s="6">
+        <v>1</v>
+      </c>
+      <c r="B30" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>582</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>512</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>701</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>628</v>
+      </c>
+      <c r="G30" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="H30" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="I30" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="J30" s="11" t="s">
+        <v>844</v>
+      </c>
+      <c r="K30" s="11" t="s">
+        <v>541</v>
+      </c>
+      <c r="L30" s="11" t="s">
+        <v>541</v>
+      </c>
+      <c r="M30" s="11" t="s">
+        <v>845</v>
+      </c>
+      <c r="N30" s="11" t="s">
+        <v>846</v>
+      </c>
+      <c r="O30" s="11" t="s">
+        <v>726</v>
+      </c>
+      <c r="P30" s="11" t="s">
+        <v>847</v>
+      </c>
+      <c r="Q30" s="11" t="s">
+        <v>848</v>
+      </c>
+      <c r="R30" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="S30" s="11" t="s">
+        <v>549</v>
+      </c>
+      <c r="T30" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="U30" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="V30" s="11" t="s">
+        <v>680</v>
+      </c>
+      <c r="W30" s="11" t="s">
+        <v>849</v>
+      </c>
+      <c r="X30" s="11" t="s">
+        <v>550</v>
+      </c>
+      <c r="Y30" s="11" t="s">
+        <v>677</v>
+      </c>
+      <c r="Z30" s="11" t="s">
+        <v>850</v>
+      </c>
+      <c r="AA30" s="11" t="s">
+        <v>704</v>
+      </c>
+      <c r="AB30" s="11" t="s">
+        <v>681</v>
+      </c>
+      <c r="AC30" s="11" t="s">
+        <v>851</v>
+      </c>
+      <c r="AD30" s="11" t="s">
+        <v>851</v>
+      </c>
+      <c r="AE30" s="11" t="s">
+        <v>852</v>
+      </c>
+      <c r="AF30" s="11" t="s">
+        <v>553</v>
+      </c>
+      <c r="AG30" s="11" t="s">
+        <v>853</v>
+      </c>
+      <c r="AH30" s="11" t="s">
+        <v>854</v>
+      </c>
+      <c r="AI30" s="11" t="s">
+        <v>555</v>
+      </c>
+      <c r="AJ30" s="14" t="s">
+        <v>555</v>
+      </c>
+      <c r="AK30" s="6">
+        <v>25</v>
+      </c>
+      <c r="AL30" s="6">
+        <v>21</v>
+      </c>
+      <c r="AM30" s="6">
+        <v>28</v>
+      </c>
+      <c r="AN30" s="6">
         <v>23</v>
       </c>
-      <c r="I29" s="5" t="s">
-[...18 lines deleted...]
-      </c>
     </row>
-    <row r="30" spans="1:16" customHeight="1" ht="15">
-[...1065 lines deleted...]
-        <v>179</v>
+    <row r="32" spans="1:40">
+      <c r="A32" t="s">
+        <v>585</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5082,32 +9516,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 530743, platnost od 1. 3. 2026 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 530743, platnost od 1. 3. 2026 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 729664, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 729664, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>