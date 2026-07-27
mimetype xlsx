--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,3443 +14,1562 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1131">
-[...7 lines deleted...]
-    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504">
+  <si>
+    <t>Linka číslo 103120</t>
+  </si>
+  <si>
+    <t>Hlavní nádraží  - Letiště / Terminál 1</t>
+  </si>
+  <si>
+    <t>Platí od 1. 9. 2025 do 31. 8. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
+    <t>Spoj 1103</t>
+  </si>
+  <si>
+    <t>Spoj 4103</t>
+  </si>
+  <si>
+    <t>Spoj 4105</t>
+  </si>
+  <si>
+    <t>Spoj 1105</t>
+  </si>
+  <si>
+    <t>Spoj 4107</t>
+  </si>
+  <si>
+    <t>Spoj 1107</t>
+  </si>
+  <si>
     <t>Spoj 1001</t>
   </si>
   <si>
+    <t>Spoj 4001</t>
+  </si>
+  <si>
     <t>Spoj 1003</t>
   </si>
   <si>
+    <t>Spoj 4003</t>
+  </si>
+  <si>
+    <t>Spoj 1005</t>
+  </si>
+  <si>
+    <t>Spoj 4005</t>
+  </si>
+  <si>
     <t>Spoj 1007</t>
   </si>
   <si>
-    <t>Spoj 1005</t>
+    <t>Spoj 4007</t>
+  </si>
+  <si>
+    <t>Spoj 4009</t>
   </si>
   <si>
     <t>Spoj 1009</t>
   </si>
   <si>
+    <t>Spoj 4011</t>
+  </si>
+  <si>
+    <t>Spoj 1011</t>
+  </si>
+  <si>
+    <t>Spoj 1013</t>
+  </si>
+  <si>
+    <t>Spoj 4013</t>
+  </si>
+  <si>
+    <t>Spoj 1015</t>
+  </si>
+  <si>
+    <t>Spoj 4015</t>
+  </si>
+  <si>
+    <t>Spoj 1017</t>
+  </si>
+  <si>
+    <t>Spoj 4017</t>
+  </si>
+  <si>
+    <t>Spoj 4019</t>
+  </si>
+  <si>
+    <t>Spoj 1019</t>
+  </si>
+  <si>
+    <t>Spoj 1021</t>
+  </si>
+  <si>
+    <t>Spoj 4021</t>
+  </si>
+  <si>
+    <t>Spoj 4023</t>
+  </si>
+  <si>
+    <t>Spoj 1023</t>
+  </si>
+  <si>
+    <t>Spoj 4025</t>
+  </si>
+  <si>
+    <t>Spoj 1025</t>
+  </si>
+  <si>
+    <t>Spoj 1027</t>
+  </si>
+  <si>
+    <t>Spoj 4027</t>
+  </si>
+  <si>
+    <t>Spoj 4029</t>
+  </si>
+  <si>
+    <t>Spoj 1029</t>
+  </si>
+  <si>
+    <t>Spoj 4031</t>
+  </si>
+  <si>
+    <t>Spoj 1031</t>
+  </si>
+  <si>
+    <t>Spoj 4033</t>
+  </si>
+  <si>
+    <t>Spoj 1033</t>
+  </si>
+  <si>
+    <t>Spoj 4035</t>
+  </si>
+  <si>
+    <t>Spoj 1035</t>
+  </si>
+  <si>
+    <t>Spoj 4037</t>
+  </si>
+  <si>
+    <t>Spoj 1037</t>
+  </si>
+  <si>
+    <t>Spoj 4039</t>
+  </si>
+  <si>
+    <t>Spoj 1039</t>
+  </si>
+  <si>
+    <t>Spoj 4041</t>
+  </si>
+  <si>
+    <t>Spoj 1041</t>
+  </si>
+  <si>
+    <t>Spoj 1043</t>
+  </si>
+  <si>
+    <t>Spoj 4043</t>
+  </si>
+  <si>
+    <t>Spoj 4045</t>
+  </si>
+  <si>
+    <t>Spoj 1045</t>
+  </si>
+  <si>
+    <t>Spoj 1047</t>
+  </si>
+  <si>
+    <t>Spoj 4047</t>
+  </si>
+  <si>
+    <t>Spoj 1049</t>
+  </si>
+  <si>
+    <t>Spoj 4049</t>
+  </si>
+  <si>
+    <t>Spoj 4051</t>
+  </si>
+  <si>
+    <t>Spoj 1051</t>
+  </si>
+  <si>
+    <t>Spoj 4053</t>
+  </si>
+  <si>
+    <t>Spoj 1053</t>
+  </si>
+  <si>
+    <t>Spoj 4055</t>
+  </si>
+  <si>
+    <t>Spoj 1055</t>
+  </si>
+  <si>
+    <t>Spoj 4057</t>
+  </si>
+  <si>
+    <t>Spoj 1057</t>
+  </si>
+  <si>
+    <t>Spoj 1059</t>
+  </si>
+  <si>
+    <t>Spoj 4059</t>
+  </si>
+  <si>
+    <t>Spoj 4061</t>
+  </si>
+  <si>
     <t>Spoj 1061</t>
   </si>
   <si>
+    <t>Spoj 1063</t>
+  </si>
+  <si>
+    <t>Spoj 4063</t>
+  </si>
+  <si>
+    <t>Spoj 1065</t>
+  </si>
+  <si>
+    <t>Spoj 4065</t>
+  </si>
+  <si>
+    <t>Spoj 4067</t>
+  </si>
+  <si>
     <t>Spoj 1067</t>
   </si>
   <si>
-    <t>Spoj 4001</t>
-[...71 lines deleted...]
-    <t>Spoj 1047</t>
+    <t>Spoj 4069</t>
+  </si>
+  <si>
+    <t>Spoj 1069</t>
+  </si>
+  <si>
+    <t>Spoj 4071</t>
+  </si>
+  <si>
+    <t>Spoj 1071</t>
+  </si>
+  <si>
+    <t>Spoj 4073</t>
+  </si>
+  <si>
+    <t>Spoj 1073</t>
+  </si>
+  <si>
+    <t>Spoj 4075</t>
+  </si>
+  <si>
+    <t>Spoj 1075</t>
+  </si>
+  <si>
+    <t>Spoj 4077</t>
+  </si>
+  <si>
+    <t>Spoj 1077</t>
+  </si>
+  <si>
+    <t>Spoj 1079</t>
+  </si>
+  <si>
+    <t>Spoj 4079</t>
+  </si>
+  <si>
+    <t>Spoj 4081</t>
+  </si>
+  <si>
+    <t>Spoj 1081</t>
+  </si>
+  <si>
+    <t>Spoj 4083</t>
+  </si>
+  <si>
+    <t>Spoj 1083</t>
+  </si>
+  <si>
+    <t>Spoj 4085</t>
+  </si>
+  <si>
+    <t>Spoj 1085</t>
+  </si>
+  <si>
+    <t>Spoj 4087</t>
+  </si>
+  <si>
+    <t>Spoj 1087</t>
+  </si>
+  <si>
+    <t>Spoj 1089</t>
+  </si>
+  <si>
+    <t>Spoj 4089</t>
+  </si>
+  <si>
+    <t>Spoj 1091</t>
+  </si>
+  <si>
+    <t>Spoj 4091</t>
+  </si>
+  <si>
+    <t>Spoj 1093</t>
+  </si>
+  <si>
+    <t>Spoj 4093</t>
+  </si>
+  <si>
+    <t>Spoj 1095</t>
+  </si>
+  <si>
+    <t>Spoj 4095</t>
+  </si>
+  <si>
+    <t>Spoj 4097</t>
+  </si>
+  <si>
+    <t>Spoj 1097</t>
+  </si>
+  <si>
+    <t>Spoj 1099</t>
+  </si>
+  <si>
+    <t>Spoj 4099</t>
+  </si>
+  <si>
+    <t>Spoj 4101</t>
+  </si>
+  <si>
+    <t>Spoj 1101</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
+    <t>2 3 4 5 6 @ 46</t>
+  </si>
+  <si>
+    <t>1 + @ 47</t>
+  </si>
+  <si>
     <t>X @</t>
   </si>
   <si>
-    <t>X @ 15</t>
-[...1 lines deleted...]
-  <si>
     <t>6 + @</t>
   </si>
   <si>
-    <t>6 + @ 24</t>
-[...5 lines deleted...]
-    <t>Praha,,Zličín</t>
+    <t>Praha,,Hlavní nádraží</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>5:00</t>
-[...8 lines deleted...]
-    <t>6:45</t>
+    <t>0:37</t>
+  </si>
+  <si>
+    <t>1:37</t>
+  </si>
+  <si>
+    <t>2:37</t>
+  </si>
+  <si>
+    <t>3:37</t>
+  </si>
+  <si>
+    <t>4:37</t>
+  </si>
+  <si>
+    <t>5:30</t>
+  </si>
+  <si>
+    <t>6:00</t>
+  </si>
+  <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>7:20</t>
   </si>
   <si>
     <t>7:40</t>
   </si>
   <si>
-    <t>7:45</t>
-[...8 lines deleted...]
-    <t>10:45</t>
+    <t>8:00</t>
+  </si>
+  <si>
+    <t>8:20</t>
+  </si>
+  <si>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>9:40</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>10:40</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>11:20</t>
+  </si>
+  <si>
+    <t>11:40</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>12:40</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>13:40</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>14:20</t>
+  </si>
+  <si>
+    <t>14:40</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>15:40</t>
+  </si>
+  <si>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>16:20</t>
+  </si>
+  <si>
+    <t>16:40</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>18:40</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>19:20</t>
+  </si>
+  <si>
+    <t>19:40</t>
+  </si>
+  <si>
+    <t>20:00</t>
+  </si>
+  <si>
+    <t>20:30</t>
+  </si>
+  <si>
+    <t>21:00</t>
+  </si>
+  <si>
+    <t>21:30</t>
+  </si>
+  <si>
+    <t>22:00</t>
+  </si>
+  <si>
+    <t>22:30</t>
+  </si>
+  <si>
+    <t>23:30</t>
+  </si>
+  <si>
+    <t>Praha,,Náměstí Republiky</t>
+  </si>
+  <si>
+    <t>0:40</t>
+  </si>
+  <si>
+    <t>1:40</t>
+  </si>
+  <si>
+    <t>2:40</t>
+  </si>
+  <si>
+    <t>3:40</t>
+  </si>
+  <si>
+    <t>4:40</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>Praha,,Terminál 1</t>
+  </si>
+  <si>
+    <t>1:03</t>
+  </si>
+  <si>
+    <t>2:03</t>
+  </si>
+  <si>
+    <t>3:03</t>
+  </si>
+  <si>
+    <t>4:03</t>
+  </si>
+  <si>
+    <t>5:03</t>
+  </si>
+  <si>
+    <t>5:58</t>
+  </si>
+  <si>
+    <t>6:28</t>
+  </si>
+  <si>
+    <t>6:58</t>
+  </si>
+  <si>
+    <t>7:28</t>
+  </si>
+  <si>
+    <t>7:48</t>
+  </si>
+  <si>
+    <t>8:10</t>
+  </si>
+  <si>
+    <t>8:30</t>
+  </si>
+  <si>
+    <t>8:50</t>
+  </si>
+  <si>
+    <t>9:10</t>
+  </si>
+  <si>
+    <t>9:30</t>
+  </si>
+  <si>
+    <t>9:50</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>10:30</t>
   </si>
   <si>
     <t>10:50</t>
   </si>
   <si>
-    <t>11:45</t>
-[...5 lines deleted...]
-    <t>13:45</t>
+    <t>11:10</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t>12:10</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>12:50</t>
+  </si>
+  <si>
+    <t>13:10</t>
+  </si>
+  <si>
+    <t>13:30</t>
   </si>
   <si>
     <t>13:50</t>
   </si>
   <si>
-    <t>14:45</t>
-[...11 lines deleted...]
-    <t>16:45</t>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>15:10</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>15:50</t>
+  </si>
+  <si>
+    <t>16:10</t>
+  </si>
+  <si>
+    <t>16:30</t>
   </si>
   <si>
     <t>16:50</t>
   </si>
   <si>
-    <t>17:15</t>
-[...47 lines deleted...]
-    <t>10:47</t>
+    <t>17:10</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>18:10</t>
+  </si>
+  <si>
+    <t>18:30</t>
+  </si>
+  <si>
+    <t>18:50</t>
+  </si>
+  <si>
+    <t>19:10</t>
+  </si>
+  <si>
+    <t>19:28</t>
+  </si>
+  <si>
+    <t>19:48</t>
+  </si>
+  <si>
+    <t>20:08</t>
+  </si>
+  <si>
+    <t>20:28</t>
+  </si>
+  <si>
+    <t>20:58</t>
+  </si>
+  <si>
+    <t>21:26</t>
+  </si>
+  <si>
+    <t>21:56</t>
+  </si>
+  <si>
+    <t>22:26</t>
+  </si>
+  <si>
+    <t>22:56</t>
+  </si>
+  <si>
+    <t>23:56</t>
+  </si>
+  <si>
+    <t>Praha,,Terminál 2</t>
+  </si>
+  <si>
+    <t>1:04</t>
+  </si>
+  <si>
+    <t>2:04</t>
+  </si>
+  <si>
+    <t>3:04</t>
+  </si>
+  <si>
+    <t>4:04</t>
+  </si>
+  <si>
+    <t>5:04</t>
+  </si>
+  <si>
+    <t>7:30</t>
+  </si>
+  <si>
+    <t>7:50</t>
+  </si>
+  <si>
+    <t>8:12</t>
+  </si>
+  <si>
+    <t>8:32</t>
+  </si>
+  <si>
+    <t>8:52</t>
+  </si>
+  <si>
+    <t>9:12</t>
+  </si>
+  <si>
+    <t>9:32</t>
+  </si>
+  <si>
+    <t>9:52</t>
+  </si>
+  <si>
+    <t>10:12</t>
+  </si>
+  <si>
+    <t>10:32</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
-    <t>11:47</t>
-[...5 lines deleted...]
-    <t>13:47</t>
+    <t>11:12</t>
+  </si>
+  <si>
+    <t>11:32</t>
+  </si>
+  <si>
+    <t>11:52</t>
+  </si>
+  <si>
+    <t>12:12</t>
+  </si>
+  <si>
+    <t>12:32</t>
+  </si>
+  <si>
+    <t>12:52</t>
+  </si>
+  <si>
+    <t>13:12</t>
+  </si>
+  <si>
+    <t>13:32</t>
   </si>
   <si>
     <t>13:52</t>
   </si>
   <si>
-    <t>14:47</t>
-[...11 lines deleted...]
-    <t>16:47</t>
+    <t>14:12</t>
+  </si>
+  <si>
+    <t>14:32</t>
+  </si>
+  <si>
+    <t>14:52</t>
+  </si>
+  <si>
+    <t>15:12</t>
+  </si>
+  <si>
+    <t>15:32</t>
+  </si>
+  <si>
+    <t>15:52</t>
+  </si>
+  <si>
+    <t>16:12</t>
+  </si>
+  <si>
+    <t>16:32</t>
   </si>
   <si>
     <t>16:52</t>
   </si>
   <si>
-    <t>17:17</t>
-[...47 lines deleted...]
-    <t>10:48</t>
+    <t>17:12</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>17:52</t>
+  </si>
+  <si>
+    <t>18:12</t>
+  </si>
+  <si>
+    <t>18:32</t>
+  </si>
+  <si>
+    <t>18:52</t>
+  </si>
+  <si>
+    <t>19:12</t>
+  </si>
+  <si>
+    <t>19:30</t>
+  </si>
+  <si>
+    <t>19:50</t>
+  </si>
+  <si>
+    <t>20:10</t>
+  </si>
+  <si>
+    <t>21:27</t>
+  </si>
+  <si>
+    <t>21:57</t>
+  </si>
+  <si>
+    <t>22:27</t>
+  </si>
+  <si>
+    <t>22:57</t>
+  </si>
+  <si>
+    <t>23:57</t>
+  </si>
+  <si>
+    <t>Praha,,Letiště</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>1:05</t>
+  </si>
+  <si>
+    <t>2:05</t>
+  </si>
+  <si>
+    <t>3:05</t>
+  </si>
+  <si>
+    <t>4:05</t>
+  </si>
+  <si>
+    <t>5:05</t>
+  </si>
+  <si>
+    <t>6:01</t>
+  </si>
+  <si>
+    <t>6:31</t>
+  </si>
+  <si>
+    <t>7:01</t>
+  </si>
+  <si>
+    <t>7:31</t>
+  </si>
+  <si>
+    <t>7:51</t>
+  </si>
+  <si>
+    <t>8:13</t>
+  </si>
+  <si>
+    <t>8:33</t>
+  </si>
+  <si>
+    <t>8:53</t>
+  </si>
+  <si>
+    <t>9:13</t>
+  </si>
+  <si>
+    <t>9:33</t>
+  </si>
+  <si>
+    <t>9:53</t>
+  </si>
+  <si>
+    <t>10:13</t>
+  </si>
+  <si>
+    <t>10:33</t>
   </si>
   <si>
     <t>10:53</t>
   </si>
   <si>
-    <t>11:48</t>
-[...5 lines deleted...]
-    <t>13:48</t>
+    <t>11:13</t>
+  </si>
+  <si>
+    <t>11:33</t>
+  </si>
+  <si>
+    <t>11:53</t>
+  </si>
+  <si>
+    <t>12:13</t>
+  </si>
+  <si>
+    <t>12:33</t>
+  </si>
+  <si>
+    <t>12:53</t>
+  </si>
+  <si>
+    <t>13:13</t>
+  </si>
+  <si>
+    <t>13:33</t>
   </si>
   <si>
     <t>13:53</t>
   </si>
   <si>
-    <t>14:48</t>
-[...11 lines deleted...]
-    <t>16:48</t>
+    <t>14:13</t>
+  </si>
+  <si>
+    <t>14:33</t>
+  </si>
+  <si>
+    <t>14:53</t>
+  </si>
+  <si>
+    <t>15:13</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>15:53</t>
+  </si>
+  <si>
+    <t>16:13</t>
+  </si>
+  <si>
+    <t>16:33</t>
   </si>
   <si>
     <t>16:53</t>
   </si>
   <si>
-    <t>17:18</t>
-[...32 lines deleted...]
-    <t>6:49</t>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>17:33</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>18:13</t>
+  </si>
+  <si>
+    <t>18:33</t>
+  </si>
+  <si>
+    <t>18:53</t>
+  </si>
+  <si>
+    <t>19:13</t>
+  </si>
+  <si>
+    <t>19:31</t>
+  </si>
+  <si>
+    <t>19:51</t>
+  </si>
+  <si>
+    <t>20:11</t>
+  </si>
+  <si>
+    <t>20:31</t>
+  </si>
+  <si>
+    <t>21:01</t>
+  </si>
+  <si>
+    <t>21:28</t>
+  </si>
+  <si>
+    <t>21:58</t>
+  </si>
+  <si>
+    <t>22:28</t>
+  </si>
+  <si>
+    <t>22:58</t>
+  </si>
+  <si>
+    <t>23:58</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: Dopravní podnik hl.m. Prahy, a.s., Sokolovská 217/42, 190 22 Praha 9, www.dpp.cz, dispecink@dpp.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 1102</t>
+  </si>
+  <si>
+    <t>Spoj 4102</t>
+  </si>
+  <si>
+    <t>Spoj 4104</t>
+  </si>
+  <si>
+    <t>Spoj 1104</t>
+  </si>
+  <si>
+    <t>Spoj 4106</t>
+  </si>
+  <si>
+    <t>Spoj 1106</t>
+  </si>
+  <si>
+    <t>Spoj 1002</t>
+  </si>
+  <si>
+    <t>Spoj 4002</t>
+  </si>
+  <si>
+    <t>Spoj 1004</t>
+  </si>
+  <si>
+    <t>Spoj 4004</t>
+  </si>
+  <si>
+    <t>Spoj 1006</t>
+  </si>
+  <si>
+    <t>Spoj 4006</t>
+  </si>
+  <si>
+    <t>Spoj 1008</t>
+  </si>
+  <si>
+    <t>Spoj 4008</t>
+  </si>
+  <si>
+    <t>Spoj 4010</t>
+  </si>
+  <si>
+    <t>Spoj 1010</t>
+  </si>
+  <si>
+    <t>Spoj 4012</t>
+  </si>
+  <si>
+    <t>Spoj 1012</t>
+  </si>
+  <si>
+    <t>Spoj 1014</t>
+  </si>
+  <si>
+    <t>Spoj 4014</t>
+  </si>
+  <si>
+    <t>Spoj 1016</t>
+  </si>
+  <si>
+    <t>Spoj 4016</t>
+  </si>
+  <si>
+    <t>Spoj 1018</t>
+  </si>
+  <si>
+    <t>Spoj 4018</t>
+  </si>
+  <si>
+    <t>Spoj 4020</t>
+  </si>
+  <si>
+    <t>Spoj 1020</t>
+  </si>
+  <si>
+    <t>Spoj 1022</t>
+  </si>
+  <si>
+    <t>Spoj 4022</t>
+  </si>
+  <si>
+    <t>Spoj 4024</t>
+  </si>
+  <si>
+    <t>Spoj 1024</t>
+  </si>
+  <si>
+    <t>Spoj 4026</t>
+  </si>
+  <si>
+    <t>Spoj 1026</t>
+  </si>
+  <si>
+    <t>Spoj 1028</t>
+  </si>
+  <si>
+    <t>Spoj 4028</t>
+  </si>
+  <si>
+    <t>Spoj 4030</t>
+  </si>
+  <si>
+    <t>Spoj 1030</t>
+  </si>
+  <si>
+    <t>Spoj 4032</t>
+  </si>
+  <si>
+    <t>Spoj 1032</t>
+  </si>
+  <si>
+    <t>Spoj 4034</t>
+  </si>
+  <si>
+    <t>Spoj 1034</t>
+  </si>
+  <si>
+    <t>Spoj 4036</t>
+  </si>
+  <si>
+    <t>Spoj 1036</t>
+  </si>
+  <si>
+    <t>Spoj 4038</t>
+  </si>
+  <si>
+    <t>Spoj 1038</t>
+  </si>
+  <si>
+    <t>Spoj 4040</t>
+  </si>
+  <si>
+    <t>Spoj 1040</t>
+  </si>
+  <si>
+    <t>Spoj 1042</t>
+  </si>
+  <si>
+    <t>Spoj 4042</t>
+  </si>
+  <si>
+    <t>Spoj 4044</t>
+  </si>
+  <si>
+    <t>Spoj 1044</t>
+  </si>
+  <si>
+    <t>Spoj 4046</t>
+  </si>
+  <si>
+    <t>Spoj 1046</t>
+  </si>
+  <si>
+    <t>Spoj 1048</t>
+  </si>
+  <si>
+    <t>Spoj 4048</t>
+  </si>
+  <si>
+    <t>Spoj 4050</t>
+  </si>
+  <si>
+    <t>Spoj 1050</t>
+  </si>
+  <si>
+    <t>Spoj 4052</t>
+  </si>
+  <si>
+    <t>Spoj 1052</t>
+  </si>
+  <si>
+    <t>Spoj 1054</t>
+  </si>
+  <si>
+    <t>Spoj 4054</t>
+  </si>
+  <si>
+    <t>Spoj 1056</t>
+  </si>
+  <si>
+    <t>Spoj 4056</t>
+  </si>
+  <si>
+    <t>Spoj 1058</t>
+  </si>
+  <si>
+    <t>Spoj 4058</t>
+  </si>
+  <si>
+    <t>Spoj 4060</t>
+  </si>
+  <si>
+    <t>Spoj 1060</t>
+  </si>
+  <si>
+    <t>Spoj 1062</t>
+  </si>
+  <si>
+    <t>Spoj 4062</t>
+  </si>
+  <si>
+    <t>Spoj 1064</t>
+  </si>
+  <si>
+    <t>Spoj 4064</t>
+  </si>
+  <si>
+    <t>Spoj 1066</t>
+  </si>
+  <si>
+    <t>Spoj 4066</t>
+  </si>
+  <si>
+    <t>Spoj 1068</t>
+  </si>
+  <si>
+    <t>Spoj 4068</t>
+  </si>
+  <si>
+    <t>Spoj 4070</t>
+  </si>
+  <si>
+    <t>Spoj 1070</t>
+  </si>
+  <si>
+    <t>Spoj 1072</t>
+  </si>
+  <si>
+    <t>Spoj 4072</t>
+  </si>
+  <si>
+    <t>Spoj 4074</t>
+  </si>
+  <si>
+    <t>Spoj 1074</t>
+  </si>
+  <si>
+    <t>Spoj 4076</t>
+  </si>
+  <si>
+    <t>Spoj 1076</t>
+  </si>
+  <si>
+    <t>Spoj 1078</t>
+  </si>
+  <si>
+    <t>Spoj 4078</t>
+  </si>
+  <si>
+    <t>Spoj 1080</t>
+  </si>
+  <si>
+    <t>Spoj 4080</t>
+  </si>
+  <si>
+    <t>Spoj 4082</t>
+  </si>
+  <si>
+    <t>Spoj 1082</t>
+  </si>
+  <si>
+    <t>Spoj 1084</t>
+  </si>
+  <si>
+    <t>Spoj 4084</t>
+  </si>
+  <si>
+    <t>Spoj 4086</t>
+  </si>
+  <si>
+    <t>Spoj 1086</t>
+  </si>
+  <si>
+    <t>Spoj 4088</t>
+  </si>
+  <si>
+    <t>Spoj 1088</t>
+  </si>
+  <si>
+    <t>Spoj 4090</t>
+  </si>
+  <si>
+    <t>Spoj 1090</t>
+  </si>
+  <si>
+    <t>Spoj 1092</t>
+  </si>
+  <si>
+    <t>Spoj 4092</t>
+  </si>
+  <si>
+    <t>Spoj 1094</t>
+  </si>
+  <si>
+    <t>Spoj 4094</t>
+  </si>
+  <si>
+    <t>Spoj 4096</t>
+  </si>
+  <si>
+    <t>Spoj 1096</t>
+  </si>
+  <si>
+    <t>Spoj 4098</t>
+  </si>
+  <si>
+    <t>Spoj 1098</t>
+  </si>
+  <si>
+    <t>Spoj 4100</t>
+  </si>
+  <si>
+    <t>Spoj 1100</t>
+  </si>
+  <si>
+    <t>4:30</t>
+  </si>
+  <si>
+    <t>0:57</t>
+  </si>
+  <si>
+    <t>1:57</t>
+  </si>
+  <si>
+    <t>2:57</t>
+  </si>
+  <si>
+    <t>3:57</t>
+  </si>
+  <si>
+    <t>4:50</t>
+  </si>
+  <si>
+    <t>4:57</t>
+  </si>
+  <si>
+    <t>6:04</t>
+  </si>
+  <si>
+    <t>6:34</t>
+  </si>
+  <si>
+    <t>7:04</t>
   </si>
   <si>
     <t>7:44</t>
   </si>
   <si>
-    <t>7:49</t>
-[...50 lines deleted...]
-    <t>18:49</t>
+    <t>8:14</t>
+  </si>
+  <si>
+    <t>8:44</t>
+  </si>
+  <si>
+    <t>9:04</t>
+  </si>
+  <si>
+    <t>9:24</t>
+  </si>
+  <si>
+    <t>9:44</t>
+  </si>
+  <si>
+    <t>10:04</t>
+  </si>
+  <si>
+    <t>10:24</t>
+  </si>
+  <si>
+    <t>10:44</t>
+  </si>
+  <si>
+    <t>11:04</t>
+  </si>
+  <si>
+    <t>11:24</t>
+  </si>
+  <si>
+    <t>11:44</t>
+  </si>
+  <si>
+    <t>12:04</t>
+  </si>
+  <si>
+    <t>12:24</t>
+  </si>
+  <si>
+    <t>12:44</t>
+  </si>
+  <si>
+    <t>13:04</t>
+  </si>
+  <si>
+    <t>13:24</t>
+  </si>
+  <si>
+    <t>13:44</t>
+  </si>
+  <si>
+    <t>14:04</t>
+  </si>
+  <si>
+    <t>14:24</t>
+  </si>
+  <si>
+    <t>14:44</t>
+  </si>
+  <si>
+    <t>15:04</t>
+  </si>
+  <si>
+    <t>15:24</t>
+  </si>
+  <si>
+    <t>15:44</t>
+  </si>
+  <si>
+    <t>16:04</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>16:44</t>
+  </si>
+  <si>
+    <t>17:04</t>
+  </si>
+  <si>
+    <t>17:24</t>
+  </si>
+  <si>
+    <t>17:44</t>
+  </si>
+  <si>
+    <t>18:04</t>
+  </si>
+  <si>
+    <t>18:24</t>
+  </si>
+  <si>
+    <t>18:44</t>
+  </si>
+  <si>
+    <t>19:04</t>
   </si>
   <si>
     <t>19:24</t>
   </si>
   <si>
-    <t>19:49</t>
+    <t>19:34</t>
+  </si>
+  <si>
+    <t>19:54</t>
+  </si>
+  <si>
+    <t>20:14</t>
+  </si>
+  <si>
+    <t>20:34</t>
   </si>
   <si>
     <t>21:04</t>
   </si>
   <si>
-    <t>23:14</t>
-[...2383 lines deleted...]
-  <si>
     <t>21:31</t>
   </si>
   <si>
-    <t>4:01</t>
-[...539 lines deleted...]
-    <t>20:27</t>
+    <t>22:01</t>
+  </si>
+  <si>
+    <t>22:31</t>
+  </si>
+  <si>
+    <t>23:01</t>
+  </si>
+  <si>
+    <t>0:01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -3989,88 +2108,81 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR50"/>
+  <dimension ref="A1:DI11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="36" max="36" width="3.71" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="2" max="2" width="30.849609" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="3.71" customWidth="true" style="0"/>
+    <col min="113" max="113" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.564453" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" customHeight="1" ht="18">
+    <row r="1" spans="1:113" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:44" customHeight="1" ht="15">
+    <row r="2" spans="1:113" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:44" customHeight="1" ht="15">
+    <row r="3" spans="1:113" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="10" t="s">
         <v>10</v>
@@ -4125,10621 +2237,4272 @@
       </c>
       <c r="AA3" s="10" t="s">
         <v>27</v>
       </c>
       <c r="AB3" s="10" t="s">
         <v>28</v>
       </c>
       <c r="AC3" s="10" t="s">
         <v>29</v>
       </c>
       <c r="AD3" s="10" t="s">
         <v>30</v>
       </c>
       <c r="AE3" s="10" t="s">
         <v>31</v>
       </c>
       <c r="AF3" s="10" t="s">
         <v>32</v>
       </c>
       <c r="AG3" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AH3" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="AI3" s="12" t="s">
+      <c r="AI3" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="AJ3" s="4" t="s">
+      <c r="AJ3" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="AK3" s="4" t="s">
-[...21 lines deleted...]
-        <v>36</v>
+      <c r="AK3" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AL3" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="AM3" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="AN3" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="AO3" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="AP3" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="AQ3" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="AR3" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="AS3" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="AT3" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="AU3" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="AV3" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AW3" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX3" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="AY3" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="AZ3" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="BA3" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="BB3" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="BC3" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="BD3" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="BE3" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="BF3" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="BG3" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="BH3" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="BI3" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="BJ3" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BK3" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="BL3" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="BM3" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="BN3" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="BO3" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="BP3" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="BQ3" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="BR3" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="BS3" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="BT3" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="BU3" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="BV3" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="BW3" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BX3" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="BY3" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ3" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="CA3" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="CB3" s="10" t="s">
+        <v>80</v>
+      </c>
+      <c r="CC3" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="CD3" s="10" t="s">
+        <v>82</v>
+      </c>
+      <c r="CE3" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="CF3" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="CG3" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="CH3" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="CI3" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="CJ3" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="CK3" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="CL3" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="CM3" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="CN3" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="CO3" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="CP3" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="CQ3" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="CR3" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="CS3" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="CT3" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="CU3" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="CV3" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="CW3" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="CX3" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="CY3" s="10" t="s">
+        <v>103</v>
+      </c>
+      <c r="CZ3" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="DA3" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="DB3" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="DC3" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="DD3" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="DE3" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="DF3" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="DG3" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="DH3" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="DI3" s="4" t="s">
+        <v>112</v>
       </c>
     </row>
-    <row r="4" spans="1:44" customHeight="1" ht="30">
+    <row r="4" spans="1:113" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>38</v>
+        <v>115</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="L4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="O4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="P4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="Q4" s="5" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="R4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="S4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="T4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="U4" s="5" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="V4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="W4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="X4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="Y4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="Z4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="AA4" s="5" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="AB4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="AC4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="AD4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="AE4" s="5" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="AF4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="AG4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="AH4" s="5" t="s">
-        <v>40</v>
-[...12 lines deleted...]
-      <c r="AR4" s="5"/>
+        <v>116</v>
+      </c>
+      <c r="AI4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BA4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BB4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BD4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BE4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BF4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BG4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BH4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BI4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BJ4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BK4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BL4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BM4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BN4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BO4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BP4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BQ4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BR4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BT4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BU4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BV4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BW4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BX4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BY4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BZ4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CA4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CB4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CC4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CD4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CE4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CF4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CG4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CH4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CI4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CJ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CK4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CL4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CM4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CN4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CO4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CP4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CQ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CR4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CS4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CT4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CU4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CV4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CW4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CX4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CY4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CZ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="DA4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="DB4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="DC4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="DD4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="DE4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="DF4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="DG4" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="DH4" s="5"/>
+      <c r="DI4" s="5"/>
     </row>
-    <row r="5" spans="1:44" customHeight="1" ht="15">
+    <row r="5" spans="1:113" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="D5" s="8"/>
+        <v>118</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>119</v>
+      </c>
       <c r="E5" s="5" t="s">
-        <v>44</v>
+        <v>119</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="G5" s="5"/>
+        <v>120</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>120</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>46</v>
+        <v>121</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="J5" s="5"/>
+        <v>121</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>122</v>
+      </c>
       <c r="K5" s="5" t="s">
-        <v>48</v>
+        <v>122</v>
       </c>
       <c r="L5" s="5" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="M5" s="5"/>
+        <v>123</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>123</v>
+      </c>
       <c r="N5" s="5" t="s">
-        <v>50</v>
+        <v>124</v>
       </c>
       <c r="O5" s="5" t="s">
-        <v>51</v>
+        <v>124</v>
       </c>
       <c r="P5" s="5" t="s">
-        <v>52</v>
+        <v>125</v>
       </c>
       <c r="Q5" s="5" t="s">
-        <v>53</v>
+        <v>125</v>
       </c>
       <c r="R5" s="5" t="s">
-        <v>54</v>
+        <v>126</v>
       </c>
       <c r="S5" s="5" t="s">
-        <v>55</v>
+        <v>126</v>
       </c>
       <c r="T5" s="5" t="s">
-        <v>56</v>
+        <v>127</v>
       </c>
       <c r="U5" s="5" t="s">
-        <v>57</v>
+        <v>127</v>
       </c>
       <c r="V5" s="5" t="s">
-        <v>58</v>
+        <v>128</v>
       </c>
       <c r="W5" s="5" t="s">
-        <v>59</v>
+        <v>128</v>
       </c>
       <c r="X5" s="5" t="s">
-        <v>60</v>
+        <v>129</v>
       </c>
       <c r="Y5" s="5" t="s">
-        <v>61</v>
+        <v>129</v>
       </c>
       <c r="Z5" s="5" t="s">
-        <v>62</v>
+        <v>130</v>
       </c>
       <c r="AA5" s="5" t="s">
-        <v>63</v>
+        <v>130</v>
       </c>
       <c r="AB5" s="5" t="s">
-        <v>64</v>
+        <v>131</v>
       </c>
       <c r="AC5" s="5" t="s">
-        <v>65</v>
+        <v>131</v>
       </c>
       <c r="AD5" s="5" t="s">
-        <v>66</v>
+        <v>132</v>
       </c>
       <c r="AE5" s="5" t="s">
-        <v>67</v>
+        <v>132</v>
       </c>
       <c r="AF5" s="5" t="s">
-        <v>68</v>
+        <v>133</v>
       </c>
       <c r="AG5" s="5" t="s">
-        <v>69</v>
-[...7 lines deleted...]
-      <c r="AL5" s="5">
+        <v>133</v>
+      </c>
+      <c r="AH5" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI5" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ5" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AK5" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL5" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM5" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AN5" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AO5" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AP5" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AQ5" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AR5" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AS5" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AT5" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AU5" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AV5" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AW5" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AX5" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AY5" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="BA5" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="BB5" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="BC5" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="BD5" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="BE5" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="BF5" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="BG5" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH5" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI5" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="BJ5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="BL5" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="BM5" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="BN5" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="BO5" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="BP5" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="BQ5" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="BR5" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="BS5" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="BT5" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="BU5" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="BV5" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="BW5" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="BX5" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="BY5" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="BZ5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="CA5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="CB5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="CC5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="CD5" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="CE5" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="CF5" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="CG5" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="CH5" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="CI5" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="CJ5" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="CK5" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="CL5" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="CM5" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN5" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="CO5" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="CP5" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ5" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR5" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="CS5" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT5" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU5" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV5" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW5" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX5" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY5" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ5" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA5" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="DB5" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC5" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="DD5" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="DE5" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="DF5" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="DG5" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="DH5" s="5">
         <v>0</v>
       </c>
-      <c r="AM5" s="5">
+      <c r="DI5" s="5">
         <v>0</v>
       </c>
-      <c r="AN5" s="5">
-[...9 lines deleted...]
-      <c r="AR5" s="5"/>
     </row>
-    <row r="6" spans="1:44" customHeight="1" ht="15">
+    <row r="6" spans="1:113" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>71</v>
+        <v>173</v>
       </c>
       <c r="C6" s="5"/>
-      <c r="D6" s="8"/>
+      <c r="D6" s="8" t="s">
+        <v>174</v>
+      </c>
       <c r="E6" s="5" t="s">
-        <v>72</v>
+        <v>174</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>175</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>175</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>74</v>
+        <v>176</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>176</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>177</v>
+      </c>
       <c r="K6" s="5" t="s">
-        <v>76</v>
+        <v>177</v>
       </c>
       <c r="L6" s="5" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="M6" s="5"/>
+        <v>178</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>178</v>
+      </c>
       <c r="N6" s="5" t="s">
-        <v>78</v>
+        <v>179</v>
       </c>
       <c r="O6" s="5" t="s">
-        <v>79</v>
+        <v>179</v>
       </c>
       <c r="P6" s="5" t="s">
-        <v>80</v>
+        <v>179</v>
       </c>
       <c r="Q6" s="5" t="s">
-        <v>81</v>
+        <v>179</v>
       </c>
       <c r="R6" s="5" t="s">
-        <v>82</v>
+        <v>179</v>
       </c>
       <c r="S6" s="5" t="s">
-        <v>83</v>
+        <v>179</v>
       </c>
       <c r="T6" s="5" t="s">
-        <v>84</v>
+        <v>179</v>
       </c>
       <c r="U6" s="5" t="s">
-        <v>85</v>
+        <v>179</v>
       </c>
       <c r="V6" s="5" t="s">
-        <v>86</v>
+        <v>179</v>
       </c>
       <c r="W6" s="5" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="X6" s="5" t="s">
-        <v>88</v>
+        <v>179</v>
       </c>
       <c r="Y6" s="5" t="s">
-        <v>89</v>
+        <v>179</v>
       </c>
       <c r="Z6" s="5" t="s">
-        <v>90</v>
+        <v>179</v>
       </c>
       <c r="AA6" s="5" t="s">
-        <v>91</v>
+        <v>179</v>
       </c>
       <c r="AB6" s="5" t="s">
-        <v>92</v>
+        <v>179</v>
       </c>
       <c r="AC6" s="5" t="s">
-        <v>93</v>
+        <v>179</v>
       </c>
       <c r="AD6" s="5" t="s">
-        <v>94</v>
+        <v>179</v>
       </c>
       <c r="AE6" s="5" t="s">
-        <v>95</v>
+        <v>179</v>
       </c>
       <c r="AF6" s="5" t="s">
-        <v>96</v>
+        <v>179</v>
       </c>
       <c r="AG6" s="5" t="s">
-        <v>97</v>
-[...23 lines deleted...]
-      <c r="AR6" s="5"/>
+        <v>179</v>
+      </c>
+      <c r="AH6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AI6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AJ6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AK6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AL6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AM6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AN6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AO6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AP6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AQ6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AR6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AS6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AT6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AU6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AW6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AX6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AY6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AZ6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BA6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BB6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BC6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BD6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BE6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BF6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BG6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BH6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BJ6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BK6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BL6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BM6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BN6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BO6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BP6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BQ6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BR6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BS6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BT6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BU6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BV6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BW6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BX6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BY6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BZ6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CA6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CB6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CC6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CD6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CE6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CF6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CG6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CH6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CI6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CJ6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CK6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CL6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CM6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CN6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CO6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CP6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CQ6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CR6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CS6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CT6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CU6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CV6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CW6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CX6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CY6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CZ6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DA6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DB6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DC6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DD6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DE6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DF6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DG6" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="DH6" s="5">
+        <v>2</v>
+      </c>
+      <c r="DI6" s="5" t="s">
+        <v>179</v>
+      </c>
     </row>
-    <row r="7" spans="1:44" customHeight="1" ht="15">
+    <row r="7" spans="1:113" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>99</v>
+        <v>180</v>
       </c>
       <c r="C7" s="5"/>
-      <c r="D7" s="8"/>
+      <c r="D7" s="8" t="s">
+        <v>181</v>
+      </c>
       <c r="E7" s="5" t="s">
-        <v>100</v>
+        <v>181</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>182</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>102</v>
+        <v>183</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="J7" s="5"/>
+        <v>183</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>184</v>
+      </c>
       <c r="K7" s="5" t="s">
-        <v>104</v>
+        <v>184</v>
       </c>
       <c r="L7" s="5" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="M7" s="5"/>
+        <v>185</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="N7" s="5" t="s">
-        <v>106</v>
+        <v>186</v>
       </c>
       <c r="O7" s="5" t="s">
-        <v>107</v>
+        <v>186</v>
       </c>
       <c r="P7" s="5" t="s">
-        <v>108</v>
+        <v>187</v>
       </c>
       <c r="Q7" s="5" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="R7" s="5" t="s">
-        <v>110</v>
+        <v>188</v>
       </c>
       <c r="S7" s="5" t="s">
-        <v>111</v>
+        <v>188</v>
       </c>
       <c r="T7" s="5" t="s">
-        <v>112</v>
+        <v>189</v>
       </c>
       <c r="U7" s="5" t="s">
-        <v>113</v>
+        <v>189</v>
       </c>
       <c r="V7" s="5" t="s">
-        <v>114</v>
+        <v>190</v>
       </c>
       <c r="W7" s="5" t="s">
-        <v>115</v>
+        <v>190</v>
       </c>
       <c r="X7" s="5" t="s">
-        <v>116</v>
+        <v>191</v>
       </c>
       <c r="Y7" s="5" t="s">
-        <v>117</v>
+        <v>191</v>
       </c>
       <c r="Z7" s="5" t="s">
-        <v>118</v>
+        <v>192</v>
       </c>
       <c r="AA7" s="5" t="s">
-        <v>119</v>
+        <v>192</v>
       </c>
       <c r="AB7" s="5" t="s">
-        <v>120</v>
+        <v>193</v>
       </c>
       <c r="AC7" s="5" t="s">
-        <v>121</v>
+        <v>193</v>
       </c>
       <c r="AD7" s="5" t="s">
-        <v>122</v>
+        <v>194</v>
       </c>
       <c r="AE7" s="5" t="s">
-        <v>123</v>
+        <v>194</v>
       </c>
       <c r="AF7" s="5" t="s">
-        <v>124</v>
+        <v>195</v>
       </c>
       <c r="AG7" s="5" t="s">
-        <v>125</v>
-[...23 lines deleted...]
-      <c r="AR7" s="5"/>
+        <v>195</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AI7" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AK7" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AL7" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AM7" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AN7" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AO7" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AP7" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AQ7" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AR7" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AS7" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AT7" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AU7" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="AW7" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="AX7" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="AY7" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="AZ7" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="BA7" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="BB7" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="BC7" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="BD7" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="BE7" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="BF7" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="BG7" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="BH7" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="BI7" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="BJ7" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="BK7" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="BL7" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="BM7" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="BN7" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="BO7" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="BP7" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="BQ7" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="BR7" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="BS7" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="BT7" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BU7" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BV7" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BW7" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BX7" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="BY7" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="BZ7" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="CA7" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="CB7" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="CC7" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="CD7" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="CE7" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="CF7" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="CG7" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="CH7" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="CI7" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="CJ7" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="CK7" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="CL7" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="CM7" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="CN7" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="CO7" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="CP7" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CQ7" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="CR7" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="CS7" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="CT7" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="CU7" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="CV7" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="CW7" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="CX7" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="CY7" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="CZ7" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="DA7" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="DB7" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="DC7" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="DD7" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="DE7" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="DF7" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="DG7" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="DH7" s="5">
+        <v>18</v>
+      </c>
+      <c r="DI7" s="5">
+        <v>17</v>
+      </c>
     </row>
-    <row r="8" spans="1:44" customHeight="1" ht="15">
+    <row r="8" spans="1:113" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
+        <v>235</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="R8" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="C8" s="5"/>
-[...36 lines deleted...]
-      </c>
       <c r="S8" s="5" t="s">
-        <v>139</v>
+        <v>127</v>
       </c>
       <c r="T8" s="5" t="s">
-        <v>140</v>
+        <v>241</v>
       </c>
       <c r="U8" s="5" t="s">
-        <v>141</v>
+        <v>241</v>
       </c>
       <c r="V8" s="5" t="s">
-        <v>142</v>
+        <v>242</v>
       </c>
       <c r="W8" s="5" t="s">
-        <v>143</v>
+        <v>242</v>
       </c>
       <c r="X8" s="5" t="s">
-        <v>144</v>
+        <v>243</v>
       </c>
       <c r="Y8" s="5" t="s">
-        <v>145</v>
+        <v>243</v>
       </c>
       <c r="Z8" s="5" t="s">
-        <v>146</v>
+        <v>244</v>
       </c>
       <c r="AA8" s="5" t="s">
-        <v>147</v>
+        <v>244</v>
       </c>
       <c r="AB8" s="5" t="s">
-        <v>148</v>
+        <v>245</v>
       </c>
       <c r="AC8" s="5" t="s">
-        <v>149</v>
+        <v>245</v>
       </c>
       <c r="AD8" s="5" t="s">
-        <v>150</v>
+        <v>246</v>
       </c>
       <c r="AE8" s="5" t="s">
-        <v>151</v>
+        <v>246</v>
       </c>
       <c r="AF8" s="5" t="s">
-        <v>152</v>
+        <v>247</v>
       </c>
       <c r="AG8" s="5" t="s">
-        <v>153</v>
-[...23 lines deleted...]
-      <c r="AR8" s="5"/>
+        <v>247</v>
+      </c>
+      <c r="AH8" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AI8" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AJ8" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AK8" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AL8" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="AM8" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="AN8" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="AO8" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="AP8" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AQ8" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AR8" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="AS8" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="AT8" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="AU8" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="AV8" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="AW8" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="AX8" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="AY8" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="AZ8" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="BA8" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="BB8" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="BC8" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="BD8" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="BE8" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="BF8" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="BG8" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="BH8" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="BI8" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="BJ8" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="BK8" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="BL8" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="BM8" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="BN8" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="BO8" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="BP8" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="BQ8" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="BR8" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="BS8" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="BT8" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="BU8" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="BV8" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="BW8" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="BX8" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="BY8" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="BZ8" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="CA8" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="CB8" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="CC8" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="CD8" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="CE8" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="CF8" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="CG8" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="CH8" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="CI8" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="CJ8" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="CK8" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="CL8" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="CM8" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="CN8" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="CO8" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="CP8" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="CQ8" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="CR8" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="CS8" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="CT8" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU8" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV8" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW8" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX8" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="CY8" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="CZ8" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="DA8" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="DB8" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="DC8" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="DD8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="DE8" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="DF8" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="DG8" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="DH8" s="5">
+        <v>18</v>
+      </c>
+      <c r="DI8" s="5">
+        <v>17</v>
+      </c>
     </row>
-    <row r="9" spans="1:44" customHeight="1" ht="15">
-      <c r="A9" s="5">
+    <row r="9" spans="1:113" customHeight="1" ht="15">
+      <c r="A9" s="6">
         <v>5</v>
       </c>
-      <c r="B9" s="16" t="s">
-[...107 lines deleted...]
-      <c r="AR9" s="5"/>
+      <c r="B9" s="17" t="s">
+        <v>285</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>287</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="H9" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="I9" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="J9" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="K9" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="L9" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="M9" s="11" t="s">
+        <v>291</v>
+      </c>
+      <c r="N9" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="O9" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="P9" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="Q9" s="11" t="s">
+        <v>293</v>
+      </c>
+      <c r="R9" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="S9" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="T9" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="U9" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="V9" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="W9" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="X9" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="Y9" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="Z9" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="AA9" s="11" t="s">
+        <v>298</v>
+      </c>
+      <c r="AB9" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="AC9" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="AD9" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="AE9" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="AF9" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="AG9" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="AH9" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="AI9" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="AJ9" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="AK9" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="AL9" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="AM9" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="AN9" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="AO9" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="AP9" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="AQ9" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="AR9" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="AS9" s="11" t="s">
+        <v>307</v>
+      </c>
+      <c r="AT9" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="AU9" s="11" t="s">
+        <v>308</v>
+      </c>
+      <c r="AV9" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="AW9" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="AX9" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="AY9" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="AZ9" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="BA9" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="BB9" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="BC9" s="11" t="s">
+        <v>312</v>
+      </c>
+      <c r="BD9" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="BE9" s="11" t="s">
+        <v>313</v>
+      </c>
+      <c r="BF9" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="BG9" s="11" t="s">
+        <v>314</v>
+      </c>
+      <c r="BH9" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="BI9" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="BJ9" s="11" t="s">
+        <v>316</v>
+      </c>
+      <c r="BK9" s="11" t="s">
+        <v>316</v>
+      </c>
+      <c r="BL9" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="BM9" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="BN9" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="BO9" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="BP9" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="BQ9" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="BR9" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="BS9" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="BT9" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="BU9" s="11" t="s">
+        <v>321</v>
+      </c>
+      <c r="BV9" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="BW9" s="11" t="s">
+        <v>322</v>
+      </c>
+      <c r="BX9" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="BY9" s="11" t="s">
+        <v>323</v>
+      </c>
+      <c r="BZ9" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="CA9" s="11" t="s">
+        <v>324</v>
+      </c>
+      <c r="CB9" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="CC9" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="CD9" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="CE9" s="11" t="s">
+        <v>326</v>
+      </c>
+      <c r="CF9" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="CG9" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="CH9" s="11" t="s">
+        <v>328</v>
+      </c>
+      <c r="CI9" s="11" t="s">
+        <v>328</v>
+      </c>
+      <c r="CJ9" s="11" t="s">
+        <v>329</v>
+      </c>
+      <c r="CK9" s="11" t="s">
+        <v>329</v>
+      </c>
+      <c r="CL9" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="CM9" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="CN9" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="CO9" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="CP9" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="CQ9" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="CR9" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="CS9" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="CT9" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="CU9" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="CV9" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="CW9" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="CX9" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="CY9" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="CZ9" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="DA9" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="DB9" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="DC9" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="DD9" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="DE9" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="DF9" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="DG9" s="14" t="s">
+        <v>340</v>
+      </c>
+      <c r="DH9" s="6">
+        <v>18</v>
+      </c>
+      <c r="DI9" s="6">
+        <v>18</v>
+      </c>
     </row>
-    <row r="10" spans="1:44" customHeight="1" ht="15">
-[...740 lines deleted...]
-      <c r="W16" s="5" t="s">
+    <row r="11" spans="1:113">
+      <c r="A11" t="s">
         <v>341</v>
-      </c>
-[...3632 lines deleted...]
-        <v>836</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR50"/>
+  <dimension ref="A1:DG11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="36" max="36" width="3.71" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="2" max="2" width="30.849609" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="3.71" customWidth="true" style="0"/>
+    <col min="111" max="111" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.564453" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" customHeight="1" ht="18">
+    <row r="1" spans="1:111" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:44" customHeight="1" ht="15">
+    <row r="2" spans="1:111" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>837</v>
+        <v>342</v>
       </c>
     </row>
-    <row r="3" spans="1:44" customHeight="1" ht="15">
+    <row r="3" spans="1:111" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>838</v>
+        <v>343</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>839</v>
+        <v>344</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>840</v>
+        <v>345</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>841</v>
+        <v>346</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>842</v>
+        <v>347</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>843</v>
+        <v>348</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>844</v>
+        <v>349</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>845</v>
+        <v>350</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>846</v>
+        <v>351</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>847</v>
+        <v>352</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>848</v>
+        <v>353</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>849</v>
+        <v>354</v>
       </c>
       <c r="P3" s="10" t="s">
-        <v>850</v>
+        <v>355</v>
       </c>
       <c r="Q3" s="10" t="s">
-        <v>851</v>
+        <v>356</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>852</v>
+        <v>357</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>853</v>
+        <v>358</v>
       </c>
       <c r="T3" s="10" t="s">
-        <v>854</v>
+        <v>359</v>
       </c>
       <c r="U3" s="10" t="s">
-        <v>855</v>
+        <v>360</v>
       </c>
       <c r="V3" s="10" t="s">
-        <v>856</v>
+        <v>361</v>
       </c>
       <c r="W3" s="10" t="s">
-        <v>857</v>
+        <v>362</v>
       </c>
       <c r="X3" s="10" t="s">
-        <v>858</v>
+        <v>363</v>
       </c>
       <c r="Y3" s="10" t="s">
-        <v>859</v>
+        <v>364</v>
       </c>
       <c r="Z3" s="10" t="s">
-        <v>860</v>
+        <v>365</v>
       </c>
       <c r="AA3" s="10" t="s">
-        <v>861</v>
+        <v>366</v>
       </c>
       <c r="AB3" s="10" t="s">
-        <v>862</v>
+        <v>367</v>
       </c>
       <c r="AC3" s="10" t="s">
-        <v>863</v>
+        <v>368</v>
       </c>
       <c r="AD3" s="10" t="s">
-        <v>864</v>
+        <v>369</v>
       </c>
       <c r="AE3" s="10" t="s">
-        <v>865</v>
+        <v>370</v>
       </c>
       <c r="AF3" s="10" t="s">
-        <v>866</v>
+        <v>371</v>
       </c>
       <c r="AG3" s="10" t="s">
-        <v>867</v>
+        <v>372</v>
       </c>
       <c r="AH3" s="10" t="s">
-        <v>868</v>
-[...29 lines deleted...]
-        <v>36</v>
+        <v>373</v>
+      </c>
+      <c r="AI3" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="AJ3" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="AK3" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="AL3" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="AM3" s="10" t="s">
+        <v>378</v>
+      </c>
+      <c r="AN3" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="AO3" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="AP3" s="10" t="s">
+        <v>381</v>
+      </c>
+      <c r="AQ3" s="10" t="s">
+        <v>382</v>
+      </c>
+      <c r="AR3" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="AS3" s="10" t="s">
+        <v>384</v>
+      </c>
+      <c r="AT3" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="AU3" s="10" t="s">
+        <v>386</v>
+      </c>
+      <c r="AV3" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="AW3" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="AX3" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="AY3" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="AZ3" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="BA3" s="10" t="s">
+        <v>392</v>
+      </c>
+      <c r="BB3" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="BC3" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="BD3" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="BE3" s="10" t="s">
+        <v>396</v>
+      </c>
+      <c r="BF3" s="10" t="s">
+        <v>397</v>
+      </c>
+      <c r="BG3" s="10" t="s">
+        <v>398</v>
+      </c>
+      <c r="BH3" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="BI3" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="BJ3" s="10" t="s">
+        <v>401</v>
+      </c>
+      <c r="BK3" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="BL3" s="10" t="s">
+        <v>403</v>
+      </c>
+      <c r="BM3" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="BN3" s="10" t="s">
+        <v>405</v>
+      </c>
+      <c r="BO3" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="BP3" s="10" t="s">
+        <v>407</v>
+      </c>
+      <c r="BQ3" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="BR3" s="10" t="s">
+        <v>409</v>
+      </c>
+      <c r="BS3" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="BT3" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="BU3" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="BV3" s="10" t="s">
+        <v>413</v>
+      </c>
+      <c r="BW3" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="BX3" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="BY3" s="10" t="s">
+        <v>416</v>
+      </c>
+      <c r="BZ3" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="CA3" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="CB3" s="10" t="s">
+        <v>419</v>
+      </c>
+      <c r="CC3" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="CD3" s="10" t="s">
+        <v>421</v>
+      </c>
+      <c r="CE3" s="10" t="s">
+        <v>422</v>
+      </c>
+      <c r="CF3" s="10" t="s">
+        <v>423</v>
+      </c>
+      <c r="CG3" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="CH3" s="10" t="s">
+        <v>425</v>
+      </c>
+      <c r="CI3" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="CJ3" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="CK3" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="CL3" s="10" t="s">
+        <v>429</v>
+      </c>
+      <c r="CM3" s="10" t="s">
+        <v>430</v>
+      </c>
+      <c r="CN3" s="10" t="s">
+        <v>431</v>
+      </c>
+      <c r="CO3" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="CP3" s="10" t="s">
+        <v>433</v>
+      </c>
+      <c r="CQ3" s="10" t="s">
+        <v>434</v>
+      </c>
+      <c r="CR3" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="CS3" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="CT3" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="CU3" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="CV3" s="10" t="s">
+        <v>439</v>
+      </c>
+      <c r="CW3" s="10" t="s">
+        <v>440</v>
+      </c>
+      <c r="CX3" s="10" t="s">
+        <v>441</v>
+      </c>
+      <c r="CY3" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="CZ3" s="10" t="s">
+        <v>443</v>
+      </c>
+      <c r="DA3" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="DB3" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="DC3" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="DD3" s="10" t="s">
+        <v>447</v>
+      </c>
+      <c r="DE3" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="DF3" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="DG3" s="4" t="s">
+        <v>112</v>
       </c>
     </row>
-    <row r="4" spans="1:44" customHeight="1" ht="30">
+    <row r="4" spans="1:111" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>39</v>
+        <v>114</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>37</v>
+        <v>113</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="L4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="O4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="P4" s="5" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="Q4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="R4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="S4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="T4" s="5" t="s">
-        <v>39</v>
+        <v>116</v>
       </c>
       <c r="U4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="V4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="W4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="X4" s="5" t="s">
-        <v>39</v>
+        <v>115</v>
       </c>
       <c r="Y4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="Z4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="AA4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="AB4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="AC4" s="5" t="s">
-        <v>40</v>
+        <v>115</v>
       </c>
       <c r="AD4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="AE4" s="5" t="s">
-        <v>37</v>
+        <v>116</v>
       </c>
       <c r="AF4" s="5" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="AG4" s="5" t="s">
-        <v>37</v>
+        <v>115</v>
       </c>
       <c r="AH4" s="5" t="s">
-        <v>37</v>
-[...12 lines deleted...]
-      <c r="AR4" s="5"/>
+        <v>116</v>
+      </c>
+      <c r="AI4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AL4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AS4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AT4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AU4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AW4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AZ4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BA4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BD4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BE4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BF4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BG4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BH4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BI4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BJ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BK4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BL4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BM4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BN4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BO4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BP4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BQ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BR4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BS4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BT4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BU4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BV4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BW4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BX4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="BY4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="BZ4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CA4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CB4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CC4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CD4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CE4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CF4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CG4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CH4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CI4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CJ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CK4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CL4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CM4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CN4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CO4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CP4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CQ4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CR4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CS4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CT4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CU4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CV4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CW4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CX4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="CY4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="CZ4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="DA4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="DB4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="DC4" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="DD4" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="DE4" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="DF4" s="5"/>
+      <c r="DG4" s="5"/>
     </row>
-    <row r="5" spans="1:44" customHeight="1" ht="15">
+    <row r="5" spans="1:111" customHeight="1" ht="15">
       <c r="A5" s="5">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>825</v>
+        <v>285</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="D5" s="8"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
-      <c r="H5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H5" s="5"/>
       <c r="I5" s="5"/>
-      <c r="J5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="5"/>
       <c r="K5" s="5"/>
-      <c r="L5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L5" s="5"/>
       <c r="M5" s="5"/>
-      <c r="N5" s="5" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
       <c r="X5" s="5"/>
-      <c r="Y5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y5" s="5"/>
       <c r="Z5" s="5"/>
-      <c r="AA5" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
-      <c r="AD5" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
-      <c r="AH5" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
       <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
-      <c r="AL5" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
       <c r="AN5" s="5"/>
-      <c r="AO5" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AO5" s="5"/>
       <c r="AP5" s="5"/>
-      <c r="AQ5" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ5" s="5"/>
       <c r="AR5" s="5"/>
+      <c r="AS5" s="5"/>
+      <c r="AT5" s="5"/>
+      <c r="AU5" s="5"/>
+      <c r="AV5" s="5"/>
+      <c r="AW5" s="5"/>
+      <c r="AX5" s="5"/>
+      <c r="AY5" s="5"/>
+      <c r="AZ5" s="5"/>
+      <c r="BA5" s="5"/>
+      <c r="BB5" s="5"/>
+      <c r="BC5" s="5"/>
+      <c r="BD5" s="5"/>
+      <c r="BE5" s="5"/>
+      <c r="BF5" s="5"/>
+      <c r="BG5" s="5"/>
+      <c r="BH5" s="5"/>
+      <c r="BI5" s="5"/>
+      <c r="BJ5" s="5"/>
+      <c r="BK5" s="5"/>
+      <c r="BL5" s="5"/>
+      <c r="BM5" s="5"/>
+      <c r="BN5" s="5"/>
+      <c r="BO5" s="5"/>
+      <c r="BP5" s="5"/>
+      <c r="BQ5" s="5"/>
+      <c r="BR5" s="5"/>
+      <c r="BS5" s="5"/>
+      <c r="BT5" s="5"/>
+      <c r="BU5" s="5"/>
+      <c r="BV5" s="5"/>
+      <c r="BW5" s="5"/>
+      <c r="BX5" s="5"/>
+      <c r="BY5" s="5"/>
+      <c r="BZ5" s="5"/>
+      <c r="CA5" s="5"/>
+      <c r="CB5" s="5"/>
+      <c r="CC5" s="5"/>
+      <c r="CD5" s="5"/>
+      <c r="CE5" s="5"/>
+      <c r="CF5" s="5"/>
+      <c r="CG5" s="5"/>
+      <c r="CH5" s="5"/>
+      <c r="CI5" s="5"/>
+      <c r="CJ5" s="5"/>
+      <c r="CK5" s="5"/>
+      <c r="CL5" s="5"/>
+      <c r="CM5" s="5"/>
+      <c r="CN5" s="5"/>
+      <c r="CO5" s="5"/>
+      <c r="CP5" s="5"/>
+      <c r="CQ5" s="5"/>
+      <c r="CR5" s="5"/>
+      <c r="CS5" s="5"/>
+      <c r="CT5" s="5"/>
+      <c r="CU5" s="5"/>
+      <c r="CV5" s="5"/>
+      <c r="CW5" s="5"/>
+      <c r="CX5" s="5"/>
+      <c r="CY5" s="5"/>
+      <c r="CZ5" s="5"/>
+      <c r="DA5" s="5"/>
+      <c r="DB5" s="5"/>
+      <c r="DC5" s="5"/>
+      <c r="DD5" s="5"/>
+      <c r="DE5" s="13"/>
+      <c r="DF5" s="5"/>
+      <c r="DG5" s="5"/>
     </row>
-    <row r="6" spans="1:44" customHeight="1" ht="15">
+    <row r="6" spans="1:111" customHeight="1" ht="15">
       <c r="A6" s="5">
-        <v>43</v>
+        <v>4</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>823</v>
+        <v>235</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
-      <c r="H6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H6" s="5"/>
       <c r="I6" s="5"/>
-      <c r="J6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6" s="5"/>
       <c r="K6" s="5"/>
-      <c r="L6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L6" s="5"/>
       <c r="M6" s="5"/>
-      <c r="N6" s="5" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
       <c r="X6" s="5"/>
-      <c r="Y6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Y6" s="5"/>
       <c r="Z6" s="5"/>
-      <c r="AA6" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
-      <c r="AD6" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
-      <c r="AH6" s="5" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
       <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
-      <c r="AL6" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
       <c r="AN6" s="5"/>
-      <c r="AO6" s="5">
+      <c r="AO6" s="5"/>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5"/>
+      <c r="AR6" s="5"/>
+      <c r="AS6" s="5"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="5"/>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="5"/>
+      <c r="AZ6" s="5"/>
+      <c r="BA6" s="5"/>
+      <c r="BB6" s="5"/>
+      <c r="BC6" s="5"/>
+      <c r="BD6" s="5"/>
+      <c r="BE6" s="5"/>
+      <c r="BF6" s="5"/>
+      <c r="BG6" s="5"/>
+      <c r="BH6" s="5"/>
+      <c r="BI6" s="5"/>
+      <c r="BJ6" s="5"/>
+      <c r="BK6" s="5"/>
+      <c r="BL6" s="5"/>
+      <c r="BM6" s="5"/>
+      <c r="BN6" s="5"/>
+      <c r="BO6" s="5"/>
+      <c r="BP6" s="5"/>
+      <c r="BQ6" s="5"/>
+      <c r="BR6" s="5"/>
+      <c r="BS6" s="5"/>
+      <c r="BT6" s="5"/>
+      <c r="BU6" s="5"/>
+      <c r="BV6" s="5"/>
+      <c r="BW6" s="5"/>
+      <c r="BX6" s="5"/>
+      <c r="BY6" s="5"/>
+      <c r="BZ6" s="5"/>
+      <c r="CA6" s="5"/>
+      <c r="CB6" s="5"/>
+      <c r="CC6" s="5"/>
+      <c r="CD6" s="5"/>
+      <c r="CE6" s="5"/>
+      <c r="CF6" s="5"/>
+      <c r="CG6" s="5"/>
+      <c r="CH6" s="5"/>
+      <c r="CI6" s="5"/>
+      <c r="CJ6" s="5"/>
+      <c r="CK6" s="5"/>
+      <c r="CL6" s="5"/>
+      <c r="CM6" s="5"/>
+      <c r="CN6" s="5"/>
+      <c r="CO6" s="5"/>
+      <c r="CP6" s="5"/>
+      <c r="CQ6" s="5"/>
+      <c r="CR6" s="5"/>
+      <c r="CS6" s="5"/>
+      <c r="CT6" s="5"/>
+      <c r="CU6" s="5"/>
+      <c r="CV6" s="5"/>
+      <c r="CW6" s="5"/>
+      <c r="CX6" s="5"/>
+      <c r="CY6" s="5"/>
+      <c r="CZ6" s="5"/>
+      <c r="DA6" s="5"/>
+      <c r="DB6" s="5"/>
+      <c r="DC6" s="5"/>
+      <c r="DD6" s="5"/>
+      <c r="DE6" s="13"/>
+      <c r="DF6" s="5"/>
+      <c r="DG6" s="5"/>
+    </row>
+    <row r="7" spans="1:111" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>3</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>180</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AA7" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AB7" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE7" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AF7" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG7" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI7" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AK7" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AL7" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AM7" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN7" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AO7" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP7" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ7" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR7" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AS7" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AT7" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AU7" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AW7" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AX7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AY7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AZ7" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="BA7" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="BB7" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="BC7" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="BD7" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="BE7" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="BF7" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="BG7" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="BH7" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="BI7" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="BJ7" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="BK7" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="BN7" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="BO7" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="BP7" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="BQ7" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="BR7" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="BS7" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="BT7" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="BU7" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="BV7" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="BW7" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="BX7" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="BY7" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="BZ7" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="CA7" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="CB7" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="CC7" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="CD7" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="CE7" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="CF7" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="CG7" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="CH7" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="CI7" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="CJ7" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="CK7" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="CL7" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="CM7" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="CN7" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="CO7" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="CP7" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="CQ7" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR7" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="CS7" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="CT7" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU7" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV7" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="CW7" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX7" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY7" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ7" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA7" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB7" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC7" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD7" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE7" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="DF7" s="5">
+        <v>0</v>
+      </c>
+      <c r="DG7" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:111" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>2</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>173</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="Y8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="Z8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AA8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AB8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AC8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AD8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AF8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AG8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AI8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AJ8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AK8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AL8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AM8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AN8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AO8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AP8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AQ8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AR8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AS8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AT8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AU8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AW8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AX8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AY8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AZ8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BA8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BB8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BC8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BD8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BE8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BF8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BG8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BH8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BI8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BJ8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BK8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BL8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BM8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BN8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BO8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BP8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BQ8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BR8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BS8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BT8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BU8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BV8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BW8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BX8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BY8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="BZ8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CA8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CB8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CC8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CD8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CE8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CF8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CG8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CH8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CI8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CJ8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CK8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CL8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CM8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CN8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CO8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CP8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CQ8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CR8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CS8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CT8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CU8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CV8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CW8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CX8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CY8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="CZ8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DA8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DB8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DC8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DD8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="DE8" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="DF8" s="5">
+        <v>16</v>
+      </c>
+      <c r="DG8" s="5" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="9" spans="1:111" customHeight="1" ht="15">
+      <c r="A9" s="6">
         <v>1</v>
       </c>
-      <c r="AP6" s="5"/>
-[...3 lines deleted...]
-      <c r="AR6" s="5"/>
+      <c r="B9" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>236</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="H9" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="I9" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="J9" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="K9" s="11" t="s">
+        <v>239</v>
+      </c>
+      <c r="L9" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="M9" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="N9" s="11" t="s">
+        <v>456</v>
+      </c>
+      <c r="O9" s="11" t="s">
+        <v>456</v>
+      </c>
+      <c r="P9" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="Q9" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="R9" s="11" t="s">
+        <v>458</v>
+      </c>
+      <c r="S9" s="11" t="s">
+        <v>458</v>
+      </c>
+      <c r="T9" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="U9" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="V9" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="W9" s="11" t="s">
+        <v>460</v>
+      </c>
+      <c r="X9" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="Y9" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="Z9" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="AA9" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="AB9" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="AC9" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="AD9" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="AE9" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="AF9" s="11" t="s">
+        <v>465</v>
+      </c>
+      <c r="AG9" s="11" t="s">
+        <v>465</v>
+      </c>
+      <c r="AH9" s="11" t="s">
+        <v>466</v>
+      </c>
+      <c r="AI9" s="11" t="s">
+        <v>466</v>
+      </c>
+      <c r="AJ9" s="11" t="s">
+        <v>467</v>
+      </c>
+      <c r="AK9" s="11" t="s">
+        <v>467</v>
+      </c>
+      <c r="AL9" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="AM9" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="AN9" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="AO9" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="AP9" s="11" t="s">
+        <v>470</v>
+      </c>
+      <c r="AQ9" s="11" t="s">
+        <v>470</v>
+      </c>
+      <c r="AR9" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="AS9" s="11" t="s">
+        <v>471</v>
+      </c>
+      <c r="AT9" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="AU9" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="AV9" s="11" t="s">
+        <v>473</v>
+      </c>
+      <c r="AW9" s="11" t="s">
+        <v>473</v>
+      </c>
+      <c r="AX9" s="11" t="s">
+        <v>474</v>
+      </c>
+      <c r="AY9" s="11" t="s">
+        <v>474</v>
+      </c>
+      <c r="AZ9" s="11" t="s">
+        <v>475</v>
+      </c>
+      <c r="BA9" s="11" t="s">
+        <v>475</v>
+      </c>
+      <c r="BB9" s="11" t="s">
+        <v>476</v>
+      </c>
+      <c r="BC9" s="11" t="s">
+        <v>476</v>
+      </c>
+      <c r="BD9" s="11" t="s">
+        <v>477</v>
+      </c>
+      <c r="BE9" s="11" t="s">
+        <v>477</v>
+      </c>
+      <c r="BF9" s="11" t="s">
+        <v>478</v>
+      </c>
+      <c r="BG9" s="11" t="s">
+        <v>478</v>
+      </c>
+      <c r="BH9" s="11" t="s">
+        <v>479</v>
+      </c>
+      <c r="BI9" s="11" t="s">
+        <v>479</v>
+      </c>
+      <c r="BJ9" s="11" t="s">
+        <v>480</v>
+      </c>
+      <c r="BK9" s="11" t="s">
+        <v>480</v>
+      </c>
+      <c r="BL9" s="11" t="s">
+        <v>481</v>
+      </c>
+      <c r="BM9" s="11" t="s">
+        <v>481</v>
+      </c>
+      <c r="BN9" s="11" t="s">
+        <v>482</v>
+      </c>
+      <c r="BO9" s="11" t="s">
+        <v>482</v>
+      </c>
+      <c r="BP9" s="11" t="s">
+        <v>483</v>
+      </c>
+      <c r="BQ9" s="11" t="s">
+        <v>483</v>
+      </c>
+      <c r="BR9" s="11" t="s">
+        <v>484</v>
+      </c>
+      <c r="BS9" s="11" t="s">
+        <v>484</v>
+      </c>
+      <c r="BT9" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="BU9" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="BV9" s="11" t="s">
+        <v>486</v>
+      </c>
+      <c r="BW9" s="11" t="s">
+        <v>486</v>
+      </c>
+      <c r="BX9" s="11" t="s">
+        <v>487</v>
+      </c>
+      <c r="BY9" s="11" t="s">
+        <v>487</v>
+      </c>
+      <c r="BZ9" s="11" t="s">
+        <v>488</v>
+      </c>
+      <c r="CA9" s="11" t="s">
+        <v>488</v>
+      </c>
+      <c r="CB9" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="CC9" s="11" t="s">
+        <v>489</v>
+      </c>
+      <c r="CD9" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="CE9" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="CF9" s="11" t="s">
+        <v>491</v>
+      </c>
+      <c r="CG9" s="11" t="s">
+        <v>491</v>
+      </c>
+      <c r="CH9" s="11" t="s">
+        <v>492</v>
+      </c>
+      <c r="CI9" s="11" t="s">
+        <v>492</v>
+      </c>
+      <c r="CJ9" s="11" t="s">
+        <v>493</v>
+      </c>
+      <c r="CK9" s="11" t="s">
+        <v>493</v>
+      </c>
+      <c r="CL9" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="CM9" s="11" t="s">
+        <v>494</v>
+      </c>
+      <c r="CN9" s="11" t="s">
+        <v>495</v>
+      </c>
+      <c r="CO9" s="11" t="s">
+        <v>495</v>
+      </c>
+      <c r="CP9" s="11" t="s">
+        <v>496</v>
+      </c>
+      <c r="CQ9" s="11" t="s">
+        <v>496</v>
+      </c>
+      <c r="CR9" s="11" t="s">
+        <v>497</v>
+      </c>
+      <c r="CS9" s="11" t="s">
+        <v>497</v>
+      </c>
+      <c r="CT9" s="11" t="s">
+        <v>498</v>
+      </c>
+      <c r="CU9" s="11" t="s">
+        <v>498</v>
+      </c>
+      <c r="CV9" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="CW9" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="CX9" s="11" t="s">
+        <v>500</v>
+      </c>
+      <c r="CY9" s="11" t="s">
+        <v>500</v>
+      </c>
+      <c r="CZ9" s="11" t="s">
+        <v>501</v>
+      </c>
+      <c r="DA9" s="11" t="s">
+        <v>501</v>
+      </c>
+      <c r="DB9" s="11" t="s">
+        <v>502</v>
+      </c>
+      <c r="DC9" s="11" t="s">
+        <v>502</v>
+      </c>
+      <c r="DD9" s="11" t="s">
+        <v>503</v>
+      </c>
+      <c r="DE9" s="14" t="s">
+        <v>503</v>
+      </c>
+      <c r="DF9" s="6">
+        <v>17</v>
+      </c>
+      <c r="DG9" s="6">
+        <v>17</v>
+      </c>
     </row>
-    <row r="7" spans="1:44" customHeight="1" ht="15">
-[...4795 lines deleted...]
-      <c r="V47" s="5" t="s">
+    <row r="11" spans="1:111">
+      <c r="A11" t="s">
         <v>341</v>
-      </c>
-[...189 lines deleted...]
-        <v>836</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -14750,32 +6513,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 100311, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 100311, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 103120, platnost od 1. 9. 2025 do 31. 8. 2026</dc:title>
+  <dc:description>Jízdní řád linky 103120, platnost od 1. 9. 2025 do 31. 8. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>