--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,1877 +14,1286 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="609">
-[...7 lines deleted...]
-    <t>Platí od 5. 4. 2026 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="412">
+  <si>
+    <t>Linka číslo 540660</t>
+  </si>
+  <si>
+    <t>Frýdlant - Bulovka - Habartice</t>
+  </si>
+  <si>
+    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 505</t>
-[...1 lines deleted...]
-  <si>
     <t>Spoj 1</t>
   </si>
   <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>Spoj 53</t>
+  </si>
+  <si>
+    <t>Spoj 5</t>
+  </si>
+  <si>
+    <t>Spoj 101</t>
+  </si>
+  <si>
+    <t>Spoj 7</t>
+  </si>
+  <si>
     <t>Spoj 9</t>
   </si>
   <si>
-    <t>Spoj 31</t>
-[...5 lines deleted...]
-    <t>Spoj 5</t>
+    <t>Spoj 59</t>
+  </si>
+  <si>
+    <t>Spoj 103</t>
+  </si>
+  <si>
+    <t>Spoj 11</t>
+  </si>
+  <si>
+    <t>Spoj 63</t>
+  </si>
+  <si>
+    <t>Spoj 13</t>
   </si>
   <si>
     <t>Spoj 23</t>
   </si>
   <si>
-    <t>Spoj 7</t>
-[...17 lines deleted...]
-    <t>Spoj 509</t>
+    <t>Spoj 15</t>
+  </si>
+  <si>
+    <t>Spoj 105</t>
   </si>
   <si>
     <t>Spoj 17</t>
   </si>
   <si>
-    <t>Spoj 511</t>
+    <t>Spoj 19</t>
+  </si>
+  <si>
+    <t>Spoj 107</t>
   </si>
   <si>
     <t>Spoj 21</t>
   </si>
   <si>
-    <t>Spoj 503</t>
-[...16 lines deleted...]
-  <si>
     <t>km</t>
   </si>
   <si>
-    <t>6 +</t>
+    <t>X @ T</t>
+  </si>
+  <si>
+    <t>X @ 40</t>
+  </si>
+  <si>
+    <t>X @ 50 T</t>
   </si>
   <si>
     <t>X @</t>
   </si>
   <si>
-    <t>6 @ 47</t>
-[...14 lines deleted...]
-    <t>Dačice,,aut.nádr.</t>
+    <t>6 + @</t>
+  </si>
+  <si>
+    <t>X @ 40 T</t>
+  </si>
+  <si>
+    <t>X @ 47</t>
+  </si>
+  <si>
+    <t>6 + @ 24</t>
+  </si>
+  <si>
+    <t>X 31</t>
+  </si>
+  <si>
+    <t>6 @ 63</t>
+  </si>
+  <si>
+    <t>X @ 31</t>
+  </si>
+  <si>
+    <t>Frýdlant,,žel.st.</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>5:35</t>
-[...2 lines deleted...]
-    <t>6:05</t>
+    <t>5:40</t>
+  </si>
+  <si>
+    <t>8:11</t>
+  </si>
+  <si>
+    <t>9:11</t>
+  </si>
+  <si>
+    <t>10:11</t>
+  </si>
+  <si>
+    <t>12:11</t>
+  </si>
+  <si>
+    <t>13:11</t>
+  </si>
+  <si>
+    <t>14:11</t>
+  </si>
+  <si>
+    <t>14:16</t>
+  </si>
+  <si>
+    <t>15:11</t>
+  </si>
+  <si>
+    <t>16:11</t>
+  </si>
+  <si>
+    <t>17:11</t>
+  </si>
+  <si>
+    <t>18:11</t>
+  </si>
+  <si>
+    <t>19:11</t>
+  </si>
+  <si>
+    <t>20:11</t>
+  </si>
+  <si>
+    <t>Frýdlant,,aut.nádr.</t>
+  </si>
+  <si>
+    <t>5:45</t>
+  </si>
+  <si>
+    <t>6:35</t>
+  </si>
+  <si>
+    <t>6:45</t>
+  </si>
+  <si>
+    <t>8:16</t>
+  </si>
+  <si>
+    <t>9:16</t>
+  </si>
+  <si>
+    <t>10:16</t>
+  </si>
+  <si>
+    <t>12:16</t>
+  </si>
+  <si>
+    <t>13:16</t>
+  </si>
+  <si>
+    <t>14:21</t>
+  </si>
+  <si>
+    <t>15:16</t>
+  </si>
+  <si>
+    <t>16:16</t>
+  </si>
+  <si>
+    <t>17:16</t>
+  </si>
+  <si>
+    <t>18:16</t>
+  </si>
+  <si>
+    <t>19:16</t>
+  </si>
+  <si>
+    <t>20:16</t>
+  </si>
+  <si>
+    <t>Frýdlant,,nem.</t>
+  </si>
+  <si>
+    <t>5:47</t>
+  </si>
+  <si>
+    <t>6:37</t>
+  </si>
+  <si>
+    <t>6:47</t>
+  </si>
+  <si>
+    <t>8:18</t>
+  </si>
+  <si>
+    <t>9:18</t>
+  </si>
+  <si>
+    <t>10:18</t>
+  </si>
+  <si>
+    <t>12:18</t>
+  </si>
+  <si>
+    <t>13:18</t>
+  </si>
+  <si>
+    <t>14:18</t>
+  </si>
+  <si>
+    <t>14:23</t>
+  </si>
+  <si>
+    <t>15:18</t>
+  </si>
+  <si>
+    <t>16:18</t>
+  </si>
+  <si>
+    <t>17:18</t>
+  </si>
+  <si>
+    <t>18:18</t>
+  </si>
+  <si>
+    <t>19:18</t>
+  </si>
+  <si>
+    <t>20:18</t>
+  </si>
+  <si>
+    <t>Frýdlant,,odb.Údolí 1.2</t>
+  </si>
+  <si>
+    <t>5:49</t>
+  </si>
+  <si>
+    <t>6:39</t>
+  </si>
+  <si>
+    <t>6:49</t>
+  </si>
+  <si>
+    <t>8:20</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>14:20</t>
+  </si>
+  <si>
+    <t>14:25</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>16:20</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>19:20</t>
+  </si>
+  <si>
+    <t>20:20</t>
+  </si>
+  <si>
+    <t>Bulovka,Arnoltice</t>
+  </si>
+  <si>
+    <t>5:52</t>
+  </si>
+  <si>
+    <t>6:42</t>
+  </si>
+  <si>
+    <t>6:52</t>
+  </si>
+  <si>
+    <t>8:23</t>
+  </si>
+  <si>
+    <t>9:23</t>
+  </si>
+  <si>
+    <t>10:23</t>
+  </si>
+  <si>
+    <t>12:23</t>
+  </si>
+  <si>
+    <t>13:23</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>15:23</t>
+  </si>
+  <si>
+    <t>16:23</t>
+  </si>
+  <si>
+    <t>17:23</t>
+  </si>
+  <si>
+    <t>18:23</t>
+  </si>
+  <si>
+    <t>19:23</t>
+  </si>
+  <si>
+    <t>20:23</t>
+  </si>
+  <si>
+    <t>Bulovka,,dol.ves</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>8:25</t>
+  </si>
+  <si>
+    <t>9:25</t>
+  </si>
+  <si>
+    <t>10:25</t>
+  </si>
+  <si>
+    <t>12:25</t>
+  </si>
+  <si>
+    <t>13:25</t>
+  </si>
+  <si>
+    <t>15:25</t>
+  </si>
+  <si>
+    <t>16:25</t>
+  </si>
+  <si>
+    <t>17:25</t>
+  </si>
+  <si>
+    <t>18:25</t>
+  </si>
+  <si>
+    <t>19:25</t>
+  </si>
+  <si>
+    <t>20:25</t>
+  </si>
+  <si>
+    <t>Bulovka,,střed</t>
+  </si>
+  <si>
+    <t>8:26</t>
+  </si>
+  <si>
+    <t>9:26</t>
+  </si>
+  <si>
+    <t>10:26</t>
+  </si>
+  <si>
+    <t>12:26</t>
+  </si>
+  <si>
+    <t>13:26</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>15:26</t>
+  </si>
+  <si>
+    <t>16:26</t>
+  </si>
+  <si>
+    <t>17:26</t>
+  </si>
+  <si>
+    <t>18:26</t>
+  </si>
+  <si>
+    <t>19:26</t>
+  </si>
+  <si>
+    <t>20:26</t>
+  </si>
+  <si>
+    <t>Bulovka,,ObÚ</t>
+  </si>
+  <si>
+    <t>8:27</t>
+  </si>
+  <si>
+    <t>9:27</t>
+  </si>
+  <si>
+    <t>10:27</t>
+  </si>
+  <si>
+    <t>12:27</t>
+  </si>
+  <si>
+    <t>13:27</t>
+  </si>
+  <si>
+    <t>14:27</t>
+  </si>
+  <si>
+    <t>15:27</t>
+  </si>
+  <si>
+    <t>16:27</t>
+  </si>
+  <si>
+    <t>17:27</t>
+  </si>
+  <si>
+    <t>18:27</t>
+  </si>
+  <si>
+    <t>19:27</t>
+  </si>
+  <si>
+    <t>20:27</t>
+  </si>
+  <si>
+    <t>8:28</t>
+  </si>
+  <si>
+    <t>9:28</t>
+  </si>
+  <si>
+    <t>10:28</t>
+  </si>
+  <si>
+    <t>12:28</t>
+  </si>
+  <si>
+    <t>13:28</t>
+  </si>
+  <si>
+    <t>15:28</t>
+  </si>
+  <si>
+    <t>16:28</t>
+  </si>
+  <si>
+    <t>17:28</t>
+  </si>
+  <si>
+    <t>18:28</t>
+  </si>
+  <si>
+    <t>19:28</t>
+  </si>
+  <si>
+    <t>20:28</t>
+  </si>
+  <si>
+    <t>8:30</t>
+  </si>
+  <si>
+    <t>9:30</t>
+  </si>
+  <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>18:30</t>
+  </si>
+  <si>
+    <t>19:30</t>
+  </si>
+  <si>
+    <t>20:30</t>
+  </si>
+  <si>
+    <t>Pertoltice,Dolní Pertoltice,host.</t>
+  </si>
+  <si>
+    <t>5:56</t>
+  </si>
+  <si>
+    <t>6:46</t>
+  </si>
+  <si>
+    <t>6:56</t>
+  </si>
+  <si>
+    <t>8:34</t>
+  </si>
+  <si>
+    <t>9:33</t>
+  </si>
+  <si>
+    <t>10:34</t>
+  </si>
+  <si>
+    <t>12:34</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>14:34</t>
+  </si>
+  <si>
+    <t>14:32</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>16:34</t>
+  </si>
+  <si>
+    <t>16:33</t>
+  </si>
+  <si>
+    <t>17:33</t>
+  </si>
+  <si>
+    <t>18:33</t>
+  </si>
+  <si>
+    <t>19:33</t>
+  </si>
+  <si>
+    <t>20:33</t>
+  </si>
+  <si>
+    <t>Habartice,,rozc.Černousy</t>
+  </si>
+  <si>
+    <t>5:59</t>
+  </si>
+  <si>
+    <t>6:59</t>
+  </si>
+  <si>
+    <t>8:37</t>
+  </si>
+  <si>
+    <t>9:36</t>
+  </si>
+  <si>
+    <t>10:37</t>
+  </si>
+  <si>
+    <t>12:37</t>
+  </si>
+  <si>
+    <t>13:36</t>
+  </si>
+  <si>
+    <t>14:37</t>
+  </si>
+  <si>
+    <t>14:35</t>
+  </si>
+  <si>
+    <t>15:36</t>
+  </si>
+  <si>
+    <t>16:37</t>
+  </si>
+  <si>
+    <t>16:36</t>
+  </si>
+  <si>
+    <t>17:36</t>
+  </si>
+  <si>
+    <t>18:36</t>
+  </si>
+  <si>
+    <t>19:36</t>
+  </si>
+  <si>
+    <t>20:36</t>
+  </si>
+  <si>
+    <t>Černousy,,otočka</t>
+  </si>
+  <si>
+    <t>6:00</t>
+  </si>
+  <si>
+    <t>6:53</t>
   </si>
   <si>
     <t>7:00</t>
   </si>
   <si>
-    <t>12:25</t>
-[...29 lines deleted...]
-    <t>Dačice,Hostkovice</t>
+    <t>12:38</t>
+  </si>
+  <si>
+    <t>14:38</t>
+  </si>
+  <si>
+    <t>14:36</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>Habartice,,hor.ves</t>
+  </si>
+  <si>
+    <t>6:01</t>
+  </si>
+  <si>
+    <t>7:01</t>
+  </si>
+  <si>
+    <t>8:38</t>
+  </si>
+  <si>
+    <t>9:37</t>
+  </si>
+  <si>
+    <t>10:38</t>
+  </si>
+  <si>
+    <t>12:39</t>
+  </si>
+  <si>
+    <t>13:37</t>
+  </si>
+  <si>
+    <t>13:31</t>
+  </si>
+  <si>
+    <t>14:39</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>16:39</t>
+  </si>
+  <si>
+    <t>17:37</t>
+  </si>
+  <si>
+    <t>18:37</t>
+  </si>
+  <si>
+    <t>19:37</t>
+  </si>
+  <si>
+    <t>20:37</t>
+  </si>
+  <si>
+    <t>Habartice,,st.hr.</t>
+  </si>
+  <si>
+    <t>6:06</t>
+  </si>
+  <si>
+    <t>6:58</t>
+  </si>
+  <si>
+    <t>7:06</t>
+  </si>
+  <si>
+    <t>8:41</t>
+  </si>
+  <si>
+    <t>9:40</t>
+  </si>
+  <si>
+    <t>10:41</t>
+  </si>
+  <si>
+    <t>12:41</t>
+  </si>
+  <si>
+    <t>12:45</t>
+  </si>
+  <si>
+    <t>13:40</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
+    <t>15:40</t>
+  </si>
+  <si>
+    <t>16:45</t>
+  </si>
+  <si>
+    <t>16:40</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>18:40</t>
+  </si>
+  <si>
+    <t>19:40</t>
+  </si>
+  <si>
+    <t>20:40</t>
+  </si>
+  <si>
+    <t>Habartice,,škola</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>12:47</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: ČSAD Liberec, a.s., České mládeže 594/33, 460 06 Liberec, provozovna Frýdlant, www.csadlb.cz, info@csadlb.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 100</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 56</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>Spoj 102</t>
+  </si>
+  <si>
+    <t>Spoj 10</t>
+  </si>
+  <si>
+    <t>Spoj 12</t>
+  </si>
+  <si>
+    <t>Spoj 62</t>
+  </si>
+  <si>
+    <t>Spoj 104</t>
+  </si>
+  <si>
+    <t>Spoj 14</t>
+  </si>
+  <si>
+    <t>Spoj 16</t>
+  </si>
+  <si>
+    <t>Spoj 66</t>
+  </si>
+  <si>
+    <t>Spoj 68</t>
+  </si>
+  <si>
+    <t>Spoj 18</t>
+  </si>
+  <si>
+    <t>Spoj 20</t>
+  </si>
+  <si>
+    <t>Spoj 106</t>
+  </si>
+  <si>
+    <t>6 @ 61</t>
+  </si>
+  <si>
+    <t>X @ 50</t>
+  </si>
+  <si>
+    <t>6 + @ p</t>
+  </si>
+  <si>
+    <t>6 + @ 24 p</t>
+  </si>
+  <si>
+    <t>7:05</t>
+  </si>
+  <si>
+    <t>13:01</t>
+  </si>
+  <si>
+    <t>14:09</t>
+  </si>
+  <si>
+    <t>15:09</t>
+  </si>
+  <si>
+    <t>5:09</t>
+  </si>
+  <si>
+    <t>6:09</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
-    <t>7:08</t>
-[...11 lines deleted...]
-    <t>Dačice,Lipolec</t>
+    <t>7:12</t>
+  </si>
+  <si>
+    <t>7:16</t>
+  </si>
+  <si>
+    <t>9:09</t>
+  </si>
+  <si>
+    <t>11:09</t>
+  </si>
+  <si>
+    <t>13:04</t>
+  </si>
+  <si>
+    <t>13:44</t>
+  </si>
+  <si>
+    <t>16:19</t>
+  </si>
+  <si>
+    <t>5:10</t>
+  </si>
+  <si>
+    <t>6:10</t>
+  </si>
+  <si>
+    <t>6:12</t>
+  </si>
+  <si>
+    <t>7:14</t>
+  </si>
+  <si>
+    <t>7:18</t>
+  </si>
+  <si>
+    <t>9:10</t>
+  </si>
+  <si>
+    <t>10:12</t>
+  </si>
+  <si>
+    <t>11:10</t>
+  </si>
+  <si>
+    <t>13:06</t>
+  </si>
+  <si>
+    <t>13:12</t>
+  </si>
+  <si>
+    <t>13:45</t>
+  </si>
+  <si>
+    <t>14:13</t>
+  </si>
+  <si>
+    <t>15:13</t>
+  </si>
+  <si>
+    <t>15:12</t>
+  </si>
+  <si>
+    <t>16:12</t>
+  </si>
+  <si>
+    <t>17:12</t>
+  </si>
+  <si>
+    <t>13:10</t>
+  </si>
+  <si>
+    <t>14:15</t>
+  </si>
+  <si>
+    <t>15:15</t>
+  </si>
+  <si>
+    <t>5:12</t>
   </si>
   <si>
     <t>6:14</t>
   </si>
   <si>
-    <t>7:11</t>
-[...14 lines deleted...]
-    <t>5:45</t>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>9:12</t>
+  </si>
+  <si>
+    <t>10:14</t>
+  </si>
+  <si>
+    <t>11:12</t>
+  </si>
+  <si>
+    <t>13:14</t>
+  </si>
+  <si>
+    <t>13:47</t>
+  </si>
+  <si>
+    <t>15:14</t>
+  </si>
+  <si>
+    <t>16:14</t>
+  </si>
+  <si>
+    <t>16:22</t>
+  </si>
+  <si>
+    <t>17:14</t>
+  </si>
+  <si>
+    <t>5:16</t>
+  </si>
+  <si>
+    <t>6:16</t>
   </si>
   <si>
     <t>6:18</t>
   </si>
   <si>
-    <t>7:15</t>
-[...50 lines deleted...]
-    <t>5:52</t>
+    <t>7:22</t>
+  </si>
+  <si>
+    <t>7:24</t>
+  </si>
+  <si>
+    <t>11:16</t>
+  </si>
+  <si>
+    <t>13:51</t>
+  </si>
+  <si>
+    <t>5:20</t>
+  </si>
+  <si>
+    <t>6:20</t>
+  </si>
+  <si>
+    <t>6:22</t>
+  </si>
+  <si>
+    <t>10:22</t>
+  </si>
+  <si>
+    <t>11:20</t>
+  </si>
+  <si>
+    <t>13:22</t>
+  </si>
+  <si>
+    <t>13:55</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>17:22</t>
+  </si>
+  <si>
+    <t>5:22</t>
+  </si>
+  <si>
+    <t>6:24</t>
+  </si>
+  <si>
+    <t>9:22</t>
+  </si>
+  <si>
+    <t>10:24</t>
+  </si>
+  <si>
+    <t>11:22</t>
+  </si>
+  <si>
+    <t>13:24</t>
+  </si>
+  <si>
+    <t>13:57</t>
+  </si>
+  <si>
+    <t>15:24</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>17:24</t>
+  </si>
+  <si>
+    <t>5:24</t>
   </si>
   <si>
     <t>6:26</t>
   </si>
   <si>
-    <t>7:23</t>
-[...14 lines deleted...]
-    <t>5:54</t>
+    <t>9:24</t>
+  </si>
+  <si>
+    <t>11:24</t>
+  </si>
+  <si>
+    <t>13:59</t>
+  </si>
+  <si>
+    <t>5:25</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>6:27</t>
+  </si>
+  <si>
+    <t>11:25</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>5:26</t>
   </si>
   <si>
     <t>6:28</t>
   </si>
   <si>
-    <t>7:25</t>
-[...14 lines deleted...]
-    <t>5:58</t>
+    <t>11:26</t>
+  </si>
+  <si>
+    <t>14:01</t>
+  </si>
+  <si>
+    <t>5:29</t>
+  </si>
+  <si>
+    <t>6:29</t>
+  </si>
+  <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>7:27</t>
+  </si>
+  <si>
+    <t>7:29</t>
+  </si>
+  <si>
+    <t>9:29</t>
+  </si>
+  <si>
+    <t>11:29</t>
+  </si>
+  <si>
+    <t>13:29</t>
+  </si>
+  <si>
+    <t>14:03</t>
+  </si>
+  <si>
+    <t>14:24</t>
+  </si>
+  <si>
+    <t>5:32</t>
+  </si>
+  <si>
+    <t>6:32</t>
   </si>
   <si>
     <t>6:33</t>
   </si>
   <si>
-    <t>7:29</t>
-[...14 lines deleted...]
-    <t>6:37</t>
+    <t>7:30</t>
+  </si>
+  <si>
+    <t>7:33</t>
+  </si>
+  <si>
+    <t>9:32</t>
+  </si>
+  <si>
+    <t>10:33</t>
+  </si>
+  <si>
+    <t>11:32</t>
+  </si>
+  <si>
+    <t>13:32</t>
+  </si>
+  <si>
+    <t>14:06</t>
+  </si>
+  <si>
+    <t>5:34</t>
+  </si>
+  <si>
+    <t>6:34</t>
   </si>
   <si>
     <t>7:34</t>
   </si>
   <si>
-    <t>13:01</t>
-[...8 lines deleted...]
-    <t>Člunek</t>
+    <t>9:34</t>
+  </si>
+  <si>
+    <t>10:35</t>
+  </si>
+  <si>
+    <t>11:34</t>
+  </si>
+  <si>
+    <t>13:34</t>
+  </si>
+  <si>
+    <t>13:35</t>
+  </si>
+  <si>
+    <t>14:08</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>17:35</t>
+  </si>
+  <si>
+    <t>5:36</t>
+  </si>
+  <si>
+    <t>6:36</t>
+  </si>
+  <si>
+    <t>7:35</t>
+  </si>
+  <si>
+    <t>7:36</t>
+  </si>
+  <si>
+    <t>11:36</t>
+  </si>
+  <si>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>15:32</t>
   </si>
   <si>
     <t>6:40</t>
   </si>
   <si>
-    <t>7:37</t>
-[...215 lines deleted...]
-    <t>9:33</t>
+    <t>7:40</t>
   </si>
   <si>
     <t>10:40</t>
   </si>
   <si>
-    <t>11:52</t>
-[...776 lines deleted...]
-    <t>14:34</t>
+    <t>11:40</t>
   </si>
   <si>
     <t>17:39</t>
-  </si>
-[...490 lines deleted...]
-    <t>21:10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -2423,92 +1832,84 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM51"/>
+  <dimension ref="A1:AA22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
+    <col min="23" max="23" width="3.71" customWidth="true" style="0"/>
+    <col min="24" max="24" width="3.71" customWidth="true" style="0"/>
+    <col min="25" max="25" width="3.71" customWidth="true" style="0"/>
+    <col min="26" max="26" width="3.71" customWidth="true" style="0"/>
     <col min="27" max="27" width="3.71" customWidth="true" style="0"/>
-    <col min="28" max="28" width="3.71" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="2" max="2" width="47.988281" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.847656" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" customHeight="1" ht="18">
+    <row r="1" spans="1:27" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:39" customHeight="1" ht="15">
+    <row r="2" spans="1:27" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:39" customHeight="1" ht="15">
+    <row r="3" spans="1:27" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="10" t="s">
         <v>10</v>
@@ -2524,8088 +1925,2769 @@
       </c>
       <c r="N3" s="10" t="s">
         <v>14</v>
       </c>
       <c r="O3" s="10" t="s">
         <v>15</v>
       </c>
       <c r="P3" s="10" t="s">
         <v>16</v>
       </c>
       <c r="Q3" s="10" t="s">
         <v>17</v>
       </c>
       <c r="R3" s="10" t="s">
         <v>18</v>
       </c>
       <c r="S3" s="10" t="s">
         <v>19</v>
       </c>
       <c r="T3" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U3" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="V3" s="10" t="s">
+      <c r="V3" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="W3" s="10" t="s">
+      <c r="W3" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="X3" s="10" t="s">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="X3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="Z3" s="4" t="s">
+        <v>23</v>
       </c>
       <c r="AA3" s="4" t="s">
-        <v>27</v>
-[...35 lines deleted...]
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:39" customHeight="1" ht="30">
+    <row r="4" spans="1:27" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H4" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="I4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="F4" s="5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="K4" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="L4" s="5" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="P4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="R4" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="Q4" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S4" s="5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="T4" s="5" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="U4" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="W4" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="X4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="Y4" s="5" t="s">
+      <c r="V4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="Z4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
       <c r="AA4" s="5"/>
-      <c r="AB4" s="5"/>
-[...10 lines deleted...]
-      <c r="AM4" s="5"/>
     </row>
-    <row r="5" spans="1:39" customHeight="1" ht="15">
+    <row r="5" spans="1:27" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="D5" s="8"/>
+      <c r="D5" s="8" t="s">
+        <v>37</v>
+      </c>
       <c r="E5" s="5"/>
-      <c r="F5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5" t="s">
+        <v>38</v>
+      </c>
       <c r="H5" s="5" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="5"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>40</v>
+      </c>
       <c r="J5" s="5" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-      <c r="O5" s="5"/>
+        <v>41</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>44</v>
+      </c>
       <c r="P5" s="5" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-        <v>41</v>
+        <v>45</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" s="13" t="s">
+        <v>50</v>
       </c>
       <c r="W5" s="5"/>
-      <c r="X5" s="5"/>
-[...7 lines deleted...]
-      <c r="AD5" s="5">
+      <c r="X5" s="5">
         <v>0</v>
       </c>
-      <c r="AE5" s="5">
+      <c r="Y5" s="5">
         <v>0</v>
       </c>
-      <c r="AF5" s="5"/>
-      <c r="AG5" s="5">
+      <c r="Z5" s="5">
         <v>0</v>
       </c>
-      <c r="AH5" s="5"/>
-      <c r="AI5" s="5">
+      <c r="AA5" s="5">
         <v>0</v>
       </c>
-      <c r="AJ5" s="5">
-[...4 lines deleted...]
-      <c r="AM5" s="5"/>
     </row>
-    <row r="6" spans="1:39" customHeight="1" ht="15">
+    <row r="6" spans="1:27" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C6" s="5"/>
-      <c r="D6" s="8"/>
-      <c r="E6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>53</v>
+      </c>
       <c r="F6" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="N6" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="G6" s="5"/>
-[...11 lines deleted...]
-      <c r="O6" s="5"/>
+      <c r="O6" s="5" t="s">
+        <v>60</v>
+      </c>
       <c r="P6" s="5" t="s">
-        <v>47</v>
-[...18 lines deleted...]
-      <c r="AD6" s="5">
+        <v>61</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="V6" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="W6" s="5">
+        <v>0</v>
+      </c>
+      <c r="X6" s="5">
         <v>1</v>
       </c>
-      <c r="AE6" s="5">
+      <c r="Y6" s="5">
         <v>1</v>
       </c>
-      <c r="AF6" s="5"/>
-      <c r="AG6" s="5">
+      <c r="Z6" s="5">
         <v>1</v>
       </c>
-      <c r="AH6" s="5"/>
-      <c r="AI6" s="5">
+      <c r="AA6" s="5">
         <v>1</v>
       </c>
-      <c r="AJ6" s="5">
-[...4 lines deleted...]
-      <c r="AM6" s="5"/>
     </row>
-    <row r="7" spans="1:39" customHeight="1" ht="15">
+    <row r="7" spans="1:27" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="C7" s="5"/>
-      <c r="D7" s="8"/>
-      <c r="E7" s="5"/>
+      <c r="D7" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>69</v>
+      </c>
       <c r="F7" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>70</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>71</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I7" s="5"/>
+        <v>72</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>73</v>
+      </c>
       <c r="J7" s="5" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-      <c r="O7" s="5"/>
+        <v>74</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>77</v>
+      </c>
       <c r="P7" s="5" t="s">
-        <v>53</v>
-[...37 lines deleted...]
-      <c r="AM7" s="5"/>
+        <v>78</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="V7" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="W7" s="5">
+        <v>1</v>
+      </c>
+      <c r="X7" s="5">
+        <v>2</v>
+      </c>
+      <c r="Y7" s="5">
+        <v>2</v>
+      </c>
+      <c r="Z7" s="5">
+        <v>2</v>
+      </c>
+      <c r="AA7" s="5">
+        <v>2</v>
+      </c>
     </row>
-    <row r="8" spans="1:39" customHeight="1" ht="15">
+    <row r="8" spans="1:27" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>56</v>
+        <v>84</v>
       </c>
       <c r="C8" s="5"/>
-      <c r="D8" s="8"/>
-      <c r="E8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>86</v>
+      </c>
       <c r="F8" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="G8" s="5"/>
+        <v>87</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>88</v>
+      </c>
       <c r="H8" s="5" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="I8" s="5"/>
+        <v>89</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>90</v>
+      </c>
       <c r="J8" s="5" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-      <c r="O8" s="5"/>
+        <v>91</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>94</v>
+      </c>
       <c r="P8" s="5" t="s">
-        <v>59</v>
-[...37 lines deleted...]
-      <c r="AM8" s="5"/>
+        <v>95</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="V8" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="W8" s="5">
+        <v>2</v>
+      </c>
+      <c r="X8" s="5">
+        <v>3</v>
+      </c>
+      <c r="Y8" s="5">
+        <v>3</v>
+      </c>
+      <c r="Z8" s="5">
+        <v>3</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>3</v>
+      </c>
     </row>
-    <row r="9" spans="1:39" customHeight="1" ht="15">
+    <row r="9" spans="1:27" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>62</v>
+        <v>101</v>
       </c>
       <c r="C9" s="5"/>
-      <c r="D9" s="8"/>
-      <c r="E9" s="5"/>
+      <c r="D9" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>103</v>
+      </c>
       <c r="F9" s="5" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="G9" s="5"/>
+        <v>104</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>105</v>
+      </c>
       <c r="H9" s="5" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I9" s="5"/>
+        <v>106</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>107</v>
+      </c>
       <c r="J9" s="5" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-      <c r="O9" s="5"/>
+        <v>108</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>110</v>
+      </c>
       <c r="P9" s="5" t="s">
-        <v>66</v>
-[...37 lines deleted...]
-      <c r="AM9" s="5"/>
+        <v>111</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="V9" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="W9" s="5">
+        <v>5</v>
+      </c>
+      <c r="X9" s="5">
+        <v>6</v>
+      </c>
+      <c r="Y9" s="5">
+        <v>6</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>6</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>6</v>
+      </c>
     </row>
-    <row r="10" spans="1:39" customHeight="1" ht="15">
+    <row r="10" spans="1:27" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="C10" s="5"/>
-      <c r="D10" s="8"/>
-      <c r="E10" s="5"/>
+      <c r="D10" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="F10" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="G10" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>119</v>
+      </c>
       <c r="H10" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="I10" s="5"/>
+        <v>120</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>121</v>
+      </c>
       <c r="J10" s="5" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-      <c r="O10" s="5"/>
+        <v>122</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="P10" s="5" t="s">
-        <v>70</v>
-[...37 lines deleted...]
-      <c r="AM10" s="5"/>
+        <v>124</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="V10" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="X10" s="5">
+        <v>7</v>
+      </c>
+      <c r="Y10" s="5">
+        <v>7</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>118</v>
+      </c>
     </row>
-    <row r="11" spans="1:39" customHeight="1" ht="15">
+    <row r="11" spans="1:27" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="C11" s="5"/>
-      <c r="D11" s="8"/>
-      <c r="E11" s="5"/>
+      <c r="D11" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="F11" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="G11" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>131</v>
+      </c>
       <c r="H11" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I11" s="5"/>
+        <v>132</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>133</v>
+      </c>
       <c r="J11" s="5" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-      <c r="O11" s="5"/>
+        <v>134</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="O11" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="P11" s="5" t="s">
-        <v>44</v>
-[...37 lines deleted...]
-      <c r="AM11" s="5"/>
+        <v>137</v>
+      </c>
+      <c r="Q11" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="R11" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="S11" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="T11" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="U11" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="V11" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="W11" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="X11" s="5">
+        <v>8</v>
+      </c>
+      <c r="Y11" s="5">
+        <v>8</v>
+      </c>
+      <c r="Z11" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AA11" s="5" t="s">
+        <v>118</v>
+      </c>
     </row>
-    <row r="12" spans="1:39" customHeight="1" ht="15">
+    <row r="12" spans="1:27" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="C12" s="5"/>
-      <c r="D12" s="8"/>
-      <c r="E12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="F12" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="G12" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>144</v>
+      </c>
       <c r="H12" s="5" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="I12" s="5"/>
+        <v>145</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>146</v>
+      </c>
       <c r="J12" s="5" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-      <c r="O12" s="5"/>
+        <v>147</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="O12" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="P12" s="5" t="s">
-        <v>78</v>
-[...37 lines deleted...]
-      <c r="AM12" s="5"/>
+        <v>150</v>
+      </c>
+      <c r="Q12" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="R12" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="S12" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="T12" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="U12" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="V12" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="W12" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="X12" s="5">
+        <v>8</v>
+      </c>
+      <c r="Y12" s="5">
+        <v>8</v>
+      </c>
+      <c r="Z12" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AA12" s="5" t="s">
+        <v>118</v>
+      </c>
     </row>
-    <row r="13" spans="1:39" customHeight="1" ht="15">
+    <row r="13" spans="1:27" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>81</v>
+        <v>117</v>
       </c>
       <c r="C13" s="5"/>
-      <c r="D13" s="8"/>
-      <c r="E13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="F13" s="5" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="G13" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>156</v>
+      </c>
       <c r="H13" s="5" t="s">
-        <v>83</v>
-[...1 lines deleted...]
-      <c r="I13" s="5"/>
+        <v>157</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>158</v>
+      </c>
       <c r="J13" s="5" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-      <c r="O13" s="5"/>
+        <v>159</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="P13" s="5" t="s">
-        <v>85</v>
-[...37 lines deleted...]
-      <c r="AM13" s="5"/>
+        <v>161</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="R13" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="T13" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="V13" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="X13" s="5">
+        <v>9</v>
+      </c>
+      <c r="Y13" s="5">
+        <v>9</v>
+      </c>
+      <c r="Z13" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AA13" s="5" t="s">
+        <v>118</v>
+      </c>
     </row>
-    <row r="14" spans="1:39" customHeight="1" ht="15">
+    <row r="14" spans="1:27" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="C14" s="5"/>
-      <c r="D14" s="8"/>
-      <c r="E14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="F14" s="5" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="G14" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>167</v>
+      </c>
       <c r="H14" s="5" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="I14" s="5"/>
+        <v>168</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>169</v>
+      </c>
       <c r="J14" s="5" t="s">
-        <v>91</v>
-[...5 lines deleted...]
-      <c r="O14" s="5"/>
+        <v>170</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="P14" s="5" t="s">
-        <v>92</v>
-[...37 lines deleted...]
-      <c r="AM14" s="5"/>
+        <v>173</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="R14" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="T14" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="V14" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="X14" s="5">
+        <v>11</v>
+      </c>
+      <c r="Y14" s="5">
+        <v>11</v>
+      </c>
+      <c r="Z14" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AA14" s="5" t="s">
+        <v>118</v>
+      </c>
     </row>
-    <row r="15" spans="1:39" customHeight="1" ht="15">
+    <row r="15" spans="1:27" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>95</v>
+        <v>179</v>
       </c>
       <c r="C15" s="5"/>
-      <c r="D15" s="8"/>
-      <c r="E15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>181</v>
+      </c>
       <c r="F15" s="5" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="G15" s="5"/>
+        <v>182</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>183</v>
+      </c>
       <c r="H15" s="5" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="I15" s="5"/>
+        <v>184</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>185</v>
+      </c>
       <c r="J15" s="5" t="s">
-        <v>98</v>
-[...5 lines deleted...]
-      <c r="O15" s="5"/>
+        <v>186</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>189</v>
+      </c>
       <c r="P15" s="5" t="s">
-        <v>99</v>
-[...37 lines deleted...]
-      <c r="AM15" s="5"/>
+        <v>190</v>
+      </c>
+      <c r="Q15" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="R15" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="T15" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="V15" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="W15" s="5">
+        <v>8</v>
+      </c>
+      <c r="X15" s="5">
+        <v>13</v>
+      </c>
+      <c r="Y15" s="5">
+        <v>13</v>
+      </c>
+      <c r="Z15" s="5">
+        <v>9</v>
+      </c>
+      <c r="AA15" s="5">
+        <v>9</v>
+      </c>
     </row>
-    <row r="16" spans="1:39" customHeight="1" ht="15">
+    <row r="16" spans="1:27" customHeight="1" ht="15">
       <c r="A16" s="5">
         <v>12</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>102</v>
+        <v>197</v>
       </c>
       <c r="C16" s="5"/>
-      <c r="D16" s="8"/>
-      <c r="E16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>87</v>
+      </c>
       <c r="F16" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="G16" s="5"/>
+        <v>199</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>200</v>
+      </c>
       <c r="H16" s="5" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="I16" s="5"/>
+        <v>201</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>202</v>
+      </c>
       <c r="J16" s="5" t="s">
-        <v>104</v>
-[...5 lines deleted...]
-      <c r="O16" s="5"/>
+        <v>203</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>206</v>
+      </c>
       <c r="P16" s="5" t="s">
-        <v>105</v>
-[...37 lines deleted...]
-      <c r="AM16" s="5"/>
+        <v>207</v>
+      </c>
+      <c r="Q16" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="R16" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="T16" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="U16" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="V16" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="W16" s="5">
+        <v>11</v>
+      </c>
+      <c r="X16" s="5">
+        <v>16</v>
+      </c>
+      <c r="Y16" s="5">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="5">
+        <v>12</v>
+      </c>
+      <c r="AA16" s="5">
+        <v>12</v>
+      </c>
     </row>
-    <row r="17" spans="1:39" customHeight="1" ht="15">
+    <row r="17" spans="1:27" customHeight="1" ht="15">
       <c r="A17" s="5">
         <v>13</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>108</v>
+        <v>214</v>
       </c>
       <c r="C17" s="5"/>
-      <c r="D17" s="8"/>
-      <c r="E17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>216</v>
+      </c>
       <c r="F17" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="G17" s="5"/>
+        <v>217</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="H17" s="5" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="I17" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="J17" s="5" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-      <c r="O17" s="5"/>
+        <v>218</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>220</v>
+      </c>
       <c r="P17" s="5" t="s">
-        <v>111</v>
-[...37 lines deleted...]
-      <c r="AM17" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="R17" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="T17" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="U17" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="V17" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="W17" s="5">
+        <v>13</v>
+      </c>
+      <c r="X17" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="Y17" s="5">
+        <v>18</v>
+      </c>
+      <c r="Z17" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AA17" s="5">
+        <v>14</v>
+      </c>
     </row>
-    <row r="18" spans="1:39" customHeight="1" ht="15">
+    <row r="18" spans="1:27" customHeight="1" ht="15">
       <c r="A18" s="5">
         <v>14</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>114</v>
+        <v>222</v>
       </c>
       <c r="C18" s="5"/>
-      <c r="D18" s="8"/>
-      <c r="E18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>182</v>
+      </c>
       <c r="F18" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="G18" s="5"/>
+        <v>224</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>225</v>
+      </c>
       <c r="H18" s="5" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="I18" s="5"/>
+        <v>226</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>227</v>
+      </c>
       <c r="J18" s="5" t="s">
-        <v>116</v>
-[...5 lines deleted...]
-      <c r="O18" s="5"/>
+        <v>228</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>205</v>
+      </c>
       <c r="P18" s="5" t="s">
-        <v>117</v>
-[...37 lines deleted...]
-      <c r="AM18" s="5"/>
+        <v>232</v>
+      </c>
+      <c r="Q18" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="R18" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="T18" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="U18" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="V18" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="W18" s="5">
+        <v>15</v>
+      </c>
+      <c r="X18" s="5">
+        <v>17</v>
+      </c>
+      <c r="Y18" s="5">
+        <v>20</v>
+      </c>
+      <c r="Z18" s="5">
+        <v>13</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>16</v>
+      </c>
     </row>
-    <row r="19" spans="1:39" customHeight="1" ht="15">
+    <row r="19" spans="1:27" customHeight="1" ht="15">
       <c r="A19" s="5">
         <v>15</v>
       </c>
       <c r="B19" s="16" t="s">
-        <v>120</v>
+        <v>238</v>
       </c>
       <c r="C19" s="5"/>
-      <c r="D19" s="8"/>
-      <c r="E19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>240</v>
+      </c>
       <c r="F19" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="G19" s="5"/>
+        <v>241</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>242</v>
+      </c>
       <c r="H19" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="I19" s="5"/>
+        <v>243</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>244</v>
+      </c>
       <c r="J19" s="5" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-      <c r="O19" s="5"/>
+        <v>245</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>231</v>
+      </c>
       <c r="P19" s="5" t="s">
-        <v>121</v>
-[...37 lines deleted...]
-      <c r="AM19" s="5"/>
+        <v>249</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="R19" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="T19" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="V19" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="W19" s="5">
+        <v>16</v>
+      </c>
+      <c r="X19" s="5">
+        <v>18</v>
+      </c>
+      <c r="Y19" s="5">
+        <v>21</v>
+      </c>
+      <c r="Z19" s="5">
+        <v>14</v>
+      </c>
+      <c r="AA19" s="5">
+        <v>17</v>
+      </c>
     </row>
-    <row r="20" spans="1:39" customHeight="1" ht="15">
-      <c r="A20" s="5">
+    <row r="20" spans="1:27" customHeight="1" ht="15">
+      <c r="A20" s="6">
         <v>16</v>
       </c>
-      <c r="B20" s="16" t="s">
-[...60 lines deleted...]
-      <c r="AM20" s="5"/>
+      <c r="B20" s="17" t="s">
+        <v>256</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D20" s="9"/>
+      <c r="E20" s="11" t="s">
+        <v>224</v>
+      </c>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="N20" s="11"/>
+      <c r="O20" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="P20" s="11"/>
+      <c r="Q20" s="11"/>
+      <c r="R20" s="11"/>
+      <c r="S20" s="11"/>
+      <c r="T20" s="11"/>
+      <c r="U20" s="11"/>
+      <c r="V20" s="14"/>
+      <c r="W20" s="6">
+        <v>16</v>
+      </c>
+      <c r="X20" s="6"/>
+      <c r="Y20" s="6">
+        <v>21</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>14</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>17</v>
+      </c>
     </row>
-    <row r="21" spans="1:39" customHeight="1" ht="15">
-[...1490 lines deleted...]
-      <c r="Z36" s="13" t="s">
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
         <v>259</v>
-      </c>
-[...1343 lines deleted...]
-        <v>381</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ51"/>
+  <dimension ref="A1:Y22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
+    <col min="22" max="22" width="3.71" customWidth="true" style="0"/>
+    <col min="23" max="23" width="3.71" customWidth="true" style="0"/>
+    <col min="24" max="24" width="3.71" customWidth="true" style="0"/>
     <col min="25" max="25" width="3.71" customWidth="true" style="0"/>
-    <col min="26" max="26" width="3.71" customWidth="true" style="0"/>
-[...10 lines deleted...]
-    <col min="2" max="2" width="47.988281" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.847656" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" customHeight="1" ht="18">
+    <row r="1" spans="1:25" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:36" customHeight="1" ht="15">
+    <row r="2" spans="1:25" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>382</v>
+        <v>260</v>
       </c>
     </row>
-    <row r="3" spans="1:36" customHeight="1" ht="15">
+    <row r="3" spans="1:25" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>383</v>
+        <v>261</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>384</v>
+        <v>262</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>385</v>
+        <v>263</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>386</v>
+        <v>264</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>387</v>
+        <v>265</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>388</v>
+        <v>266</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>389</v>
+        <v>267</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>390</v>
+        <v>268</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>391</v>
+        <v>269</v>
       </c>
       <c r="M3" s="10" t="s">
-        <v>392</v>
+        <v>270</v>
       </c>
       <c r="N3" s="10" t="s">
-        <v>393</v>
+        <v>271</v>
       </c>
       <c r="O3" s="10" t="s">
-        <v>394</v>
+        <v>272</v>
       </c>
       <c r="P3" s="10" t="s">
-        <v>395</v>
+        <v>273</v>
       </c>
       <c r="Q3" s="10" t="s">
-        <v>396</v>
+        <v>274</v>
       </c>
       <c r="R3" s="10" t="s">
-        <v>397</v>
+        <v>275</v>
       </c>
       <c r="S3" s="10" t="s">
-        <v>398</v>
+        <v>276</v>
       </c>
       <c r="T3" s="10" t="s">
-        <v>399</v>
-[...11 lines deleted...]
-        <v>403</v>
+        <v>277</v>
+      </c>
+      <c r="U3" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="V3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="W3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="X3" s="4" t="s">
+        <v>23</v>
       </c>
       <c r="Y3" s="4" t="s">
-        <v>27</v>
-[...32 lines deleted...]
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
-    <row r="4" spans="1:36" customHeight="1" ht="30">
+    <row r="4" spans="1:25" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="O4" s="5" t="s">
         <v>29</v>
-      </c>
-[...31 lines deleted...]
-        <v>28</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="Q4" s="5" t="s">
-        <v>28</v>
+        <v>280</v>
       </c>
       <c r="R4" s="5" t="s">
-        <v>29</v>
+        <v>280</v>
       </c>
       <c r="S4" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="T4" s="5" t="s">
-        <v>29</v>
-[...7 lines deleted...]
-      <c r="W4" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="X4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U4" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
       <c r="Y4" s="5"/>
-      <c r="Z4" s="5"/>
-[...9 lines deleted...]
-      <c r="AJ4" s="5"/>
     </row>
-    <row r="5" spans="1:36" customHeight="1" ht="15">
+    <row r="5" spans="1:25" customHeight="1" ht="15">
       <c r="A5" s="5">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>377</v>
+        <v>256</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="8"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
-      <c r="G5" s="5"/>
+      <c r="G5" s="5" t="s">
+        <v>283</v>
+      </c>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
-      <c r="L5" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L5" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="M5" s="5"/>
       <c r="N5" s="5"/>
-      <c r="O5" s="5"/>
+      <c r="O5" s="5" t="s">
+        <v>285</v>
+      </c>
       <c r="P5" s="5" t="s">
-        <v>405</v>
+        <v>286</v>
       </c>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
-      <c r="T5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="U5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="13"/>
       <c r="V5" s="5"/>
-      <c r="W5" s="5"/>
-[...2 lines deleted...]
-      <c r="Z5" s="5">
+      <c r="W5" s="5">
         <v>0</v>
       </c>
-      <c r="AA5" s="5"/>
-[...8 lines deleted...]
-      <c r="AJ5" s="5"/>
+      <c r="X5" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:36" customHeight="1" ht="15">
+    <row r="6" spans="1:25" customHeight="1" ht="15">
       <c r="A6" s="5">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>363</v>
+        <v>238</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>353</v>
+        <v>287</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="F6" s="5"/>
+        <v>288</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>289</v>
+      </c>
       <c r="G6" s="5" t="s">
-        <v>195</v>
+        <v>290</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="I6" s="5"/>
+        <v>291</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>292</v>
+      </c>
       <c r="J6" s="5" t="s">
-        <v>407</v>
+        <v>40</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>408</v>
+        <v>293</v>
       </c>
       <c r="L6" s="5" t="s">
-        <v>170</v>
+        <v>294</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>409</v>
+        <v>42</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
       <c r="O6" s="5" t="s">
-        <v>410</v>
+        <v>43</v>
       </c>
       <c r="P6" s="5" t="s">
-        <v>411</v>
+        <v>45</v>
       </c>
       <c r="Q6" s="5" t="s">
-        <v>412</v>
+        <v>45</v>
       </c>
       <c r="R6" s="5" t="s">
-        <v>312</v>
+        <v>46</v>
       </c>
       <c r="S6" s="5" t="s">
-        <v>413</v>
+        <v>296</v>
       </c>
       <c r="T6" s="5" t="s">
-        <v>414</v>
-[...10 lines deleted...]
-      <c r="X6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="U6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="V6" s="5">
+        <v>0</v>
+      </c>
+      <c r="W6" s="5">
+        <v>0</v>
+      </c>
+      <c r="X6" s="5">
+        <v>0</v>
+      </c>
       <c r="Y6" s="5">
         <v>0</v>
       </c>
-      <c r="Z6" s="5">
-[...27 lines deleted...]
-      </c>
     </row>
-    <row r="7" spans="1:36" customHeight="1" ht="15">
+    <row r="7" spans="1:25" customHeight="1" ht="15">
       <c r="A7" s="5">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>352</v>
+        <v>222</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>44</v>
+        <v>297</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="F7" s="5"/>
+        <v>298</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>299</v>
+      </c>
       <c r="G7" s="5" t="s">
-        <v>417</v>
+        <v>300</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="I7" s="5"/>
+        <v>301</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>302</v>
+      </c>
       <c r="J7" s="5" t="s">
-        <v>140</v>
+        <v>303</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>419</v>
+        <v>304</v>
       </c>
       <c r="L7" s="5" t="s">
-        <v>409</v>
+        <v>305</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>420</v>
+        <v>306</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>421</v>
+        <v>307</v>
       </c>
       <c r="O7" s="5" t="s">
-        <v>422</v>
+        <v>308</v>
       </c>
       <c r="P7" s="5" t="s">
-        <v>423</v>
+        <v>309</v>
       </c>
       <c r="Q7" s="5" t="s">
-        <v>424</v>
+        <v>310</v>
       </c>
       <c r="R7" s="5" t="s">
-        <v>425</v>
+        <v>311</v>
       </c>
       <c r="S7" s="5" t="s">
-        <v>426</v>
+        <v>96</v>
       </c>
       <c r="T7" s="5" t="s">
-        <v>361</v>
-[...10 lines deleted...]
-      <c r="X7" s="13"/>
+        <v>312</v>
+      </c>
+      <c r="U7" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="V7" s="5">
+        <v>1</v>
+      </c>
+      <c r="W7" s="5">
+        <v>1</v>
+      </c>
+      <c r="X7" s="5">
+        <v>1</v>
+      </c>
       <c r="Y7" s="5">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="Z7" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" customHeight="1" ht="15">
+      <c r="A8" s="5">
         <v>13</v>
       </c>
-      <c r="AA7" s="5">
-[...29 lines deleted...]
-      </c>
       <c r="B8" s="16" t="s">
-        <v>338</v>
+        <v>214</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>44</v>
+        <v>118</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F8" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="G8" s="5" t="s">
-        <v>263</v>
+        <v>118</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="I8" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="J8" s="5" t="s">
-        <v>431</v>
+        <v>118</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>432</v>
+        <v>118</v>
       </c>
       <c r="L8" s="5" t="s">
-        <v>433</v>
+        <v>313</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>289</v>
+        <v>118</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>422</v>
+        <v>118</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>348</v>
+        <v>314</v>
       </c>
       <c r="P8" s="5" t="s">
-        <v>434</v>
+        <v>315</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>435</v>
+        <v>118</v>
       </c>
       <c r="R8" s="5" t="s">
-        <v>436</v>
+        <v>118</v>
       </c>
       <c r="S8" s="5" t="s">
-        <v>42</v>
+        <v>118</v>
       </c>
       <c r="T8" s="5" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>118</v>
+      </c>
+      <c r="U8" s="13" t="s">
+        <v>118</v>
       </c>
       <c r="V8" s="5" t="s">
-        <v>351</v>
+        <v>118</v>
       </c>
       <c r="W8" s="5" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="X8" s="13"/>
+        <v>118</v>
+      </c>
+      <c r="X8" s="5">
+        <v>4</v>
+      </c>
       <c r="Y8" s="5">
-        <v>13</v>
-[...28 lines deleted...]
-        <v>13</v>
+        <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:36" customHeight="1" ht="15">
+    <row r="9" spans="1:25" customHeight="1" ht="15">
       <c r="A9" s="5">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>327</v>
+        <v>197</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>70</v>
+        <v>316</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>439</v>
-[...1 lines deleted...]
-      <c r="F9" s="5"/>
+        <v>299</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>317</v>
+      </c>
       <c r="G9" s="5" t="s">
-        <v>274</v>
+        <v>291</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="I9" s="5"/>
+        <v>318</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>319</v>
+      </c>
       <c r="J9" s="5" t="s">
-        <v>70</v>
+        <v>320</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>441</v>
+        <v>321</v>
       </c>
       <c r="L9" s="5" t="s">
-        <v>70</v>
+        <v>306</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>70</v>
+        <v>322</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>348</v>
+        <v>323</v>
       </c>
       <c r="O9" s="5" t="s">
-        <v>442</v>
+        <v>44</v>
       </c>
       <c r="P9" s="5" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="Q9" s="5" t="s">
-        <v>443</v>
+        <v>324</v>
       </c>
       <c r="R9" s="5" t="s">
-        <v>70</v>
+        <v>325</v>
       </c>
       <c r="S9" s="5" t="s">
-        <v>158</v>
+        <v>326</v>
       </c>
       <c r="T9" s="5" t="s">
-        <v>70</v>
-[...10 lines deleted...]
-      <c r="X9" s="13"/>
+        <v>327</v>
+      </c>
+      <c r="U9" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="V9" s="5">
+        <v>2</v>
+      </c>
+      <c r="W9" s="5">
+        <v>2</v>
+      </c>
+      <c r="X9" s="5">
+        <v>5</v>
+      </c>
       <c r="Y9" s="5">
-        <v>16</v>
-[...28 lines deleted...]
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:36" customHeight="1" ht="15">
+    <row r="10" spans="1:25" customHeight="1" ht="15">
       <c r="A10" s="5">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>319</v>
+        <v>179</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>445</v>
+        <v>328</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="F10" s="5"/>
+        <v>329</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>330</v>
+      </c>
       <c r="G10" s="5" t="s">
-        <v>70</v>
+        <v>331</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="I10" s="5"/>
+        <v>332</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="J10" s="5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>447</v>
+        <v>333</v>
       </c>
       <c r="L10" s="5" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>448</v>
+        <v>334</v>
       </c>
       <c r="O10" s="5" t="s">
-        <v>449</v>
+        <v>93</v>
       </c>
       <c r="P10" s="5" t="s">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="Q10" s="5" t="s">
-        <v>450</v>
+        <v>78</v>
       </c>
       <c r="R10" s="5" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="S10" s="5" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="T10" s="5" t="s">
-        <v>70</v>
-[...10 lines deleted...]
-      <c r="X10" s="13"/>
+        <v>80</v>
+      </c>
+      <c r="U10" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="V10" s="5">
+        <v>5</v>
+      </c>
+      <c r="W10" s="5">
+        <v>5</v>
+      </c>
+      <c r="X10" s="5">
+        <v>8</v>
+      </c>
       <c r="Y10" s="5">
-        <v>24</v>
-[...28 lines deleted...]
-        <v>24</v>
+        <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:36" customHeight="1" ht="15">
+    <row r="11" spans="1:25" customHeight="1" ht="15">
       <c r="A11" s="5">
-        <v>39</v>
+        <v>10</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>298</v>
+        <v>101</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
+        <v>335</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="M11" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N11" s="5" t="s">
-        <v>458</v>
+        <v>341</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>459</v>
+        <v>118</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>460</v>
+        <v>118</v>
       </c>
       <c r="Q11" s="5" t="s">
-        <v>461</v>
+        <v>342</v>
       </c>
       <c r="R11" s="5" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="S11" s="5" t="s">
-        <v>462</v>
+        <v>118</v>
       </c>
       <c r="T11" s="5" t="s">
-        <v>463</v>
-[...5 lines deleted...]
-        <v>376</v>
+        <v>343</v>
+      </c>
+      <c r="U11" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="V11" s="5">
+        <v>7</v>
       </c>
       <c r="W11" s="5" t="s">
-        <v>465</v>
-[...38 lines deleted...]
-        <v>25</v>
+        <v>118</v>
+      </c>
+      <c r="X11" s="5">
+        <v>10</v>
+      </c>
+      <c r="Y11" s="5" t="s">
+        <v>118</v>
       </c>
     </row>
-    <row r="12" spans="1:36" customHeight="1" ht="15">
+    <row r="12" spans="1:25" customHeight="1" ht="15">
       <c r="A12" s="5">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>296</v>
+        <v>117</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>70</v>
+        <v>344</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>70</v>
+        <v>337</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>70</v>
+        <v>345</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>70</v>
+        <v>346</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="K12" s="5"/>
+        <v>347</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>348</v>
+      </c>
       <c r="L12" s="5" t="s">
-        <v>70</v>
+        <v>340</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>70</v>
+        <v>349</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>70</v>
+        <v>350</v>
       </c>
       <c r="O12" s="5" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="P12" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="Q12" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="Q12" s="5" t="s">
+        <v>351</v>
+      </c>
       <c r="R12" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="S12" s="5"/>
+        <v>352</v>
+      </c>
+      <c r="S12" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="T12" s="5" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-        <v>70</v>
+        <v>353</v>
+      </c>
+      <c r="U12" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="V12" s="5">
+        <v>9</v>
       </c>
       <c r="W12" s="5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>118</v>
+      </c>
+      <c r="X12" s="5">
+        <v>12</v>
       </c>
       <c r="Y12" s="5" t="s">
-        <v>70</v>
-[...32 lines deleted...]
-        <v>70</v>
+        <v>118</v>
       </c>
     </row>
-    <row r="13" spans="1:36" customHeight="1" ht="15">
+    <row r="13" spans="1:25" customHeight="1" ht="15">
       <c r="A13" s="5">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>294</v>
+        <v>143</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>70</v>
+        <v>354</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>70</v>
+        <v>345</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>70</v>
+        <v>355</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>70</v>
+        <v>356</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="K13" s="5"/>
+        <v>133</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>357</v>
+      </c>
       <c r="L13" s="5" t="s">
-        <v>70</v>
+        <v>349</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>70</v>
+        <v>135</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>70</v>
+        <v>358</v>
       </c>
       <c r="O13" s="5" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="P13" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="Q13" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>137</v>
+      </c>
       <c r="R13" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="S13" s="5"/>
+        <v>138</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="T13" s="5" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-        <v>70</v>
+        <v>139</v>
+      </c>
+      <c r="U13" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="V13" s="5">
+        <v>10</v>
       </c>
       <c r="W13" s="5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>118</v>
+      </c>
+      <c r="X13" s="5">
+        <v>13</v>
       </c>
       <c r="Y13" s="5" t="s">
-        <v>70</v>
-[...32 lines deleted...]
-        <v>70</v>
+        <v>118</v>
       </c>
     </row>
-    <row r="14" spans="1:36" customHeight="1" ht="15">
+    <row r="14" spans="1:25" customHeight="1" ht="15">
       <c r="A14" s="5">
-        <v>36</v>
+        <v>7</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>283</v>
+        <v>130</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>44</v>
+        <v>359</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>467</v>
+        <v>360</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>468</v>
+        <v>361</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>44</v>
+        <v>118</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>469</v>
+        <v>118</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>369</v>
+        <v>120</v>
       </c>
       <c r="J14" s="5" t="s">
-        <v>470</v>
-[...1 lines deleted...]
-      <c r="K14" s="5"/>
+        <v>146</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>362</v>
+      </c>
       <c r="L14" s="5" t="s">
-        <v>44</v>
+        <v>123</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>471</v>
+        <v>148</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>472</v>
+        <v>363</v>
       </c>
       <c r="O14" s="5" t="s">
-        <v>473</v>
+        <v>118</v>
       </c>
       <c r="P14" s="5" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="Q14" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>150</v>
+      </c>
       <c r="R14" s="5" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="S14" s="5"/>
+        <v>151</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="T14" s="5" t="s">
-        <v>350</v>
-[...3 lines deleted...]
-        <v>474</v>
+        <v>152</v>
+      </c>
+      <c r="U14" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="V14" s="5">
+        <v>10</v>
       </c>
       <c r="W14" s="5" t="s">
-        <v>475</v>
-[...16 lines deleted...]
-      <c r="AC14" s="5">
+        <v>118</v>
+      </c>
+      <c r="X14" s="5">
+        <v>13</v>
+      </c>
+      <c r="Y14" s="5" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" customHeight="1" ht="15">
+      <c r="A15" s="5">
         <v>6</v>
       </c>
-      <c r="AD14" s="5">
-[...24 lines deleted...]
-      </c>
       <c r="B15" s="16" t="s">
-        <v>282</v>
+        <v>117</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>70</v>
+        <v>364</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>70</v>
+        <v>355</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>70</v>
+        <v>365</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="K15" s="5"/>
+        <v>158</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>366</v>
+      </c>
       <c r="L15" s="5" t="s">
-        <v>323</v>
+        <v>135</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>70</v>
+        <v>160</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>70</v>
+        <v>367</v>
       </c>
       <c r="O15" s="5" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="P15" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="Q15" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="Q15" s="5" t="s">
+        <v>161</v>
+      </c>
       <c r="R15" s="5" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="S15" s="5"/>
+        <v>162</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>118</v>
+      </c>
       <c r="T15" s="5" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-        <v>70</v>
+        <v>163</v>
+      </c>
+      <c r="U15" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="V15" s="5">
+        <v>10</v>
       </c>
       <c r="W15" s="5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>118</v>
+      </c>
+      <c r="X15" s="5">
+        <v>13</v>
       </c>
       <c r="Y15" s="5" t="s">
-        <v>70</v>
-[...32 lines deleted...]
-        <v>70</v>
+        <v>118</v>
       </c>
     </row>
-    <row r="16" spans="1:36" customHeight="1" ht="15">
+    <row r="16" spans="1:25" customHeight="1" ht="15">
       <c r="A16" s="5">
-        <v>34</v>
+        <v>5</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>272</v>
+        <v>101</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>477</v>
+        <v>368</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>478</v>
+        <v>369</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>479</v>
+        <v>370</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>44</v>
+        <v>371</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>480</v>
+        <v>372</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>250</v>
+        <v>373</v>
       </c>
       <c r="J16" s="5" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="K16" s="5"/>
+        <v>169</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>374</v>
+      </c>
       <c r="L16" s="5" t="s">
-        <v>481</v>
+        <v>375</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>346</v>
+        <v>171</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>482</v>
+        <v>376</v>
       </c>
       <c r="O16" s="5" t="s">
-        <v>483</v>
+        <v>377</v>
       </c>
       <c r="P16" s="5" t="s">
-        <v>484</v>
-[...1 lines deleted...]
-      <c r="Q16" s="5"/>
+        <v>351</v>
+      </c>
+      <c r="Q16" s="5" t="s">
+        <v>173</v>
+      </c>
       <c r="R16" s="5" t="s">
-        <v>269</v>
-[...1 lines deleted...]
-      <c r="S16" s="5"/>
+        <v>174</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>174</v>
+      </c>
       <c r="T16" s="5" t="s">
-        <v>464</v>
-[...9 lines deleted...]
-        <v>487</v>
+        <v>175</v>
+      </c>
+      <c r="U16" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="V16" s="5">
+        <v>12</v>
+      </c>
+      <c r="W16" s="5">
+        <v>7</v>
+      </c>
+      <c r="X16" s="5">
+        <v>15</v>
       </c>
       <c r="Y16" s="5">
-        <v>33</v>
-[...32 lines deleted...]
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
-    <row r="17" spans="1:36" customHeight="1" ht="15">
+    <row r="17" spans="1:25" customHeight="1" ht="15">
       <c r="A17" s="5">
-        <v>33</v>
+        <v>4</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>260</v>
+        <v>84</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>488</v>
+        <v>378</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>342</v>
+        <v>379</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>195</v>
+        <v>380</v>
       </c>
       <c r="G17" s="5" t="s">
-        <v>44</v>
+        <v>381</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>234</v>
+        <v>382</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>489</v>
+        <v>383</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="K17" s="5"/>
+        <v>384</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>385</v>
+      </c>
       <c r="L17" s="5" t="s">
-        <v>491</v>
+        <v>386</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>78</v>
+        <v>187</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>492</v>
+        <v>387</v>
       </c>
       <c r="O17" s="5" t="s">
-        <v>493</v>
+        <v>110</v>
       </c>
       <c r="P17" s="5" t="s">
-        <v>494</v>
-[...1 lines deleted...]
-      <c r="Q17" s="5"/>
+        <v>161</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>190</v>
+      </c>
       <c r="R17" s="5" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="S17" s="5"/>
+        <v>192</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>192</v>
+      </c>
       <c r="T17" s="5" t="s">
-        <v>495</v>
-[...9 lines deleted...]
-        <v>465</v>
+        <v>193</v>
+      </c>
+      <c r="U17" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="V17" s="5">
+        <v>15</v>
+      </c>
+      <c r="W17" s="5">
+        <v>10</v>
+      </c>
+      <c r="X17" s="5">
+        <v>18</v>
       </c>
       <c r="Y17" s="5">
-        <v>36</v>
-[...32 lines deleted...]
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
-    <row r="18" spans="1:36" customHeight="1" ht="15">
+    <row r="18" spans="1:25" customHeight="1" ht="15">
       <c r="A18" s="5">
-        <v>32</v>
+        <v>3</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>242</v>
+        <v>67</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="8" t="s">
-        <v>365</v>
+        <v>388</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>497</v>
+        <v>389</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>498</v>
+        <v>53</v>
       </c>
       <c r="G18" s="5" t="s">
-        <v>138</v>
+        <v>382</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>499</v>
+        <v>390</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>344</v>
+        <v>391</v>
       </c>
       <c r="J18" s="5" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="K18" s="5"/>
+        <v>392</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>393</v>
+      </c>
       <c r="L18" s="5" t="s">
-        <v>66</v>
+        <v>394</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>92</v>
+        <v>395</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>500</v>
+        <v>396</v>
       </c>
       <c r="O18" s="5" t="s">
-        <v>309</v>
+        <v>172</v>
       </c>
       <c r="P18" s="5" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="Q18" s="5"/>
+        <v>173</v>
+      </c>
+      <c r="Q18" s="5" t="s">
+        <v>397</v>
+      </c>
       <c r="R18" s="5" t="s">
-        <v>501</v>
-[...1 lines deleted...]
-      <c r="S18" s="5"/>
+        <v>398</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>398</v>
+      </c>
       <c r="T18" s="5" t="s">
-        <v>502</v>
-[...9 lines deleted...]
-        <v>505</v>
+        <v>399</v>
+      </c>
+      <c r="U18" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="V18" s="5">
+        <v>17</v>
+      </c>
+      <c r="W18" s="5">
+        <v>12</v>
+      </c>
+      <c r="X18" s="5">
+        <v>20</v>
       </c>
       <c r="Y18" s="5">
-        <v>41</v>
-[...32 lines deleted...]
-        <v>41</v>
+        <v>15</v>
       </c>
     </row>
-    <row r="19" spans="1:36" customHeight="1" ht="15">
+    <row r="19" spans="1:25" customHeight="1" ht="15">
       <c r="A19" s="5">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="B19" s="16" t="s">
-        <v>230</v>
+        <v>51</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="8" t="s">
-        <v>70</v>
+        <v>400</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>506</v>
+        <v>401</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>507</v>
+        <v>69</v>
       </c>
       <c r="G19" s="5" t="s">
-        <v>70</v>
+        <v>402</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>508</v>
+        <v>403</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>287</v>
+        <v>201</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="K19" s="5"/>
+        <v>202</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>404</v>
+      </c>
       <c r="L19" s="5" t="s">
-        <v>78</v>
+        <v>204</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>510</v>
+        <v>229</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>309</v>
+        <v>405</v>
       </c>
       <c r="O19" s="5" t="s">
-        <v>511</v>
+        <v>189</v>
       </c>
       <c r="P19" s="5" t="s">
-        <v>425</v>
-[...1 lines deleted...]
-      <c r="Q19" s="5"/>
+        <v>406</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>232</v>
+      </c>
       <c r="R19" s="5" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="S19" s="5"/>
+        <v>208</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>208</v>
+      </c>
       <c r="T19" s="5" t="s">
-        <v>512</v>
-[...9 lines deleted...]
-        <v>514</v>
+        <v>234</v>
+      </c>
+      <c r="U19" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="V19" s="5">
+        <v>18</v>
+      </c>
+      <c r="W19" s="5">
+        <v>13</v>
+      </c>
+      <c r="X19" s="5">
+        <v>21</v>
       </c>
       <c r="Y19" s="5">
-        <v>44</v>
-[...32 lines deleted...]
-        <v>44</v>
+        <v>16</v>
       </c>
     </row>
-    <row r="20" spans="1:36" customHeight="1" ht="15">
-[...96 lines deleted...]
-        <v>47</v>
+    <row r="20" spans="1:25" customHeight="1" ht="15">
+      <c r="A20" s="6">
+        <v>1</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>407</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="H20" s="11" t="s">
+        <v>408</v>
+      </c>
+      <c r="I20" s="11" t="s">
+        <v>243</v>
+      </c>
+      <c r="J20" s="11" t="s">
+        <v>409</v>
+      </c>
+      <c r="K20" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="L20" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="M20" s="11" t="s">
+        <v>247</v>
+      </c>
+      <c r="N20" s="11"/>
+      <c r="O20" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="P20" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="Q20" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="R20" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="S20" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="T20" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="U20" s="14" t="s">
+        <v>411</v>
+      </c>
+      <c r="V20" s="6">
+        <v>18</v>
+      </c>
+      <c r="W20" s="6">
+        <v>13</v>
+      </c>
+      <c r="X20" s="6">
+        <v>21</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>16</v>
       </c>
     </row>
-    <row r="21" spans="1:36" customHeight="1" ht="15">
-[...2181 lines deleted...]
-        <v>381</v>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -10616,32 +4698,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 340370, platnost od 5. 4. 2026 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 340370, platnost od 5. 4. 2026 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 540660, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 540660, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>