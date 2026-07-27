--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,1202 +14,863 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
-[...7 lines deleted...]
-    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
+  <si>
+    <t>Linka číslo 100238</t>
+  </si>
+  <si>
+    <t>Depo Hostivař - Fashion Arena Štěrboholy</t>
+  </si>
+  <si>
+    <t>Platí od 1. 9. 2025 do 31. 8. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 1</t>
-[...29 lines deleted...]
-    <t>Spoj 19</t>
+    <t>Spoj 5001</t>
+  </si>
+  <si>
+    <t>Spoj 5003</t>
+  </si>
+  <si>
+    <t>Spoj 5005</t>
+  </si>
+  <si>
+    <t>Spoj 5007</t>
+  </si>
+  <si>
+    <t>Spoj 5009</t>
+  </si>
+  <si>
+    <t>Spoj 5011</t>
+  </si>
+  <si>
+    <t>Spoj 5013</t>
+  </si>
+  <si>
+    <t>Spoj 5015</t>
+  </si>
+  <si>
+    <t>Spoj 5017</t>
+  </si>
+  <si>
+    <t>Spoj 5019</t>
+  </si>
+  <si>
+    <t>Spoj 5021</t>
+  </si>
+  <si>
+    <t>Spoj 5023</t>
+  </si>
+  <si>
+    <t>Spoj 5025</t>
+  </si>
+  <si>
+    <t>Spoj 5027</t>
+  </si>
+  <si>
+    <t>Spoj 5029</t>
+  </si>
+  <si>
+    <t>Spoj 5031</t>
+  </si>
+  <si>
+    <t>Spoj 5033</t>
+  </si>
+  <si>
+    <t>Spoj 5035</t>
+  </si>
+  <si>
+    <t>Spoj 5037</t>
+  </si>
+  <si>
+    <t>Spoj 5039</t>
+  </si>
+  <si>
+    <t>Spoj 5041</t>
+  </si>
+  <si>
+    <t>Spoj 5043</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>X</t>
-[...8 lines deleted...]
-    <t>aut.nádr.</t>
+    <t>@</t>
+  </si>
+  <si>
+    <t>Praha,,Depo Hostivař</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>8:00</t>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>9:40</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
-    <t>13:00</t>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>16:00</t>
   </si>
   <si>
     <t>16:30</t>
   </si>
   <si>
-    <t>Pazucha</t>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>19:30</t>
+  </si>
+  <si>
+    <t>Praha,,Malešická továrna</t>
+  </si>
+  <si>
+    <t>8:42</t>
+  </si>
+  <si>
+    <t>9:02</t>
+  </si>
+  <si>
+    <t>9:22</t>
+  </si>
+  <si>
+    <t>9:42</t>
+  </si>
+  <si>
+    <t>10:02</t>
+  </si>
+  <si>
+    <t>10:32</t>
+  </si>
+  <si>
+    <t>11:02</t>
+  </si>
+  <si>
+    <t>11:32</t>
+  </si>
+  <si>
+    <t>12:02</t>
+  </si>
+  <si>
+    <t>12:32</t>
+  </si>
+  <si>
+    <t>13:32</t>
+  </si>
+  <si>
+    <t>14:02</t>
+  </si>
+  <si>
+    <t>14:32</t>
+  </si>
+  <si>
+    <t>15:02</t>
+  </si>
+  <si>
+    <t>15:32</t>
+  </si>
+  <si>
+    <t>16:02</t>
+  </si>
+  <si>
+    <t>16:32</t>
+  </si>
+  <si>
+    <t>17:02</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>18:02</t>
+  </si>
+  <si>
+    <t>19:01</t>
+  </si>
+  <si>
+    <t>19:31</t>
+  </si>
+  <si>
+    <t>Praha,,Na Homoli</t>
+  </si>
+  <si>
+    <t>Praha,,Průmyslová</t>
+  </si>
+  <si>
+    <t>8:43</t>
+  </si>
+  <si>
+    <t>9:03</t>
+  </si>
+  <si>
+    <t>9:23</t>
+  </si>
+  <si>
+    <t>9:43</t>
+  </si>
+  <si>
+    <t>10:03</t>
+  </si>
+  <si>
+    <t>10:33</t>
+  </si>
+  <si>
+    <t>11:03</t>
+  </si>
+  <si>
+    <t>11:33</t>
+  </si>
+  <si>
+    <t>12:03</t>
+  </si>
+  <si>
+    <t>12:33</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>14:03</t>
+  </si>
+  <si>
+    <t>14:33</t>
+  </si>
+  <si>
+    <t>15:03</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>16:03</t>
+  </si>
+  <si>
+    <t>16:33</t>
+  </si>
+  <si>
+    <t>17:03</t>
+  </si>
+  <si>
+    <t>17:33</t>
+  </si>
+  <si>
+    <t>18:03</t>
+  </si>
+  <si>
+    <t>19:02</t>
+  </si>
+  <si>
+    <t>19:32</t>
+  </si>
+  <si>
+    <t>Praha,,Zamenhofova</t>
   </si>
   <si>
     <t>&lt;</t>
   </si>
   <si>
-    <t>9:46</t>
-[...62 lines deleted...]
-    <t>8:07</t>
+    <t>Praha,,Fashion Arena Štěrboholy</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>8:47</t>
+  </si>
+  <si>
+    <t>9:07</t>
+  </si>
+  <si>
+    <t>9:27</t>
+  </si>
+  <si>
+    <t>9:47</t>
   </si>
   <si>
     <t>10:07</t>
   </si>
   <si>
-    <t>13:07</t>
+    <t>10:37</t>
+  </si>
+  <si>
+    <t>11:07</t>
+  </si>
+  <si>
+    <t>11:37</t>
+  </si>
+  <si>
+    <t>12:07</t>
+  </si>
+  <si>
+    <t>12:37</t>
+  </si>
+  <si>
+    <t>13:37</t>
+  </si>
+  <si>
+    <t>14:07</t>
+  </si>
+  <si>
+    <t>14:37</t>
+  </si>
+  <si>
+    <t>15:07</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>16:07</t>
   </si>
   <si>
     <t>16:37</t>
   </si>
   <si>
-    <t>Okružní</t>
-[...17 lines deleted...]
-    <t>8:12</t>
+    <t>17:07</t>
+  </si>
+  <si>
+    <t>17:37</t>
+  </si>
+  <si>
+    <t>18:07</t>
+  </si>
+  <si>
+    <t>19:06</t>
+  </si>
+  <si>
+    <t>19:36</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: Vega Tour s.r.o., Šátalská 204/21, 142 00 Praha-Libuš, www.vegatour.com, info@vegatour.com</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 5002</t>
+  </si>
+  <si>
+    <t>Spoj 5004</t>
+  </si>
+  <si>
+    <t>Spoj 5006</t>
+  </si>
+  <si>
+    <t>Spoj 5008</t>
+  </si>
+  <si>
+    <t>Spoj 5010</t>
+  </si>
+  <si>
+    <t>Spoj 5012</t>
+  </si>
+  <si>
+    <t>Spoj 5014</t>
+  </si>
+  <si>
+    <t>Spoj 5016</t>
+  </si>
+  <si>
+    <t>Spoj 5018</t>
+  </si>
+  <si>
+    <t>Spoj 5020</t>
+  </si>
+  <si>
+    <t>Spoj 5022</t>
+  </si>
+  <si>
+    <t>Spoj 5024</t>
+  </si>
+  <si>
+    <t>Spoj 5026</t>
+  </si>
+  <si>
+    <t>Spoj 5028</t>
+  </si>
+  <si>
+    <t>Spoj 5030</t>
+  </si>
+  <si>
+    <t>Spoj 5032</t>
+  </si>
+  <si>
+    <t>Spoj 5034</t>
+  </si>
+  <si>
+    <t>Spoj 5036</t>
+  </si>
+  <si>
+    <t>Spoj 5038</t>
+  </si>
+  <si>
+    <t>Spoj 5040</t>
+  </si>
+  <si>
+    <t>Spoj 5042</t>
+  </si>
+  <si>
+    <t>Spoj 5044</t>
+  </si>
+  <si>
+    <t>Spoj 5046</t>
+  </si>
+  <si>
+    <t>Spoj 5048</t>
+  </si>
+  <si>
+    <t>8:50</t>
+  </si>
+  <si>
+    <t>9:10</t>
+  </si>
+  <si>
+    <t>9:30</t>
+  </si>
+  <si>
+    <t>9:50</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>10:50</t>
+  </si>
+  <si>
+    <t>11:20</t>
+  </si>
+  <si>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>14:20</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>15:50</t>
+  </si>
+  <si>
+    <t>16:20</t>
+  </si>
+  <si>
+    <t>16:50</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>18:50</t>
+  </si>
+  <si>
+    <t>19:20</t>
+  </si>
+  <si>
+    <t>19:50</t>
+  </si>
+  <si>
+    <t>20:10</t>
+  </si>
+  <si>
+    <t>20:25</t>
+  </si>
+  <si>
+    <t>8:52</t>
+  </si>
+  <si>
+    <t>9:12</t>
+  </si>
+  <si>
+    <t>9:32</t>
+  </si>
+  <si>
+    <t>9:52</t>
+  </si>
+  <si>
+    <t>10:22</t>
+  </si>
+  <si>
+    <t>10:52</t>
+  </si>
+  <si>
+    <t>11:22</t>
+  </si>
+  <si>
+    <t>11:52</t>
+  </si>
+  <si>
+    <t>12:22</t>
+  </si>
+  <si>
+    <t>13:22</t>
+  </si>
+  <si>
+    <t>13:52</t>
+  </si>
+  <si>
+    <t>14:22</t>
+  </si>
+  <si>
+    <t>14:52</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>15:52</t>
+  </si>
+  <si>
+    <t>16:22</t>
+  </si>
+  <si>
+    <t>16:52</t>
+  </si>
+  <si>
+    <t>17:22</t>
+  </si>
+  <si>
+    <t>17:52</t>
+  </si>
+  <si>
+    <t>18:52</t>
+  </si>
+  <si>
+    <t>19:22</t>
+  </si>
+  <si>
+    <t>19:52</t>
+  </si>
+  <si>
+    <t>20:12</t>
+  </si>
+  <si>
+    <t>20:27</t>
+  </si>
+  <si>
+    <t>8:53</t>
+  </si>
+  <si>
+    <t>9:13</t>
+  </si>
+  <si>
+    <t>9:33</t>
+  </si>
+  <si>
+    <t>9:53</t>
+  </si>
+  <si>
+    <t>10:23</t>
+  </si>
+  <si>
+    <t>10:53</t>
+  </si>
+  <si>
+    <t>11:23</t>
+  </si>
+  <si>
+    <t>11:53</t>
+  </si>
+  <si>
+    <t>12:23</t>
+  </si>
+  <si>
+    <t>13:23</t>
+  </si>
+  <si>
+    <t>13:53</t>
+  </si>
+  <si>
+    <t>14:23</t>
+  </si>
+  <si>
+    <t>14:53</t>
+  </si>
+  <si>
+    <t>15:23</t>
+  </si>
+  <si>
+    <t>15:53</t>
+  </si>
+  <si>
+    <t>16:23</t>
+  </si>
+  <si>
+    <t>16:53</t>
+  </si>
+  <si>
+    <t>17:23</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>18:53</t>
+  </si>
+  <si>
+    <t>19:23</t>
+  </si>
+  <si>
+    <t>19:53</t>
+  </si>
+  <si>
+    <t>20:13</t>
+  </si>
+  <si>
+    <t>20:28</t>
+  </si>
+  <si>
+    <t>8:54</t>
+  </si>
+  <si>
+    <t>9:14</t>
+  </si>
+  <si>
+    <t>9:34</t>
   </si>
   <si>
     <t>9:54</t>
   </si>
   <si>
-    <t>10:12</t>
-[...20 lines deleted...]
-    <t>9:00</t>
+    <t>10:24</t>
+  </si>
+  <si>
+    <t>10:54</t>
+  </si>
+  <si>
+    <t>11:24</t>
+  </si>
+  <si>
+    <t>11:54</t>
+  </si>
+  <si>
+    <t>12:24</t>
+  </si>
+  <si>
+    <t>13:24</t>
+  </si>
+  <si>
+    <t>13:54</t>
+  </si>
+  <si>
+    <t>14:24</t>
+  </si>
+  <si>
+    <t>14:54</t>
+  </si>
+  <si>
+    <t>15:24</t>
+  </si>
+  <si>
+    <t>15:54</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>16:54</t>
+  </si>
+  <si>
+    <t>17:24</t>
+  </si>
+  <si>
+    <t>17:54</t>
+  </si>
+  <si>
+    <t>18:54</t>
+  </si>
+  <si>
+    <t>19:24</t>
+  </si>
+  <si>
+    <t>19:54</t>
+  </si>
+  <si>
+    <t>20:14</t>
+  </si>
+  <si>
+    <t>20:29</t>
+  </si>
+  <si>
+    <t>8:56</t>
+  </si>
+  <si>
+    <t>9:16</t>
+  </si>
+  <si>
+    <t>9:36</t>
   </si>
   <si>
     <t>9:56</t>
   </si>
   <si>
-    <t>10:15</t>
-[...149 lines deleted...]
-    <t>9:10</t>
+    <t>10:26</t>
+  </si>
+  <si>
+    <t>10:56</t>
+  </si>
+  <si>
+    <t>11:26</t>
+  </si>
+  <si>
+    <t>11:56</t>
   </si>
   <si>
     <t>12:26</t>
   </si>
   <si>
-    <t>15:36</t>
-[...20 lines deleted...]
-    <t>15:38</t>
+    <t>13:26</t>
+  </si>
+  <si>
+    <t>13:56</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>14:56</t>
+  </si>
+  <si>
+    <t>15:26</t>
+  </si>
+  <si>
+    <t>15:56</t>
+  </si>
+  <si>
+    <t>16:26</t>
   </si>
   <si>
     <t>16:56</t>
   </si>
   <si>
-    <t>Nedošín,Žabárna</t>
-[...758 lines deleted...]
-    <t>15:14</t>
+    <t>17:26</t>
+  </si>
+  <si>
+    <t>17:56</t>
+  </si>
+  <si>
+    <t>18:56</t>
+  </si>
+  <si>
+    <t>19:26</t>
+  </si>
+  <si>
+    <t>19:56</t>
+  </si>
+  <si>
+    <t>20:16</t>
+  </si>
+  <si>
+    <t>20:31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1748,4006 +1409,1427 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V48"/>
+  <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="15" max="15" width="3.71" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="2" max="2" width="27.421875" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.5625" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" customHeight="1" ht="18">
+    <row r="1" spans="1:26" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:22" customHeight="1" ht="15">
+    <row r="2" spans="1:26" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:22" customHeight="1" ht="15">
+    <row r="3" spans="1:26" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="N3" s="12" t="s">
+      <c r="N3" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="O3" s="4" t="s">
+      <c r="O3" s="10" t="s">
         <v>15</v>
       </c>
-      <c r="P3" s="4" t="s">
-[...18 lines deleted...]
-        <v>15</v>
+      <c r="P3" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="S3" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="T3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="U3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="V3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="W3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="X3" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y3" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z3" s="4" t="s">
+        <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:22" customHeight="1" ht="30">
+    <row r="4" spans="1:26" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="L4" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>16</v>
-[...11 lines deleted...]
-      <c r="V4" s="5"/>
+        <v>27</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="W4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z4" s="5"/>
     </row>
-    <row r="5" spans="1:22" customHeight="1" ht="15">
+    <row r="5" spans="1:26" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="D5" s="8"/>
+        <v>29</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>30</v>
+      </c>
       <c r="E5" s="5" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="H5" s="5"/>
+        <v>31</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>34</v>
+      </c>
       <c r="I5" s="5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="K5" s="5"/>
+        <v>35</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>37</v>
+      </c>
       <c r="L5" s="5" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      <c r="P5" s="5">
+        <v>38</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="X5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y5" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="Z5" s="5">
         <v>0</v>
       </c>
-      <c r="Q5" s="5"/>
-[...6 lines deleted...]
-      <c r="V5" s="5"/>
     </row>
-    <row r="6" spans="1:22" customHeight="1" ht="15">
+    <row r="6" spans="1:26" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="C6" s="5"/>
-      <c r="D6" s="8"/>
+      <c r="D6" s="8" t="s">
+        <v>53</v>
+      </c>
       <c r="E6" s="5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="G6" s="5"/>
+        <v>54</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="H6" s="5" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="K6" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>60</v>
+      </c>
       <c r="L6" s="5" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="O6" s="5"/>
+        <v>62</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>64</v>
+      </c>
       <c r="P6" s="5" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-      <c r="T6" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>69</v>
+      </c>
       <c r="U6" s="5" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="V6" s="5"/>
+        <v>70</v>
+      </c>
+      <c r="V6" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="W6" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="X6" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y6" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="Z6" s="5">
+        <v>1</v>
+      </c>
     </row>
-    <row r="7" spans="1:22" customHeight="1" ht="15">
+    <row r="7" spans="1:26" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>29</v>
+        <v>75</v>
       </c>
       <c r="C7" s="5"/>
-      <c r="D7" s="8"/>
+      <c r="D7" s="8" t="s">
+        <v>53</v>
+      </c>
       <c r="E7" s="5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="G7" s="5"/>
+        <v>54</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="H7" s="5" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="K7" s="5"/>
+        <v>58</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>60</v>
+      </c>
       <c r="L7" s="5" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="O7" s="5"/>
+        <v>62</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>64</v>
+      </c>
       <c r="P7" s="5" t="s">
-        <v>26</v>
-[...6 lines deleted...]
-      <c r="T7" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>69</v>
+      </c>
       <c r="U7" s="5" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="V7" s="5"/>
+        <v>70</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="Y7" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="Z7" s="5">
+        <v>1</v>
+      </c>
     </row>
-    <row r="8" spans="1:22" customHeight="1" ht="15">
+    <row r="8" spans="1:26" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="C8" s="5"/>
-      <c r="D8" s="8"/>
+      <c r="D8" s="8" t="s">
+        <v>77</v>
+      </c>
       <c r="E8" s="5" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="G8" s="5"/>
+        <v>78</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>80</v>
+      </c>
       <c r="H8" s="5" t="s">
-        <v>26</v>
+        <v>81</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="K8" s="5"/>
+        <v>82</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>84</v>
+      </c>
       <c r="L8" s="5" t="s">
-        <v>35</v>
+        <v>85</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>26</v>
-[...9 lines deleted...]
-      <c r="R8" s="5"/>
+        <v>86</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>91</v>
+      </c>
       <c r="S8" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-      <c r="V8" s="5"/>
+        <v>92</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="Y8" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z8" s="5">
+        <v>2</v>
+      </c>
     </row>
-    <row r="9" spans="1:22" customHeight="1" ht="15">
+    <row r="9" spans="1:26" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>37</v>
+        <v>99</v>
       </c>
       <c r="C9" s="5"/>
-      <c r="D9" s="8"/>
+      <c r="D9" s="8" t="s">
+        <v>100</v>
+      </c>
       <c r="E9" s="5" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="G9" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="H9" s="5" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="K9" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="L9" s="5" t="s">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>26</v>
-[...9 lines deleted...]
-      <c r="R9" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>100</v>
+      </c>
       <c r="S9" s="5" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-      <c r="V9" s="5"/>
+        <v>100</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y9" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>100</v>
+      </c>
     </row>
-    <row r="10" spans="1:22" customHeight="1" ht="15">
-      <c r="A10" s="5">
+    <row r="10" spans="1:26" customHeight="1" ht="15">
+      <c r="A10" s="6">
         <v>6</v>
       </c>
-      <c r="B10" s="16" t="s">
-[...39 lines deleted...]
-      <c r="V10" s="5"/>
+      <c r="B10" s="17" t="s">
+        <v>101</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="I10" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="J10" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="K10" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="L10" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="M10" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="N10" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="O10" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="P10" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q10" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="R10" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="S10" s="11" t="s">
+        <v>118</v>
+      </c>
+      <c r="T10" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="U10" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="V10" s="11" t="s">
+        <v>121</v>
+      </c>
+      <c r="W10" s="11" t="s">
+        <v>122</v>
+      </c>
+      <c r="X10" s="11" t="s">
+        <v>123</v>
+      </c>
+      <c r="Y10" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z10" s="6">
+        <v>3</v>
+      </c>
     </row>
-    <row r="11" spans="1:22" customHeight="1" ht="15">
-[...648 lines deleted...]
-      <c r="E23" s="5" t="s">
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
         <v>125</v>
-      </c>
-[...1242 lines deleted...]
-        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O48"/>
+  <dimension ref="A1:AB12"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="11" max="11" width="3.71" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="2" max="2" width="27.421875" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.5625" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" customHeight="1" ht="18">
+    <row r="1" spans="1:28" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:15" customHeight="1" ht="15">
+    <row r="2" spans="1:28" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>246</v>
+        <v>126</v>
       </c>
     </row>
-    <row r="3" spans="1:15" customHeight="1" ht="15">
+    <row r="3" spans="1:28" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>247</v>
+        <v>127</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>248</v>
+        <v>128</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>249</v>
+        <v>129</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>250</v>
+        <v>130</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>251</v>
+        <v>131</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>252</v>
-[...17 lines deleted...]
-        <v>15</v>
+        <v>132</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="S3" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="T3" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="U3" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="V3" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="W3" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="X3" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="Y3" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="Z3" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="AA3" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="AB3" s="4" t="s">
+        <v>26</v>
       </c>
     </row>
-    <row r="4" spans="1:15" customHeight="1" ht="30">
+    <row r="4" spans="1:28" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>16</v>
-[...8 lines deleted...]
-      <c r="O4" s="5"/>
+        <v>27</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="W4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="X4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="AA4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB4" s="5"/>
     </row>
-    <row r="5" spans="1:15" customHeight="1" ht="15">
+    <row r="5" spans="1:28" customHeight="1" ht="15">
       <c r="A5" s="5">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>254</v>
-[...13 lines deleted...]
-      <c r="O5" s="5">
+        <v>151</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="X5" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y5" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AA5" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="AB5" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:15" customHeight="1" ht="15">
+    <row r="6" spans="1:28" customHeight="1" ht="15">
       <c r="A6" s="5">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>240</v>
+        <v>99</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>256</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>175</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="V6" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="W6" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="X6" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="Y6" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="Z6" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AA6" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="AB6" s="5">
+        <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:15" customHeight="1" ht="15">
+    <row r="7" spans="1:28" customHeight="1" ht="15">
       <c r="A7" s="5">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>236</v>
+        <v>76</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>26</v>
-[...12 lines deleted...]
-      <c r="N7" s="5"/>
+        <v>199</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>209</v>
+      </c>
       <c r="O7" s="5" t="s">
-        <v>26</v>
+        <v>210</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="AA7" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="AB7" s="5">
+        <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:15" customHeight="1" ht="15">
+    <row r="8" spans="1:28" customHeight="1" ht="15">
       <c r="A8" s="5">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>232</v>
+        <v>75</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>26</v>
-[...12 lines deleted...]
-      <c r="N8" s="5"/>
+        <v>223</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>233</v>
+      </c>
       <c r="O8" s="5" t="s">
-        <v>26</v>
+        <v>234</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y8" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="Z8" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="AA8" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="AB8" s="5">
+        <v>2</v>
       </c>
     </row>
-    <row r="9" spans="1:15" customHeight="1" ht="15">
+    <row r="9" spans="1:28" customHeight="1" ht="15">
       <c r="A9" s="5">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>228</v>
+        <v>52</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y9" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="AA9" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="AB9" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" customHeight="1" ht="15">
+      <c r="A10" s="6">
+        <v>1</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>248</v>
+      </c>
+      <c r="F10" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="H10" s="11" t="s">
+        <v>251</v>
+      </c>
+      <c r="I10" s="11" t="s">
+        <v>252</v>
+      </c>
+      <c r="J10" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="K10" s="11" t="s">
+        <v>254</v>
+      </c>
+      <c r="L10" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="M10" s="11" t="s">
+        <v>256</v>
+      </c>
+      <c r="N10" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="O10" s="11" t="s">
         <v>258</v>
       </c>
-      <c r="E9" s="5"/>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="P10" s="11" t="s">
         <v>259</v>
       </c>
-      <c r="K9" s="5"/>
-[...4 lines deleted...]
-        <v>0</v>
+      <c r="Q10" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="R10" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="S10" s="11" t="s">
+        <v>262</v>
+      </c>
+      <c r="T10" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="U10" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="V10" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="W10" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="X10" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="Y10" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="Z10" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="AA10" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:15" customHeight="1" ht="15">
-[...1372 lines deleted...]
-        <v>245</v>
+    <row r="12" spans="1:28">
+      <c r="A12" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5758,32 +2840,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 685010, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 685010, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 100238, platnost od 1. 9. 2025 do 31. 8. 2026</dc:title>
+  <dc:description>Jízdní řád linky 100238, platnost od 1. 9. 2025 do 31. 8. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>