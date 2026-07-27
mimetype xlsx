--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,3050 +14,806 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1000">
-[...7 lines deleted...]
-    <t>Platí od 1. 12. 2025 do 31. 8. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+  <si>
+    <t>Linka číslo 385083</t>
+  </si>
+  <si>
+    <t>Strakonice,,aut.nádr.-Strakonice, Nový Dražejov-Katovice</t>
+  </si>
+  <si>
+    <t>Platí od 7. 7. 2026 do 30. 9. 2026</t>
   </si>
   <si>
     <t>výlukový jízdní řád</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 1117</t>
-[...260 lines deleted...]
-    <t>Spoj 4097</t>
+    <t>Spoj 1</t>
+  </si>
+  <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>Spoj 5</t>
+  </si>
+  <si>
+    <t>Spoj 7</t>
+  </si>
+  <si>
+    <t>Spoj 9</t>
+  </si>
+  <si>
+    <t>Spoj 23</t>
+  </si>
+  <si>
+    <t>Spoj 11</t>
+  </si>
+  <si>
+    <t>Spoj 13</t>
+  </si>
+  <si>
+    <t>Spoj 15</t>
+  </si>
+  <si>
+    <t>Spoj 17</t>
+  </si>
+  <si>
+    <t>Spoj 19</t>
+  </si>
+  <si>
+    <t>Spoj 21</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>X @</t>
-[...14 lines deleted...]
-    <t>Praha,,Nemocnice pod Petřínem</t>
+    <t>X</t>
+  </si>
+  <si>
+    <t>+</t>
+  </si>
+  <si>
+    <t>Strakonice,,aut.nádr.</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
+    <t>4:35</t>
+  </si>
+  <si>
+    <t>5:10</t>
+  </si>
+  <si>
+    <t>8:10</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
+    <t>10:35</t>
+  </si>
+  <si>
+    <t>11:35</t>
+  </si>
+  <si>
+    <t>12:35</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>Ellerova-MŠ</t>
+  </si>
+  <si>
+    <t>|</t>
+  </si>
+  <si>
+    <t>5:13</t>
+  </si>
+  <si>
+    <t>8:13</t>
+  </si>
+  <si>
+    <t>9:03</t>
+  </si>
+  <si>
+    <t>10:38</t>
+  </si>
+  <si>
+    <t>11:38</t>
+  </si>
+  <si>
+    <t>12:38</t>
+  </si>
+  <si>
+    <t>14:48</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>Na Ohradě</t>
+  </si>
+  <si>
+    <t>5:14</t>
+  </si>
+  <si>
+    <t>8:14</t>
+  </si>
+  <si>
+    <t>9:04</t>
+  </si>
+  <si>
+    <t>10:39</t>
+  </si>
+  <si>
+    <t>11:39</t>
+  </si>
+  <si>
+    <t>12:39</t>
+  </si>
+  <si>
+    <t>14:49</t>
+  </si>
+  <si>
+    <t>16:39</t>
+  </si>
+  <si>
+    <t>Tržnice</t>
+  </si>
+  <si>
+    <t>4:38</t>
+  </si>
+  <si>
+    <t>5:16</t>
+  </si>
+  <si>
+    <t>8:16</t>
+  </si>
+  <si>
+    <t>9:06</t>
+  </si>
+  <si>
+    <t>10:41</t>
+  </si>
+  <si>
+    <t>11:41</t>
+  </si>
+  <si>
+    <t>12:41</t>
+  </si>
+  <si>
+    <t>14:51</t>
+  </si>
+  <si>
+    <t>16:41</t>
+  </si>
+  <si>
+    <t>Pivovar</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>sídl.Mír</t>
+  </si>
+  <si>
+    <t>5:18</t>
+  </si>
+  <si>
+    <t>8:18</t>
+  </si>
+  <si>
+    <t>9:08</t>
+  </si>
+  <si>
+    <t>10:43</t>
+  </si>
+  <si>
+    <t>11:43</t>
+  </si>
+  <si>
+    <t>12:43</t>
+  </si>
+  <si>
+    <t>14:53</t>
+  </si>
+  <si>
+    <t>16:43</t>
+  </si>
+  <si>
+    <t>Katovická</t>
+  </si>
+  <si>
+    <t>5:19</t>
+  </si>
+  <si>
+    <t>8:19</t>
+  </si>
+  <si>
+    <t>9:09</t>
+  </si>
+  <si>
+    <t>10:44</t>
+  </si>
+  <si>
+    <t>11:44</t>
+  </si>
+  <si>
+    <t>12:44</t>
+  </si>
+  <si>
+    <t>14:54</t>
+  </si>
+  <si>
+    <t>16:44</t>
+  </si>
+  <si>
+    <t>Na Podskalí</t>
+  </si>
+  <si>
+    <t>5:20</t>
+  </si>
+  <si>
+    <t>8:20</t>
+  </si>
+  <si>
+    <t>9:10</t>
+  </si>
+  <si>
+    <t>10:45</t>
+  </si>
+  <si>
+    <t>11:45</t>
+  </si>
+  <si>
+    <t>12:45</t>
+  </si>
+  <si>
+    <t>14:55</t>
+  </si>
+  <si>
+    <t>16:45</t>
+  </si>
+  <si>
+    <t>Nový Dražejov</t>
+  </si>
+  <si>
+    <t>4:42</t>
+  </si>
+  <si>
+    <t>5:22</t>
+  </si>
+  <si>
+    <t>8:22</t>
+  </si>
+  <si>
+    <t>9:12</t>
+  </si>
+  <si>
+    <t>10:47</t>
+  </si>
+  <si>
+    <t>11:47</t>
+  </si>
+  <si>
+    <t>12:47</t>
+  </si>
+  <si>
+    <t>14:57</t>
+  </si>
+  <si>
+    <t>16:47</t>
+  </si>
+  <si>
+    <t>Střela</t>
+  </si>
+  <si>
+    <t>4:44</t>
+  </si>
+  <si>
+    <t>5:24</t>
+  </si>
+  <si>
+    <t>8:25</t>
+  </si>
+  <si>
+    <t>8:24</t>
+  </si>
+  <si>
+    <t>9:15</t>
+  </si>
+  <si>
+    <t>10:49</t>
+  </si>
+  <si>
+    <t>11:49</t>
+  </si>
+  <si>
+    <t>12:49</t>
+  </si>
+  <si>
+    <t>14:59</t>
+  </si>
+  <si>
+    <t>16:49</t>
+  </si>
+  <si>
+    <t>Katovice,,škola</t>
+  </si>
+  <si>
+    <t>5:26</t>
+  </si>
+  <si>
+    <t>8:26</t>
+  </si>
+  <si>
+    <t>10:51</t>
+  </si>
+  <si>
+    <t>11:51</t>
+  </si>
+  <si>
+    <t>12:51</t>
+  </si>
+  <si>
+    <t>15:01</t>
+  </si>
+  <si>
+    <t>16:51</t>
+  </si>
+  <si>
+    <t>Katovice</t>
+  </si>
+  <si>
+    <t>12:53</t>
+  </si>
+  <si>
+    <t>Katovice,,Nádražní ulice I</t>
+  </si>
+  <si>
+    <t>Katovice,,U Trčků</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>4:50</t>
+  </si>
+  <si>
+    <t>5:30</t>
+  </si>
+  <si>
+    <t>8:30</t>
+  </si>
+  <si>
+    <t>10:55</t>
+  </si>
+  <si>
+    <t>11:55</t>
+  </si>
+  <si>
+    <t>12:55</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>16:55</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: ČSAD STTRANS a.s., U Nádraží 984, 386 13 Strakonice, www.sttrans.cz, csad@sttrans.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>Spoj 26</t>
+  </si>
+  <si>
+    <t>Spoj 10</t>
+  </si>
+  <si>
+    <t>Spoj 12</t>
+  </si>
+  <si>
+    <t>Spoj 14</t>
+  </si>
+  <si>
+    <t>Spoj 16</t>
+  </si>
+  <si>
+    <t>Spoj 18</t>
+  </si>
+  <si>
+    <t>Spoj 22</t>
+  </si>
+  <si>
+    <t>6 +</t>
+  </si>
+  <si>
+    <t>11:20</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>4:52</t>
+  </si>
+  <si>
+    <t>5:32</t>
+  </si>
+  <si>
+    <t>8:32</t>
+  </si>
+  <si>
+    <t>11:22</t>
+  </si>
+  <si>
+    <t>12:02</t>
+  </si>
+  <si>
+    <t>13:02</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>17:02</t>
+  </si>
+  <si>
+    <t>4:54</t>
+  </si>
+  <si>
+    <t>5:34</t>
+  </si>
+  <si>
+    <t>8:34</t>
+  </si>
+  <si>
+    <t>11:24</t>
+  </si>
+  <si>
+    <t>12:04</t>
+  </si>
+  <si>
+    <t>13:04</t>
+  </si>
+  <si>
+    <t>15:24</t>
+  </si>
+  <si>
+    <t>17:04</t>
+  </si>
+  <si>
+    <t>4:56</t>
+  </si>
+  <si>
+    <t>5:36</t>
+  </si>
+  <si>
+    <t>8:36</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>11:26</t>
+  </si>
+  <si>
+    <t>12:06</t>
+  </si>
+  <si>
+    <t>13:06</t>
+  </si>
+  <si>
+    <t>15:26</t>
+  </si>
+  <si>
+    <t>17:06</t>
+  </si>
+  <si>
+    <t>4:58</t>
+  </si>
+  <si>
+    <t>5:38</t>
+  </si>
+  <si>
+    <t>8:38</t>
+  </si>
+  <si>
+    <t>9:22</t>
+  </si>
+  <si>
+    <t>11:28</t>
+  </si>
+  <si>
+    <t>12:08</t>
+  </si>
+  <si>
+    <t>13:08</t>
+  </si>
+  <si>
+    <t>15:28</t>
+  </si>
+  <si>
+    <t>17:08</t>
+  </si>
+  <si>
+    <t>4:59</t>
+  </si>
+  <si>
+    <t>5:39</t>
+  </si>
+  <si>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>9:24</t>
+  </si>
+  <si>
+    <t>11:29</t>
+  </si>
+  <si>
+    <t>12:09</t>
+  </si>
+  <si>
+    <t>13:09</t>
+  </si>
+  <si>
+    <t>13:07</t>
+  </si>
+  <si>
+    <t>15:29</t>
+  </si>
+  <si>
+    <t>17:09</t>
+  </si>
+  <si>
+    <t>5:01</t>
+  </si>
+  <si>
+    <t>5:41</t>
+  </si>
+  <si>
+    <t>8:42</t>
+  </si>
+  <si>
+    <t>9:26</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>12:11</t>
+  </si>
+  <si>
+    <t>13:11</t>
+  </si>
+  <si>
+    <t>15:31</t>
+  </si>
+  <si>
+    <t>17:11</t>
+  </si>
+  <si>
+    <t>5:02</t>
+  </si>
+  <si>
+    <t>5:42</t>
+  </si>
+  <si>
+    <t>8:43</t>
+  </si>
+  <si>
+    <t>8:37</t>
+  </si>
+  <si>
+    <t>9:27</t>
+  </si>
+  <si>
+    <t>11:31</t>
+  </si>
+  <si>
+    <t>12:12</t>
+  </si>
+  <si>
+    <t>13:12</t>
+  </si>
+  <si>
+    <t>13:10</t>
+  </si>
+  <si>
+    <t>15:32</t>
+  </si>
+  <si>
+    <t>17:12</t>
+  </si>
+  <si>
+    <t>5:04</t>
+  </si>
+  <si>
+    <t>5:44</t>
+  </si>
+  <si>
+    <t>8:45</t>
+  </si>
+  <si>
+    <t>8:39</t>
+  </si>
+  <si>
+    <t>9:29</t>
+  </si>
+  <si>
+    <t>11:33</t>
+  </si>
+  <si>
+    <t>12:14</t>
+  </si>
+  <si>
+    <t>13:14</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>5:08</t>
+  </si>
+  <si>
+    <t>5:46</t>
+  </si>
+  <si>
+    <t>8:47</t>
+  </si>
+  <si>
+    <t>9:32</t>
+  </si>
+  <si>
+    <t>11:36</t>
+  </si>
+  <si>
+    <t>12:16</t>
+  </si>
+  <si>
+    <t>13:16</t>
+  </si>
+  <si>
+    <t>15:36</t>
+  </si>
+  <si>
+    <t>17:16</t>
+  </si>
+  <si>
+    <t>5:09</t>
+  </si>
+  <si>
+    <t>5:47</t>
+  </si>
+  <si>
+    <t>8:48</t>
+  </si>
+  <si>
+    <t>9:33</t>
+  </si>
+  <si>
+    <t>11:37</t>
+  </si>
+  <si>
+    <t>12:17</t>
+  </si>
+  <si>
+    <t>13:17</t>
+  </si>
+  <si>
+    <t>13:15</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>17:17</t>
+  </si>
+  <si>
     <t>5:50</t>
   </si>
   <si>
-    <t>6:20</t>
-[...28 lines deleted...]
-  <si>
     <t>8:50</t>
   </si>
   <si>
-    <t>9:05</t>
-[...4 lines deleted...]
-  <si>
     <t>9:35</t>
   </si>
   <si>
-    <t>9:50</t>
-[...26 lines deleted...]
-    <t>12:05</t>
+    <t>11:40</t>
   </si>
   <si>
     <t>12:20</t>
   </si>
   <si>
-    <t>12:35</t>
-[...7 lines deleted...]
-  <si>
     <t>13:20</t>
   </si>
   <si>
-    <t>13:35</t>
-[...41 lines deleted...]
-    <t>17:05</t>
+    <t>13:18</t>
+  </si>
+  <si>
+    <t>15:40</t>
   </si>
   <si>
     <t>17:20</t>
-  </si>
-[...2557 lines deleted...]
-    <t>6:52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -3599,12061 +1355,1710 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO26"/>
+  <dimension ref="A1:Q20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="92" max="92" width="3.71" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="2" max="2" width="34.277344" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="3.71" customWidth="true" style="0"/>
+    <col min="17" max="17" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.849609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93" customHeight="1" ht="18">
+    <row r="1" spans="1:17" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:93" customHeight="1" ht="15">
+    <row r="2" spans="1:17" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
-      <c r="CM2" s="4" t="s">
+      <c r="O2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:93" customHeight="1" ht="15">
+    <row r="3" spans="1:17" customHeight="1" ht="15">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="5"/>
       <c r="D3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="O3" s="11" t="s">
+      <c r="O3" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="P3" s="11" t="s">
+      <c r="P3" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="Q3" s="11" t="s">
-[...231 lines deleted...]
-    <row r="4" spans="1:93" customHeight="1" ht="30">
+      <c r="Q3" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" customHeight="1" ht="30">
       <c r="A4" s="6"/>
       <c r="B4" s="17"/>
       <c r="C4" s="6"/>
       <c r="D4" s="9" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>18</v>
+      </c>
+      <c r="G4" s="6">
+        <v>6</v>
       </c>
       <c r="H4" s="6" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>18</v>
+      </c>
+      <c r="K4" s="6">
+        <v>6</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>96</v>
+        <v>18</v>
       </c>
       <c r="M4" s="6" t="s">
-        <v>97</v>
+        <v>19</v>
       </c>
       <c r="N4" s="6" t="s">
-        <v>94</v>
-[...235 lines deleted...]
-    <row r="5" spans="1:93" customHeight="1" ht="15">
+        <v>18</v>
+      </c>
+      <c r="O4" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+    </row>
+    <row r="5" spans="1:17" customHeight="1" ht="15">
       <c r="A5" s="6">
         <v>1</v>
       </c>
       <c r="B5" s="17" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="D5" s="9" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="G5" s="6" t="s">
-        <v>102</v>
+        <v>24</v>
       </c>
       <c r="H5" s="6" t="s">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>103</v>
+        <v>25</v>
       </c>
       <c r="J5" s="6" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="L5" s="6" t="s">
-        <v>105</v>
+        <v>28</v>
       </c>
       <c r="M5" s="6" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="N5" s="6" t="s">
-        <v>107</v>
-[...232 lines deleted...]
-      <c r="CN5" s="6">
+        <v>29</v>
+      </c>
+      <c r="O5" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="P5" s="6">
         <v>0</v>
       </c>
-      <c r="CO5" s="6">
+      <c r="Q5" s="6">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:93" customHeight="1" ht="15">
+    <row r="6" spans="1:17" customHeight="1" ht="15">
       <c r="A6" s="6">
         <v>2</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>159</v>
+        <v>31</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="9" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="E6" s="6" t="s">
-        <v>160</v>
+        <v>33</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="H6" s="6" t="s">
-        <v>160</v>
+        <v>34</v>
       </c>
       <c r="I6" s="6" t="s">
-        <v>160</v>
+        <v>35</v>
       </c>
       <c r="J6" s="6" t="s">
-        <v>160</v>
+        <v>36</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>160</v>
+        <v>37</v>
       </c>
       <c r="L6" s="6" t="s">
-        <v>160</v>
+        <v>38</v>
       </c>
       <c r="M6" s="6" t="s">
-        <v>160</v>
+        <v>38</v>
       </c>
       <c r="N6" s="6" t="s">
-        <v>160</v>
-[...239 lines deleted...]
-    <row r="7" spans="1:93" customHeight="1" ht="15">
+        <v>39</v>
+      </c>
+      <c r="O6" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="P6" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" customHeight="1" ht="15">
       <c r="A7" s="6">
         <v>3</v>
       </c>
       <c r="B7" s="17" t="s">
-        <v>161</v>
+        <v>41</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="9" t="s">
-        <v>162</v>
+        <v>32</v>
       </c>
       <c r="E7" s="6" t="s">
-        <v>162</v>
+        <v>42</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>163</v>
+        <v>43</v>
       </c>
       <c r="G7" s="6" t="s">
-        <v>163</v>
+        <v>43</v>
       </c>
       <c r="H7" s="6" t="s">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="I7" s="6" t="s">
-        <v>164</v>
+        <v>44</v>
       </c>
       <c r="J7" s="6" t="s">
-        <v>165</v>
+        <v>45</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>166</v>
+        <v>46</v>
       </c>
       <c r="L7" s="6" t="s">
-        <v>166</v>
+        <v>47</v>
       </c>
       <c r="M7" s="6" t="s">
-        <v>167</v>
+        <v>47</v>
       </c>
       <c r="N7" s="6" t="s">
-        <v>168</v>
-[...232 lines deleted...]
-      <c r="CN7" s="6">
+        <v>48</v>
+      </c>
+      <c r="O7" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="P7" s="6">
         <v>1</v>
       </c>
-      <c r="CO7" s="6">
+      <c r="Q7" s="6">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:93" customHeight="1" ht="15">
+    <row r="8" spans="1:17" customHeight="1" ht="15">
       <c r="A8" s="6">
         <v>4</v>
       </c>
       <c r="B8" s="17" t="s">
-        <v>161</v>
+        <v>50</v>
       </c>
       <c r="C8" s="6"/>
-      <c r="D8" s="9"/>
-[...2 lines deleted...]
-      <c r="G8" s="6"/>
+      <c r="D8" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>53</v>
+      </c>
       <c r="H8" s="6" t="s">
-        <v>160</v>
+        <v>53</v>
       </c>
       <c r="I8" s="6" t="s">
-        <v>160</v>
+        <v>54</v>
       </c>
       <c r="J8" s="6" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>160</v>
+        <v>56</v>
       </c>
       <c r="L8" s="6" t="s">
-        <v>160</v>
+        <v>57</v>
       </c>
       <c r="M8" s="6" t="s">
-        <v>160</v>
+        <v>57</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>160</v>
-[...239 lines deleted...]
-    <row r="9" spans="1:93" customHeight="1" ht="15">
+        <v>58</v>
+      </c>
+      <c r="O8" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" customHeight="1" ht="15">
       <c r="A9" s="6">
         <v>5</v>
       </c>
       <c r="B9" s="17" t="s">
-        <v>220</v>
+        <v>60</v>
       </c>
       <c r="C9" s="6"/>
-      <c r="D9" s="9"/>
-[...2 lines deleted...]
-      <c r="G9" s="6"/>
+      <c r="D9" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>61</v>
+      </c>
       <c r="H9" s="6" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="I9" s="6" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="J9" s="6" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="K9" s="6" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="L9" s="6" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="M9" s="6" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="N9" s="6" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>61</v>
+      </c>
+      <c r="O9" s="14" t="s">
+        <v>61</v>
       </c>
       <c r="P9" s="6" t="s">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="Q9" s="6" t="s">
-        <v>160</v>
-[...230 lines deleted...]
-    <row r="10" spans="1:93" customHeight="1" ht="15">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" customHeight="1" ht="15">
       <c r="A10" s="6">
         <v>6</v>
       </c>
       <c r="B10" s="17" t="s">
-        <v>221</v>
+        <v>62</v>
       </c>
       <c r="C10" s="6"/>
-      <c r="D10" s="9"/>
-[...2 lines deleted...]
-      <c r="G10" s="6"/>
+      <c r="D10" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>64</v>
+      </c>
       <c r="H10" s="6" t="s">
-        <v>222</v>
+        <v>64</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>222</v>
+        <v>65</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>223</v>
+        <v>66</v>
       </c>
       <c r="K10" s="6" t="s">
-        <v>224</v>
+        <v>67</v>
       </c>
       <c r="L10" s="6" t="s">
-        <v>224</v>
+        <v>68</v>
       </c>
       <c r="M10" s="6" t="s">
-        <v>225</v>
+        <v>68</v>
       </c>
       <c r="N10" s="6" t="s">
-        <v>226</v>
-[...239 lines deleted...]
-    <row r="11" spans="1:93" customHeight="1" ht="15">
+        <v>69</v>
+      </c>
+      <c r="O10" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="P10" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" customHeight="1" ht="15">
       <c r="A11" s="6">
         <v>7</v>
       </c>
       <c r="B11" s="17" t="s">
-        <v>221</v>
+        <v>71</v>
       </c>
       <c r="C11" s="6"/>
-      <c r="D11" s="9"/>
-[...2 lines deleted...]
-      <c r="G11" s="6"/>
+      <c r="D11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>73</v>
+      </c>
       <c r="H11" s="6" t="s">
-        <v>160</v>
+        <v>73</v>
       </c>
       <c r="I11" s="6" t="s">
-        <v>160</v>
+        <v>74</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>160</v>
+        <v>75</v>
       </c>
       <c r="K11" s="6" t="s">
-        <v>160</v>
+        <v>76</v>
       </c>
       <c r="L11" s="6" t="s">
-        <v>160</v>
+        <v>77</v>
       </c>
       <c r="M11" s="6" t="s">
-        <v>160</v>
+        <v>77</v>
       </c>
       <c r="N11" s="6" t="s">
-        <v>160</v>
-[...239 lines deleted...]
-    <row r="12" spans="1:93" customHeight="1" ht="15">
+        <v>78</v>
+      </c>
+      <c r="O11" s="14" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" customHeight="1" ht="15">
       <c r="A12" s="6">
         <v>8</v>
       </c>
       <c r="B12" s="17" t="s">
-        <v>278</v>
+        <v>80</v>
       </c>
       <c r="C12" s="6"/>
-      <c r="D12" s="9"/>
-[...2 lines deleted...]
-      <c r="G12" s="6"/>
+      <c r="D12" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>82</v>
+      </c>
       <c r="H12" s="6" t="s">
-        <v>279</v>
+        <v>82</v>
       </c>
       <c r="I12" s="6" t="s">
-        <v>279</v>
+        <v>83</v>
       </c>
       <c r="J12" s="6" t="s">
-        <v>280</v>
+        <v>84</v>
       </c>
       <c r="K12" s="6" t="s">
-        <v>281</v>
+        <v>85</v>
       </c>
       <c r="L12" s="6" t="s">
-        <v>281</v>
+        <v>86</v>
       </c>
       <c r="M12" s="6" t="s">
-        <v>282</v>
+        <v>86</v>
       </c>
       <c r="N12" s="6" t="s">
-        <v>283</v>
-[...239 lines deleted...]
-    <row r="13" spans="1:93" customHeight="1" ht="15">
+        <v>87</v>
+      </c>
+      <c r="O12" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" customHeight="1" ht="15">
       <c r="A13" s="6">
         <v>9</v>
       </c>
       <c r="B13" s="17" t="s">
-        <v>278</v>
+        <v>89</v>
       </c>
       <c r="C13" s="6"/>
-      <c r="D13" s="9"/>
-[...2 lines deleted...]
-      <c r="G13" s="6"/>
+      <c r="D13" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>92</v>
+      </c>
       <c r="H13" s="6" t="s">
-        <v>160</v>
+        <v>92</v>
       </c>
       <c r="I13" s="6" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>160</v>
+        <v>94</v>
       </c>
       <c r="K13" s="6" t="s">
-        <v>160</v>
+        <v>95</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>160</v>
+        <v>96</v>
       </c>
       <c r="M13" s="6" t="s">
-        <v>160</v>
+        <v>96</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>160</v>
-[...239 lines deleted...]
-    <row r="14" spans="1:93" customHeight="1" ht="15">
+        <v>97</v>
+      </c>
+      <c r="O13" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="P13" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" customHeight="1" ht="15">
       <c r="A14" s="6">
         <v>10</v>
       </c>
       <c r="B14" s="17" t="s">
-        <v>335</v>
+        <v>99</v>
       </c>
       <c r="C14" s="6"/>
-      <c r="D14" s="9"/>
-[...2 lines deleted...]
-      <c r="G14" s="6"/>
+      <c r="D14" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>103</v>
+      </c>
       <c r="H14" s="6" t="s">
-        <v>336</v>
+        <v>103</v>
       </c>
       <c r="I14" s="6" t="s">
-        <v>336</v>
+        <v>104</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>337</v>
+        <v>105</v>
       </c>
       <c r="K14" s="6" t="s">
-        <v>338</v>
+        <v>106</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>338</v>
+        <v>107</v>
       </c>
       <c r="M14" s="6" t="s">
-        <v>283</v>
+        <v>107</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>339</v>
-[...239 lines deleted...]
-    <row r="15" spans="1:93" customHeight="1" ht="15">
+        <v>108</v>
+      </c>
+      <c r="O14" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="P14" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" customHeight="1" ht="15">
       <c r="A15" s="6">
         <v>11</v>
       </c>
       <c r="B15" s="17" t="s">
-        <v>391</v>
+        <v>110</v>
       </c>
       <c r="C15" s="6"/>
-      <c r="D15" s="9"/>
-      <c r="E15" s="6"/>
+      <c r="D15" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>111</v>
+      </c>
       <c r="F15" s="6"/>
-      <c r="G15" s="6"/>
+      <c r="G15" s="6" t="s">
+        <v>112</v>
+      </c>
       <c r="H15" s="6" t="s">
-        <v>392</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="I15" s="6"/>
       <c r="J15" s="6" t="s">
-        <v>393</v>
+        <v>113</v>
       </c>
       <c r="K15" s="6" t="s">
-        <v>394</v>
+        <v>114</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>394</v>
+        <v>115</v>
       </c>
       <c r="M15" s="6" t="s">
-        <v>395</v>
+        <v>115</v>
       </c>
       <c r="N15" s="6" t="s">
-        <v>396</v>
-[...239 lines deleted...]
-    <row r="16" spans="1:93" customHeight="1" ht="15">
+        <v>116</v>
+      </c>
+      <c r="O15" s="14" t="s">
+        <v>117</v>
+      </c>
+      <c r="P15" s="6">
+        <v>7</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" customHeight="1" ht="15">
       <c r="A16" s="6">
         <v>12</v>
       </c>
       <c r="B16" s="17" t="s">
-        <v>448</v>
+        <v>118</v>
       </c>
       <c r="C16" s="6"/>
-      <c r="D16" s="9"/>
-      <c r="E16" s="6"/>
+      <c r="D16" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>61</v>
+      </c>
       <c r="F16" s="6"/>
-      <c r="G16" s="6"/>
+      <c r="G16" s="6" t="s">
+        <v>61</v>
+      </c>
       <c r="H16" s="6" t="s">
-        <v>449</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I16" s="6"/>
       <c r="J16" s="6" t="s">
-        <v>450</v>
+        <v>61</v>
       </c>
       <c r="K16" s="6" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>106</v>
+        <v>119</v>
       </c>
       <c r="M16" s="6" t="s">
-        <v>451</v>
+        <v>61</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>61</v>
+      </c>
+      <c r="O16" s="14" t="s">
+        <v>61</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>453</v>
-[...233 lines deleted...]
-    <row r="17" spans="1:93" customHeight="1" ht="15">
+        <v>61</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" customHeight="1" ht="15">
       <c r="A17" s="6">
         <v>13</v>
       </c>
       <c r="B17" s="17" t="s">
-        <v>504</v>
+        <v>120</v>
       </c>
       <c r="C17" s="6"/>
-      <c r="D17" s="9"/>
-      <c r="E17" s="6"/>
+      <c r="D17" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="F17" s="6"/>
-      <c r="G17" s="6"/>
+      <c r="G17" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="H17" s="6" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I17" s="6"/>
       <c r="J17" s="6" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="K17" s="6" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="L17" s="6"/>
       <c r="M17" s="6" t="s">
-        <v>160</v>
+        <v>32</v>
       </c>
       <c r="N17" s="6" t="s">
-        <v>160</v>
-[...240 lines deleted...]
-      <c r="A18" s="6">
+        <v>32</v>
+      </c>
+      <c r="O17" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" s="6">
+        <v>8</v>
+      </c>
+      <c r="Q17" s="6"/>
+    </row>
+    <row r="18" spans="1:17" customHeight="1" ht="15">
+      <c r="A18" s="7">
         <v>14</v>
       </c>
-      <c r="B18" s="17" t="s">
-[...624 lines deleted...]
-      <c r="AG20" s="6" t="s">
+      <c r="B18" s="18" t="s">
         <v>121</v>
       </c>
-      <c r="AH20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AI20" s="6" t="s">
+      <c r="C18" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="AJ20" s="6" t="s">
+      <c r="D18" s="10" t="s">
         <v>123</v>
       </c>
-      <c r="AK20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AL20" s="6" t="s">
+      <c r="E18" s="12" t="s">
         <v>124</v>
       </c>
-      <c r="AM20" s="6" t="s">
+      <c r="F18" s="12"/>
+      <c r="G18" s="12" t="s">
         <v>125</v>
       </c>
-      <c r="AN20" s="6" t="s">
+      <c r="H18" s="12" t="s">
         <v>125</v>
       </c>
-      <c r="AO20" s="6" t="s">
+      <c r="I18" s="12"/>
+      <c r="J18" s="12" t="s">
         <v>126</v>
       </c>
-      <c r="AP20" s="6" t="s">
+      <c r="K18" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="AQ20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AR20" s="6" t="s">
+      <c r="L18" s="12"/>
+      <c r="M18" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="AS20" s="6" t="s">
+      <c r="N18" s="12" t="s">
         <v>129</v>
       </c>
-      <c r="AT20" s="6" t="s">
-[...2 lines deleted...]
-      <c r="AU20" s="6" t="s">
+      <c r="O18" s="15" t="s">
         <v>130</v>
       </c>
-      <c r="AV20" s="6" t="s">
+      <c r="P18" s="7">
+        <v>8</v>
+      </c>
+      <c r="Q18" s="7"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
         <v>131</v>
-      </c>
-[...1224 lines deleted...]
-        <v>678</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CP26"/>
+  <dimension ref="A1:Q20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="93" max="93" width="3.71" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="2" max="2" width="34.277344" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="3.71" customWidth="true" style="0"/>
+    <col min="16" max="16" width="3.71" customWidth="true" style="0"/>
+    <col min="17" max="17" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.849609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94" customHeight="1" ht="18">
+    <row r="1" spans="1:17" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:94" customHeight="1" ht="15">
+    <row r="2" spans="1:17" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>679</v>
-[...1 lines deleted...]
-      <c r="CN2" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="N2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:94" customHeight="1" ht="15">
+    <row r="3" spans="1:17" customHeight="1" ht="15">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="5"/>
       <c r="D3" s="8" t="s">
-        <v>680</v>
+        <v>133</v>
       </c>
       <c r="E3" s="11" t="s">
-        <v>681</v>
+        <v>134</v>
       </c>
       <c r="F3" s="11" t="s">
-        <v>682</v>
+        <v>135</v>
       </c>
       <c r="G3" s="11" t="s">
-        <v>683</v>
+        <v>136</v>
       </c>
       <c r="H3" s="11" t="s">
-        <v>684</v>
+        <v>137</v>
       </c>
       <c r="I3" s="11" t="s">
-        <v>685</v>
+        <v>138</v>
       </c>
       <c r="J3" s="11" t="s">
-        <v>686</v>
+        <v>139</v>
       </c>
       <c r="K3" s="11" t="s">
-        <v>687</v>
+        <v>140</v>
       </c>
       <c r="L3" s="11" t="s">
-        <v>688</v>
+        <v>141</v>
       </c>
       <c r="M3" s="11" t="s">
-        <v>689</v>
-[...245 lines deleted...]
-    <row r="4" spans="1:94" customHeight="1" ht="30">
+        <v>142</v>
+      </c>
+      <c r="N3" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="P3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q3" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" customHeight="1" ht="30">
       <c r="A4" s="6"/>
       <c r="B4" s="17"/>
       <c r="C4" s="6"/>
       <c r="D4" s="9" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>95</v>
+        <v>144</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="H4" s="6" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>18</v>
+      </c>
+      <c r="J4" s="6">
+        <v>6</v>
       </c>
       <c r="K4" s="6" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="M4" s="6" t="s">
-        <v>94</v>
-[...241 lines deleted...]
-    <row r="5" spans="1:94" customHeight="1" ht="15">
+        <v>18</v>
+      </c>
+      <c r="N4" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="O4" s="6"/>
+      <c r="P4" s="6"/>
+      <c r="Q4" s="6"/>
+    </row>
+    <row r="5" spans="1:17" customHeight="1" ht="15">
       <c r="A5" s="6">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B5" s="17" t="s">
-        <v>675</v>
+        <v>121</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>100</v>
-[...3 lines deleted...]
-      <c r="F5" s="6"/>
+        <v>21</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>123</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>125</v>
+      </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
-      <c r="I5" s="6"/>
+      <c r="I5" s="6" t="s">
+        <v>145</v>
+      </c>
       <c r="J5" s="6" t="s">
-        <v>769</v>
+        <v>146</v>
       </c>
       <c r="K5" s="6" t="s">
-        <v>769</v>
+        <v>147</v>
       </c>
       <c r="L5" s="6"/>
       <c r="M5" s="6" t="s">
-        <v>770</v>
-[...238 lines deleted...]
-      <c r="CO5" s="6">
+        <v>148</v>
+      </c>
+      <c r="N5" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="O5" s="6">
         <v>0</v>
       </c>
-      <c r="CP5" s="6"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:94" customHeight="1" ht="15">
+      <c r="P5" s="6"/>
+      <c r="Q5" s="6"/>
+    </row>
+    <row r="6" spans="1:17" customHeight="1" ht="15">
       <c r="A6" s="6">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>620</v>
+        <v>120</v>
       </c>
       <c r="C6" s="6"/>
-      <c r="D6" s="9"/>
-[...1 lines deleted...]
-      <c r="F6" s="6"/>
+      <c r="D6" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>152</v>
+      </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
-      <c r="I6" s="6"/>
+      <c r="I6" s="6" t="s">
+        <v>153</v>
+      </c>
       <c r="J6" s="6" t="s">
-        <v>822</v>
+        <v>154</v>
       </c>
       <c r="K6" s="6" t="s">
-        <v>822</v>
+        <v>155</v>
       </c>
       <c r="L6" s="6"/>
       <c r="M6" s="6" t="s">
-        <v>392</v>
-[...238 lines deleted...]
-      <c r="CO6" s="6">
+        <v>156</v>
+      </c>
+      <c r="N6" s="14" t="s">
+        <v>157</v>
+      </c>
+      <c r="O6" s="6">
         <v>0</v>
       </c>
-      <c r="CP6" s="6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:94" customHeight="1" ht="15">
+      <c r="P6" s="6"/>
+      <c r="Q6" s="6"/>
+    </row>
+    <row r="7" spans="1:17" customHeight="1" ht="15">
       <c r="A7" s="6">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B7" s="17" t="s">
-        <v>565</v>
+        <v>118</v>
       </c>
       <c r="C7" s="6"/>
-      <c r="D7" s="9"/>
-[...1 lines deleted...]
-      <c r="F7" s="6"/>
+      <c r="D7" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>61</v>
+      </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
-      <c r="I7" s="6"/>
+      <c r="I7" s="6" t="s">
+        <v>61</v>
+      </c>
       <c r="J7" s="6" t="s">
-        <v>823</v>
+        <v>61</v>
       </c>
       <c r="K7" s="6" t="s">
-        <v>823</v>
-[...1 lines deleted...]
-      <c r="L7" s="6"/>
+        <v>61</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>147</v>
+      </c>
       <c r="M7" s="6" t="s">
-        <v>824</v>
-[...2 lines deleted...]
-        <v>825</v>
+        <v>61</v>
+      </c>
+      <c r="N7" s="14" t="s">
+        <v>61</v>
       </c>
       <c r="O7" s="6" t="s">
-        <v>825</v>
-[...237 lines deleted...]
-    <row r="8" spans="1:94" customHeight="1" ht="15">
+        <v>61</v>
+      </c>
+      <c r="P7" s="6"/>
+      <c r="Q7" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" customHeight="1" ht="15">
       <c r="A8" s="6">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B8" s="17" t="s">
-        <v>509</v>
+        <v>110</v>
       </c>
       <c r="C8" s="6"/>
-      <c r="D8" s="9"/>
-[...1 lines deleted...]
-      <c r="F8" s="6"/>
+      <c r="D8" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>160</v>
+      </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
-      <c r="I8" s="6"/>
+      <c r="I8" s="6" t="s">
+        <v>161</v>
+      </c>
       <c r="J8" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="N8" s="14" t="s">
+        <v>165</v>
+      </c>
+      <c r="O8" s="6">
+        <v>1</v>
+      </c>
+      <c r="P8" s="6"/>
+      <c r="Q8" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" customHeight="1" ht="15">
+      <c r="A9" s="6">
+        <v>10</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>99</v>
+      </c>
+      <c r="C9" s="6"/>
+      <c r="D9" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="M9" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="N9" s="14" t="s">
+        <v>174</v>
+      </c>
+      <c r="O9" s="6">
+        <v>2</v>
+      </c>
+      <c r="P9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" customHeight="1" ht="15">
+      <c r="A10" s="6">
+        <v>9</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="6"/>
+      <c r="D10" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="N10" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="O10" s="6">
+        <v>3</v>
+      </c>
+      <c r="P10" s="6">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" customHeight="1" ht="15">
+      <c r="A11" s="6">
+        <v>8</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>80</v>
+      </c>
+      <c r="C11" s="6"/>
+      <c r="D11" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="G11" s="6" t="s">
         <v>160</v>
       </c>
-      <c r="K8" s="6" t="s">
-[...509 lines deleted...]
-      <c r="CO9" s="6">
+      <c r="H11" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="N11" s="14" t="s">
+        <v>193</v>
+      </c>
+      <c r="O11" s="6">
+        <v>4</v>
+      </c>
+      <c r="P11" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" customHeight="1" ht="15">
+      <c r="A12" s="6">
+        <v>7</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="9" t="s">
+        <v>194</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="N12" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="O12" s="6">
+        <v>4</v>
+      </c>
+      <c r="P12" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" customHeight="1" ht="15">
+      <c r="A13" s="6">
+        <v>6</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="6"/>
+      <c r="D13" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>204</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="N13" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="O13" s="6">
+        <v>5</v>
+      </c>
+      <c r="P13" s="6">
+        <v>3</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" customHeight="1" ht="15">
+      <c r="A14" s="6">
+        <v>5</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="6"/>
+      <c r="D14" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="G14" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>220</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="N14" s="14" t="s">
+        <v>223</v>
+      </c>
+      <c r="O14" s="6">
+        <v>6</v>
+      </c>
+      <c r="P14" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" customHeight="1" ht="15">
+      <c r="A15" s="6">
+        <v>4</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="6"/>
+      <c r="D15" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="N15" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q15" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" customHeight="1" ht="15">
+      <c r="A16" s="6">
+        <v>3</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="6"/>
+      <c r="D16" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>221</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="N16" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="O16" s="6">
+        <v>7</v>
+      </c>
+      <c r="P16" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" customHeight="1" ht="15">
+      <c r="A17" s="6">
+        <v>2</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="6"/>
+      <c r="D17" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>235</v>
+      </c>
+      <c r="G17" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="N17" s="14" t="s">
+        <v>242</v>
+      </c>
+      <c r="O17" s="6">
+        <v>8</v>
+      </c>
+      <c r="P17" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" customHeight="1" ht="15">
+      <c r="A18" s="7">
         <v>1</v>
       </c>
-      <c r="CP9" s="6"/>
-[...247 lines deleted...]
-      <c r="CJ10" s="6" t="s">
+      <c r="B18" s="18" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="G18" s="12" t="s">
         <v>216</v>
       </c>
-      <c r="CK10" s="6" t="s">
-[...1613 lines deleted...]
-      <c r="A17" s="6">
+      <c r="H18" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="I18" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="J18" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="K18" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="L18" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="M18" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="N18" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="O18" s="7">
         <v>8</v>
       </c>
-      <c r="B17" s="17" t="s">
-[...262 lines deleted...]
-      <c r="A18" s="6">
+      <c r="P18" s="7">
+        <v>6</v>
+      </c>
+      <c r="Q18" s="7">
         <v>7</v>
       </c>
-      <c r="B18" s="17" t="s">
-[...1901 lines deleted...]
-        <v>678</v>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -15664,32 +3069,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 100194, platnost od 1. 12. 2025 do 31. 8. 2026</dc:title>
-  <dc:description>Jízdní řád linky 100194, platnost od 1. 12. 2025 do 31. 8. 2026</dc:description>
+  <dc:title>Jízdní řád linky 385083, platnost od 7. 7. 2026 do 30. 9. 2026</dc:title>
+  <dc:description>Jízdní řád linky 385083, platnost od 7. 7. 2026 do 30. 9. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>