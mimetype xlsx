--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,1268 +14,500 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="406">
-[...7 lines deleted...]
-    <t>Platí od 1. 3. 2026 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+  <si>
+    <t>Linka číslo 729430</t>
+  </si>
+  <si>
+    <t>Ivančice - Oslavany - Rapotice - Zastávka</t>
+  </si>
+  <si>
+    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 1001</t>
-[...26 lines deleted...]
-    <t>Spoj 4011</t>
+    <t>Spoj 103</t>
+  </si>
+  <si>
+    <t>Spoj 101</t>
+  </si>
+  <si>
+    <t>Spoj 105</t>
+  </si>
+  <si>
+    <t>Spoj 107</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>X @</t>
-[...14 lines deleted...]
-    <t>Mělník,,Fibichova</t>
+    <t>X @ 56</t>
+  </si>
+  <si>
+    <t>X 56</t>
+  </si>
+  <si>
+    <t>X 50</t>
+  </si>
+  <si>
+    <t>Ivančice,žel.st.</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>Mělník,,poliklinika</t>
-[...2 lines deleted...]
-    <t>Mělník,,aut.nádr.</t>
+    <t>Ivančice,nám.</t>
+  </si>
+  <si>
+    <t>5:41</t>
+  </si>
+  <si>
+    <t>11:49</t>
+  </si>
+  <si>
+    <t>Ivančice,Oslavanská</t>
   </si>
   <si>
     <t>5:42</t>
   </si>
   <si>
-    <t>8:15</t>
-[...20 lines deleted...]
-    <t>Mělník,,Blata</t>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t>Ivančice,silo</t>
   </si>
   <si>
     <t>5:44</t>
   </si>
   <si>
-    <t>8:17</t>
-[...2 lines deleted...]
-    <t>9:07</t>
+    <t>11:52</t>
+  </si>
+  <si>
+    <t>Oslavany,žel.st.</t>
+  </si>
+  <si>
+    <t>5:46</t>
+  </si>
+  <si>
+    <t>11:54</t>
+  </si>
+  <si>
+    <t>Oslavany,aut.st.</t>
+  </si>
+  <si>
+    <t>5:48</t>
+  </si>
+  <si>
+    <t>11:56</t>
+  </si>
+  <si>
+    <t>Oslavany,náměstí</t>
+  </si>
+  <si>
+    <t>5:50</t>
+  </si>
+  <si>
+    <t>11:58</t>
+  </si>
+  <si>
+    <t>Oslavany,Nová čtvrť</t>
+  </si>
+  <si>
+    <t>5:53</t>
+  </si>
+  <si>
+    <t>12:01</t>
+  </si>
+  <si>
+    <t>Čučice</t>
+  </si>
+  <si>
+    <t>6:00</t>
+  </si>
+  <si>
+    <t>12:08</t>
+  </si>
+  <si>
+    <t>Ketkovice</t>
+  </si>
+  <si>
+    <t>6:06</t>
+  </si>
+  <si>
+    <t>12:14</t>
+  </si>
+  <si>
+    <t>Ketkovice,kovárna</t>
+  </si>
+  <si>
+    <t>6:07</t>
+  </si>
+  <si>
+    <t>12:15</t>
+  </si>
+  <si>
+    <t>Sudice,rozc.1.0</t>
+  </si>
+  <si>
+    <t>6:10</t>
+  </si>
+  <si>
+    <t>12:18</t>
+  </si>
+  <si>
+    <t>Rapotice,žel.st.</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>Sudice,Výhon</t>
+  </si>
+  <si>
+    <t>6:11</t>
+  </si>
+  <si>
+    <t>Sudice,škola</t>
+  </si>
+  <si>
+    <t>6:12</t>
+  </si>
+  <si>
+    <t>Sudice,náves</t>
+  </si>
+  <si>
+    <t>6:13</t>
+  </si>
+  <si>
+    <t>Rapotice,škola</t>
+  </si>
+  <si>
+    <t>6:18</t>
+  </si>
+  <si>
+    <t>Lesní Jakubov</t>
+  </si>
+  <si>
+    <t>6:20</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>5:52</t>
+  </si>
+  <si>
+    <t>7:02</t>
+  </si>
+  <si>
+    <t>12:22</t>
+  </si>
+  <si>
+    <t>Vysoké Popovice</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>5:57</t>
+  </si>
+  <si>
+    <t>7:07</t>
+  </si>
+  <si>
+    <t>12:27</t>
+  </si>
+  <si>
+    <t>Zastávka,Dům zdraví</t>
+  </si>
+  <si>
+    <t>6:32</t>
+  </si>
+  <si>
+    <t>6:04</t>
+  </si>
+  <si>
+    <t>7:14</t>
+  </si>
+  <si>
+    <t>12:34</t>
+  </si>
+  <si>
+    <t>Zastávka,žel.st.</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>6:35</t>
+  </si>
+  <si>
+    <t>7:17</t>
+  </si>
+  <si>
+    <t>12:37</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: ADOSA a.s., Zastávecká 1030, 665 01 Rosice, www.adosa.cz, adosa@adosa.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 100</t>
+  </si>
+  <si>
+    <t>Spoj 102</t>
+  </si>
+  <si>
+    <t>Spoj 104</t>
+  </si>
+  <si>
+    <t>Spoj 106</t>
+  </si>
+  <si>
+    <t>Spoj 108</t>
+  </si>
+  <si>
+    <t>X 23</t>
+  </si>
+  <si>
+    <t>4:19</t>
+  </si>
+  <si>
+    <t>4:49</t>
+  </si>
+  <si>
+    <t>6:19</t>
+  </si>
+  <si>
+    <t>7:19</t>
+  </si>
+  <si>
+    <t>10:19</t>
+  </si>
+  <si>
+    <t>4:20</t>
+  </si>
+  <si>
+    <t>4:50</t>
+  </si>
+  <si>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>4:28</t>
+  </si>
+  <si>
+    <t>4:58</t>
+  </si>
+  <si>
+    <t>6:28</t>
+  </si>
+  <si>
+    <t>7:28</t>
+  </si>
+  <si>
+    <t>10:28</t>
+  </si>
+  <si>
+    <t>6:33</t>
+  </si>
+  <si>
+    <t>4:33</t>
+  </si>
+  <si>
+    <t>5:03</t>
+  </si>
+  <si>
+    <t>7:33</t>
+  </si>
+  <si>
+    <t>10:33</t>
+  </si>
+  <si>
+    <t>4:35</t>
+  </si>
+  <si>
+    <t>5:05</t>
+  </si>
+  <si>
+    <t>7:35</t>
+  </si>
+  <si>
+    <t>10:35</t>
+  </si>
+  <si>
+    <t>4:40</t>
+  </si>
+  <si>
+    <t>7:40</t>
+  </si>
+  <si>
+    <t>10:40</t>
+  </si>
+  <si>
+    <t>4:41</t>
+  </si>
+  <si>
+    <t>7:41</t>
+  </si>
+  <si>
+    <t>10:41</t>
+  </si>
+  <si>
+    <t>4:42</t>
+  </si>
+  <si>
+    <t>7:42</t>
+  </si>
+  <si>
+    <t>10:42</t>
+  </si>
+  <si>
+    <t>4:43</t>
+  </si>
+  <si>
+    <t>7:43</t>
+  </si>
+  <si>
+    <t>10:43</t>
+  </si>
+  <si>
+    <t>4:46</t>
+  </si>
+  <si>
+    <t>7:46</t>
+  </si>
+  <si>
+    <t>10:46</t>
+  </si>
+  <si>
+    <t>4:47</t>
+  </si>
+  <si>
+    <t>7:47</t>
+  </si>
+  <si>
+    <t>10:47</t>
+  </si>
+  <si>
+    <t>4:53</t>
+  </si>
+  <si>
+    <t>7:53</t>
+  </si>
+  <si>
+    <t>10:53</t>
+  </si>
+  <si>
+    <t>5:00</t>
+  </si>
+  <si>
+    <t>8:00</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>8:03</t>
+  </si>
+  <si>
+    <t>11:03</t>
+  </si>
+  <si>
+    <t>5:06</t>
+  </si>
+  <si>
+    <t>8:06</t>
+  </si>
+  <si>
+    <t>11:06</t>
+  </si>
+  <si>
+    <t>5:07</t>
+  </si>
+  <si>
+    <t>8:07</t>
   </si>
   <si>
     <t>11:07</t>
   </si>
   <si>
-    <t>15:37</t>
-[...44 lines deleted...]
-    <t>9:10</t>
+    <t>5:09</t>
+  </si>
+  <si>
+    <t>8:09</t>
+  </si>
+  <si>
+    <t>11:09</t>
+  </si>
+  <si>
+    <t>5:10</t>
+  </si>
+  <si>
+    <t>8:10</t>
   </si>
   <si>
     <t>11:10</t>
   </si>
   <si>
-    <t>15:40</t>
-[...1052 lines deleted...]
-    <t>7:25</t>
+    <t>5:13</t>
+  </si>
+  <si>
+    <t>8:13</t>
+  </si>
+  <si>
+    <t>11:13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1814,3645 +1046,1538 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R40"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="14" max="14" width="3.71" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="2" max="2" width="38.847656" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="3.71" customWidth="true" style="0"/>
+    <col min="9" max="9" width="3.71" customWidth="true" style="0"/>
+    <col min="10" max="10" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.851563" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" customHeight="1" ht="18">
+    <row r="1" spans="1:10" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:18" customHeight="1" ht="15">
+    <row r="2" spans="1:10" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:18" customHeight="1" ht="15">
+    <row r="3" spans="1:10" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="G3" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="10" t="s">
+      <c r="H3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="10" t="s">
-[...30 lines deleted...]
-    <row r="4" spans="1:18" customHeight="1" ht="30">
+      <c r="I3" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>16</v>
-[...28 lines deleted...]
-    <row r="5" spans="1:18" customHeight="1" ht="15">
+        <v>11</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="D5" s="8"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
-      <c r="G5" s="5"/>
+      <c r="G5" s="13"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
-      <c r="K5" s="5"/>
-[...8 lines deleted...]
-    <row r="6" spans="1:18" customHeight="1" ht="15">
+    </row>
+    <row r="6" spans="1:10" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="C6" s="5"/>
-      <c r="D6" s="8"/>
+      <c r="D6" s="8" t="s">
+        <v>15</v>
+      </c>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
-      <c r="G6" s="5"/>
+      <c r="G6" s="13" t="s">
+        <v>16</v>
+      </c>
       <c r="H6" s="5"/>
-      <c r="I6" s="5"/>
-[...10 lines deleted...]
-    <row r="7" spans="1:18" customHeight="1" ht="15">
+      <c r="I6" s="5">
+        <v>0</v>
+      </c>
+      <c r="J6" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="E7" s="5"/>
-      <c r="F7" s="5" t="s">
-[...33 lines deleted...]
-    <row r="8" spans="1:18" customHeight="1" ht="15">
+      <c r="F7" s="5"/>
+      <c r="G7" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5">
+        <v>1</v>
+      </c>
+      <c r="J7" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="5"/>
-      <c r="F8" s="5" t="s">
-[...33 lines deleted...]
-    <row r="9" spans="1:18" customHeight="1" ht="15">
+      <c r="F8" s="5"/>
+      <c r="G8" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5">
+        <v>2</v>
+      </c>
+      <c r="J8" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="E9" s="5"/>
-      <c r="F9" s="5" t="s">
-[...33 lines deleted...]
-    <row r="10" spans="1:18" customHeight="1" ht="15">
+      <c r="F9" s="5"/>
+      <c r="G9" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5">
+        <v>3</v>
+      </c>
+      <c r="J9" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="E10" s="5"/>
-      <c r="F10" s="5" t="s">
-[...33 lines deleted...]
-    <row r="11" spans="1:18" customHeight="1" ht="15">
+      <c r="F10" s="5"/>
+      <c r="G10" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5">
+        <v>4</v>
+      </c>
+      <c r="J10" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>58</v>
+        <v>29</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="E11" s="5"/>
-      <c r="F11" s="5" t="s">
-[...33 lines deleted...]
-    <row r="12" spans="1:18" customHeight="1" ht="15">
+      <c r="F11" s="5"/>
+      <c r="G11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5">
+        <v>5</v>
+      </c>
+      <c r="J11" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="E12" s="5"/>
-      <c r="F12" s="5" t="s">
-[...33 lines deleted...]
-    <row r="13" spans="1:18" customHeight="1" ht="15">
+      <c r="F12" s="5"/>
+      <c r="G12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5">
+        <v>6</v>
+      </c>
+      <c r="J12" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="E13" s="5"/>
-      <c r="F13" s="5" t="s">
-[...33 lines deleted...]
-    <row r="14" spans="1:18" customHeight="1" ht="15">
+      <c r="F13" s="5"/>
+      <c r="G13" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5">
+        <v>10</v>
+      </c>
+      <c r="J13" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E14" s="5"/>
-      <c r="F14" s="5" t="s">
-[...33 lines deleted...]
-    <row r="15" spans="1:18" customHeight="1" ht="15">
+      <c r="F14" s="5"/>
+      <c r="G14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5">
+        <v>14</v>
+      </c>
+      <c r="J14" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="E15" s="5"/>
-[...34 lines deleted...]
-    <row r="16" spans="1:18" customHeight="1" ht="15">
+      <c r="H15" s="5"/>
+      <c r="I15" s="5">
+        <v>14</v>
+      </c>
+      <c r="J15" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" customHeight="1" ht="15">
       <c r="A16" s="5">
         <v>12</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E16" s="5"/>
-      <c r="F16" s="5" t="s">
-[...33 lines deleted...]
-    <row r="17" spans="1:18" customHeight="1" ht="15">
+      <c r="F16" s="5"/>
+      <c r="G16" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5">
+        <v>16</v>
+      </c>
+      <c r="J16" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" customHeight="1" ht="15">
       <c r="A17" s="5">
         <v>13</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>74</v>
+        <v>47</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="E17" s="5"/>
-      <c r="F17" s="5" t="s">
-[...8 lines deleted...]
-      <c r="I17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5" t="s">
+        <v>48</v>
+      </c>
       <c r="J17" s="5" t="s">
-        <v>43</v>
-[...22 lines deleted...]
-    <row r="18" spans="1:18" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" customHeight="1" ht="15">
       <c r="A18" s="5">
         <v>14</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="8" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="E18" s="5"/>
-      <c r="F18" s="5" t="s">
-[...8 lines deleted...]
-      <c r="I18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5" t="s">
+        <v>48</v>
+      </c>
       <c r="J18" s="5" t="s">
-        <v>81</v>
-[...22 lines deleted...]
-    <row r="19" spans="1:18" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" customHeight="1" ht="15">
       <c r="A19" s="5">
         <v>15</v>
       </c>
       <c r="B19" s="16" t="s">
-        <v>85</v>
+        <v>49</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="8" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="E19" s="5"/>
-      <c r="F19" s="5" t="s">
-[...8 lines deleted...]
-      <c r="I19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5">
+        <v>16</v>
+      </c>
       <c r="J19" s="5" t="s">
-        <v>90</v>
-[...22 lines deleted...]
-    <row r="20" spans="1:18" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" customHeight="1" ht="15">
       <c r="A20" s="5">
         <v>16</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="8" t="s">
-        <v>95</v>
+        <v>52</v>
       </c>
       <c r="E20" s="5"/>
-      <c r="F20" s="5" t="s">
-[...8 lines deleted...]
-      <c r="I20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5">
+        <v>17</v>
+      </c>
       <c r="J20" s="5" t="s">
-        <v>99</v>
-[...22 lines deleted...]
-    <row r="21" spans="1:18" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" customHeight="1" ht="15">
       <c r="A21" s="5">
         <v>17</v>
       </c>
       <c r="B21" s="16" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="8" t="s">
-        <v>104</v>
+        <v>54</v>
       </c>
       <c r="E21" s="5"/>
-      <c r="F21" s="5" t="s">
-[...8 lines deleted...]
-      <c r="I21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5">
+        <v>18</v>
+      </c>
       <c r="J21" s="5" t="s">
-        <v>108</v>
-[...22 lines deleted...]
-    <row r="22" spans="1:18" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" customHeight="1" ht="15">
       <c r="A22" s="5">
         <v>18</v>
       </c>
       <c r="B22" s="16" t="s">
-        <v>112</v>
+        <v>55</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="8" t="s">
-        <v>113</v>
+        <v>56</v>
       </c>
       <c r="E22" s="5"/>
-      <c r="F22" s="5" t="s">
-[...8 lines deleted...]
-      <c r="I22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5">
+        <v>21</v>
+      </c>
       <c r="J22" s="5" t="s">
-        <v>117</v>
-[...22 lines deleted...]
-    <row r="23" spans="1:18" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" customHeight="1" ht="15">
       <c r="A23" s="5">
         <v>19</v>
       </c>
       <c r="B23" s="16" t="s">
-        <v>121</v>
+        <v>47</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="8" t="s">
-        <v>43</v>
-[...12 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="H23" s="5"/>
       <c r="I23" s="5" t="s">
-        <v>123</v>
+        <v>48</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>43</v>
-[...26 lines deleted...]
-    <row r="24" spans="1:18" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" customHeight="1" ht="15">
       <c r="A24" s="5">
         <v>20</v>
       </c>
       <c r="B24" s="16" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="8" t="s">
-        <v>43</v>
-[...12 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="H24" s="5"/>
       <c r="I24" s="5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="J24" s="5" t="s">
-        <v>43</v>
-[...26 lines deleted...]
-    <row r="25" spans="1:18" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" customHeight="1" ht="15">
       <c r="A25" s="5">
         <v>21</v>
       </c>
       <c r="B25" s="16" t="s">
-        <v>126</v>
+        <v>57</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="8" t="s">
-        <v>43</v>
-[...12 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="H25" s="5"/>
       <c r="I25" s="5" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>43</v>
-[...26 lines deleted...]
-    <row r="26" spans="1:18" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" customHeight="1" ht="15">
       <c r="A26" s="5">
         <v>22</v>
       </c>
       <c r="B26" s="16" t="s">
-        <v>128</v>
+        <v>47</v>
       </c>
       <c r="C26" s="5"/>
       <c r="D26" s="8" t="s">
-        <v>129</v>
-[...44 lines deleted...]
-    <row r="27" spans="1:18" customHeight="1" ht="15">
+        <v>58</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5">
+        <v>22</v>
+      </c>
+      <c r="J26" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" customHeight="1" ht="15">
       <c r="A27" s="5">
         <v>23</v>
       </c>
       <c r="B27" s="16" t="s">
-        <v>126</v>
+        <v>55</v>
       </c>
       <c r="C27" s="5"/>
       <c r="D27" s="8" t="s">
-        <v>138</v>
+        <v>48</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>139</v>
+        <v>60</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>61</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="H27" s="5">
+        <v>0</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>43</v>
-[...29 lines deleted...]
-    <row r="28" spans="1:18" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+      <c r="J27" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" customHeight="1" ht="15">
       <c r="A28" s="5">
         <v>24</v>
       </c>
       <c r="B28" s="16" t="s">
-        <v>124</v>
+        <v>63</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="8" t="s">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>148</v>
+        <v>65</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>149</v>
-[...25 lines deleted...]
-      <c r="O28" s="5">
+        <v>66</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="H28" s="5">
+        <v>3</v>
+      </c>
+      <c r="I28" s="5">
+        <v>25</v>
+      </c>
+      <c r="J28" s="5">
         <v>20</v>
       </c>
-      <c r="P28" s="5">
-[...9 lines deleted...]
-    <row r="29" spans="1:18" customHeight="1" ht="15">
+    </row>
+    <row r="29" spans="1:10" customHeight="1" ht="15">
       <c r="A29" s="5">
         <v>25</v>
       </c>
       <c r="B29" s="16" t="s">
-        <v>121</v>
+        <v>68</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="8" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>43</v>
-[...39 lines deleted...]
-      <c r="A30" s="5">
+        <v>71</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="H29" s="5">
+        <v>9</v>
+      </c>
+      <c r="I29" s="5">
+        <v>32</v>
+      </c>
+      <c r="J29" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" customHeight="1" ht="15">
+      <c r="A30" s="6">
         <v>26</v>
       </c>
-      <c r="B30" s="16" t="s">
-[...46 lines deleted...]
-      <c r="A31" s="5">
+      <c r="B30" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="G30" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="H30" s="6">
+        <v>10</v>
+      </c>
+      <c r="I30" s="6">
+        <v>32</v>
+      </c>
+      <c r="J30" s="6">
         <v>27</v>
       </c>
-      <c r="B31" s="16" t="s">
-[...367 lines deleted...]
-        <v>234</v>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T40"/>
+  <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="14" max="14" width="3.71" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="2" max="2" width="38.847656" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="3.71" customWidth="true" style="0"/>
+    <col min="10" max="10" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.851563" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" customHeight="1" ht="18">
+    <row r="1" spans="1:10" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:20" customHeight="1" ht="15">
+    <row r="2" spans="1:10" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:20" customHeight="1" ht="15">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>236</v>
+        <v>80</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>237</v>
+        <v>81</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>238</v>
+        <v>82</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>239</v>
-[...41 lines deleted...]
-    <row r="4" spans="1:20" customHeight="1" ht="30">
+        <v>83</v>
+      </c>
+      <c r="H3" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>246</v>
+        <v>85</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>17</v>
-[...27 lines deleted...]
-    <row r="5" spans="1:20" customHeight="1" ht="15">
+        <v>10</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" customHeight="1" ht="15">
       <c r="A5" s="5">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>229</v>
+        <v>73</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>21</v>
-[...21 lines deleted...]
-      <c r="P5" s="5">
+        <v>13</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I5" s="5">
         <v>0</v>
       </c>
-      <c r="Q5" s="5"/>
-[...2 lines deleted...]
-      <c r="T5" s="5">
+      <c r="J5" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:20" customHeight="1" ht="15">
+    <row r="6" spans="1:10" customHeight="1" ht="15">
       <c r="A6" s="5">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>224</v>
+        <v>68</v>
       </c>
       <c r="C6" s="5"/>
-      <c r="D6" s="8"/>
-[...19 lines deleted...]
-      <c r="P6" s="5">
+      <c r="D6" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I6" s="5">
         <v>0</v>
       </c>
-      <c r="Q6" s="5"/>
-[...2 lines deleted...]
-      <c r="T6" s="5">
+      <c r="J6" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:20" customHeight="1" ht="15">
+    <row r="7" spans="1:10" customHeight="1" ht="15">
       <c r="A7" s="5">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>216</v>
+        <v>63</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>255</v>
+        <v>95</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>256</v>
+        <v>96</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>257</v>
+        <v>97</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>258</v>
-[...37 lines deleted...]
-    <row r="8" spans="1:20" customHeight="1" ht="15">
+        <v>98</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I7" s="5">
+        <v>7</v>
+      </c>
+      <c r="J7" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" customHeight="1" ht="15">
       <c r="A8" s="5">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>207</v>
+        <v>55</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>264</v>
+        <v>48</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>265</v>
+        <v>48</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>266</v>
+        <v>100</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>48</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>269</v>
-[...31 lines deleted...]
-    <row r="9" spans="1:20" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+      <c r="J8" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="15">
       <c r="A9" s="5">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>198</v>
+        <v>47</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>273</v>
+        <v>48</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>274</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="F9" s="5"/>
       <c r="G9" s="5" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>48</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>278</v>
-[...31 lines deleted...]
-    <row r="10" spans="1:20" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+      <c r="J9" s="5"/>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="15">
       <c r="A10" s="5">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>188</v>
+        <v>57</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>282</v>
+        <v>48</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="F10" s="5"/>
       <c r="G10" s="5" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>48</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>287</v>
-[...31 lines deleted...]
-    <row r="11" spans="1:20" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+      <c r="J10" s="5"/>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="15">
       <c r="A11" s="5">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>178</v>
+        <v>55</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>291</v>
+        <v>48</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="F11" s="5"/>
       <c r="G11" s="5" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>48</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>296</v>
-[...31 lines deleted...]
-    <row r="12" spans="1:20" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+      <c r="J11" s="5"/>
+    </row>
+    <row r="12" spans="1:10" customHeight="1" ht="15">
       <c r="A12" s="5">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>168</v>
+        <v>47</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>283</v>
+        <v>101</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>300</v>
-[...3 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="F12" s="5"/>
       <c r="G12" s="5" t="s">
-        <v>302</v>
-[...37 lines deleted...]
-    <row r="13" spans="1:20" customHeight="1" ht="15">
+        <v>103</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="I12" s="5">
+        <v>10</v>
+      </c>
+      <c r="J12" s="5"/>
+    </row>
+    <row r="13" spans="1:10" customHeight="1" ht="15">
       <c r="A13" s="5">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>158</v>
+        <v>55</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>308</v>
+        <v>105</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>266</v>
-[...3 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="F13" s="5"/>
       <c r="G13" s="5" t="s">
-        <v>310</v>
-[...37 lines deleted...]
-    <row r="14" spans="1:20" customHeight="1" ht="15">
+        <v>107</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I13" s="5">
+        <v>11</v>
+      </c>
+      <c r="J13" s="5"/>
+    </row>
+    <row r="14" spans="1:10" customHeight="1" ht="15">
       <c r="A14" s="5">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>121</v>
+        <v>53</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
       <c r="G14" s="5" t="s">
-        <v>43</v>
-[...41 lines deleted...]
-    <row r="15" spans="1:20" customHeight="1" ht="15">
+        <v>110</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I14" s="5">
+        <v>14</v>
+      </c>
+      <c r="J14" s="5"/>
+    </row>
+    <row r="15" spans="1:10" customHeight="1" ht="15">
       <c r="A15" s="5">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>124</v>
+        <v>51</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>317</v>
-[...6 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
       <c r="G15" s="5" t="s">
-        <v>319</v>
-[...41 lines deleted...]
-    <row r="16" spans="1:20" customHeight="1" ht="15">
+        <v>113</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I15" s="5">
+        <v>14</v>
+      </c>
+      <c r="J15" s="5"/>
+    </row>
+    <row r="16" spans="1:10" customHeight="1" ht="15">
       <c r="A16" s="5">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>300</v>
-[...6 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
       <c r="G16" s="5" t="s">
-        <v>326</v>
-[...41 lines deleted...]
-    <row r="17" spans="1:20" customHeight="1" ht="15">
+        <v>116</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I16" s="5">
+        <v>15</v>
+      </c>
+      <c r="J16" s="5"/>
+    </row>
+    <row r="17" spans="1:10" customHeight="1" ht="15">
       <c r="A17" s="5">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>128</v>
+        <v>44</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>257</v>
-[...6 lines deleted...]
-      </c>
+        <v>118</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
       <c r="G17" s="5" t="s">
-        <v>334</v>
-[...41 lines deleted...]
-    <row r="18" spans="1:20" customHeight="1" ht="15">
+        <v>119</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="I17" s="5">
+        <v>15</v>
+      </c>
+      <c r="J17" s="5"/>
+    </row>
+    <row r="18" spans="1:10" customHeight="1" ht="15">
       <c r="A18" s="5">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>126</v>
+        <v>47</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="8" t="s">
-        <v>266</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
       <c r="G18" s="5" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>48</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="I18" s="5" t="s">
-        <v>43</v>
-[...19 lines deleted...]
-      <c r="P18" s="5">
+        <v>48</v>
+      </c>
+      <c r="J18" s="5"/>
+    </row>
+    <row r="19" spans="1:10" customHeight="1" ht="15">
+      <c r="A19" s="5">
         <v>12</v>
       </c>
-      <c r="Q18" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B19" s="16" t="s">
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="8" t="s">
-        <v>341</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
       <c r="G19" s="5" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>48</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>48</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>43</v>
-[...35 lines deleted...]
-    <row r="20" spans="1:20" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+      <c r="J19" s="5"/>
+    </row>
+    <row r="20" spans="1:10" customHeight="1" ht="15">
       <c r="A20" s="5">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>121</v>
+        <v>41</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="8" t="s">
-        <v>343</v>
-[...6 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
       <c r="G20" s="5" t="s">
-        <v>43</v>
-[...31 lines deleted...]
-      <c r="R20" s="5">
+        <v>122</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I20" s="5">
+        <v>18</v>
+      </c>
+      <c r="J20" s="5"/>
+    </row>
+    <row r="21" spans="1:10" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>10</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I21" s="5">
+        <v>18</v>
+      </c>
+      <c r="J21" s="5"/>
+    </row>
+    <row r="22" spans="1:10" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>9</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="I22" s="5">
+        <v>21</v>
+      </c>
+      <c r="J22" s="5"/>
+    </row>
+    <row r="23" spans="1:10" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>8</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="I23" s="5">
+        <v>25</v>
+      </c>
+      <c r="J23" s="5"/>
+    </row>
+    <row r="24" spans="1:10" customHeight="1" ht="15">
+      <c r="A24" s="5">
+        <v>7</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="I24" s="5">
+        <v>26</v>
+      </c>
+      <c r="J24" s="5"/>
+    </row>
+    <row r="25" spans="1:10" customHeight="1" ht="15">
+      <c r="A25" s="5">
+        <v>6</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="H25" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="I25" s="5">
+        <v>27</v>
+      </c>
+      <c r="J25" s="5"/>
+    </row>
+    <row r="26" spans="1:10" customHeight="1" ht="15">
+      <c r="A26" s="5">
+        <v>5</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="H26" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="I26" s="5">
+        <v>28</v>
+      </c>
+      <c r="J26" s="5"/>
+    </row>
+    <row r="27" spans="1:10" customHeight="1" ht="15">
+      <c r="A27" s="5">
+        <v>4</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="H27" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="I27" s="5">
+        <v>30</v>
+      </c>
+      <c r="J27" s="5"/>
+    </row>
+    <row r="28" spans="1:10" customHeight="1" ht="15">
+      <c r="A28" s="5">
+        <v>3</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="H28" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="I28" s="5">
+        <v>31</v>
+      </c>
+      <c r="J28" s="5"/>
+    </row>
+    <row r="29" spans="1:10" customHeight="1" ht="15">
+      <c r="A29" s="5">
+        <v>2</v>
+      </c>
+      <c r="B29" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="S20" s="5" t="s">
-[...39 lines deleted...]
-      <c r="O21" s="5">
+      <c r="C29" s="5"/>
+      <c r="D29" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="H29" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="I29" s="5">
+        <v>31</v>
+      </c>
+      <c r="J29" s="5"/>
+    </row>
+    <row r="30" spans="1:10" customHeight="1" ht="15">
+      <c r="A30" s="6">
+        <v>1</v>
+      </c>
+      <c r="B30" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="P21" s="5"/>
-[...207 lines deleted...]
-      <c r="B26" s="16" t="s">
+      <c r="C30" s="6" t="s">
         <v>74</v>
       </c>
-      <c r="C26" s="5"/>
-[...584 lines deleted...]
-        <v>234</v>
+      <c r="D30" s="9"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="14"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6"/>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5463,32 +2588,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 251695, platnost od 1. 3. 2026 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 251695, platnost od 1. 3. 2026 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 729430, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 729430, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>