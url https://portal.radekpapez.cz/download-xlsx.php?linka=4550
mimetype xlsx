--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,1580 +14,749 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="510">
-[...10 lines deleted...]
-    <t>výlukový jízdní řád</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+  <si>
+    <t>Linka číslo 480220</t>
+  </si>
+  <si>
+    <t>Sokolov-Březová-Rovná</t>
+  </si>
+  <si>
+    <t>Platí od 1. 1. 2026 do 31. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 1001</t>
-[...149 lines deleted...]
-    <t>Spoj 403</t>
+    <t>Spoj 1</t>
+  </si>
+  <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>Spoj 5</t>
+  </si>
+  <si>
+    <t>Spoj 7</t>
+  </si>
+  <si>
+    <t>Spoj 9</t>
+  </si>
+  <si>
+    <t>Spoj 11</t>
+  </si>
+  <si>
+    <t>Spoj 13</t>
+  </si>
+  <si>
+    <t>Spoj 15</t>
+  </si>
+  <si>
+    <t>Spoj 17</t>
+  </si>
+  <si>
+    <t>Spoj 19</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>X @ 41</t>
-[...5 lines deleted...]
-    <t>Brno,Ivanovice,Globus</t>
+    <t>X 31</t>
+  </si>
+  <si>
+    <t>X 40</t>
+  </si>
+  <si>
+    <t>X 30</t>
+  </si>
+  <si>
+    <t>6 66</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>6 +</t>
+  </si>
+  <si>
+    <t>Sokolov,,Terminál</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>Brno,,Maříkova</t>
-[...23 lines deleted...]
-    <t>4:49</t>
+    <t>4:40</t>
+  </si>
+  <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>6:45</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>13:15</t>
+  </si>
+  <si>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>22:15</t>
+  </si>
+  <si>
+    <t>Sokolov,,poliklinika</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>22:17</t>
+  </si>
+  <si>
+    <t>Dolní Rychnov,,BS</t>
+  </si>
+  <si>
+    <t>22:20</t>
+  </si>
+  <si>
+    <t>Dolní Rychnov,,Sklotas</t>
+  </si>
+  <si>
+    <t>22:22</t>
+  </si>
+  <si>
+    <t>Sokolov,,banka</t>
+  </si>
+  <si>
+    <t>4:43</t>
+  </si>
+  <si>
+    <t>6:33</t>
+  </si>
+  <si>
+    <t>6:48</t>
+  </si>
+  <si>
+    <t>6:53</t>
+  </si>
+  <si>
+    <t>11:03</t>
+  </si>
+  <si>
+    <t>13:18</t>
+  </si>
+  <si>
+    <t>14:13</t>
+  </si>
+  <si>
+    <t>17:03</t>
+  </si>
+  <si>
+    <t>Sokolov,,Křižíkova</t>
+  </si>
+  <si>
+    <t>4:45</t>
+  </si>
+  <si>
+    <t>6:35</t>
+  </si>
+  <si>
+    <t>6:55</t>
+  </si>
+  <si>
+    <t>11:05</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>14:15</t>
+  </si>
+  <si>
+    <t>17:05</t>
+  </si>
+  <si>
+    <t>Sokolov,,Závodu míru</t>
+  </si>
+  <si>
+    <t>4:46</t>
+  </si>
+  <si>
+    <t>6:36</t>
+  </si>
+  <si>
+    <t>6:51</t>
+  </si>
+  <si>
+    <t>6:56</t>
+  </si>
+  <si>
+    <t>11:06</t>
+  </si>
+  <si>
+    <t>13:21</t>
+  </si>
+  <si>
+    <t>14:16</t>
+  </si>
+  <si>
+    <t>17:06</t>
+  </si>
+  <si>
+    <t>Sokolov,Stará ovčárna</t>
+  </si>
+  <si>
+    <t>4:48</t>
+  </si>
+  <si>
+    <t>6:37</t>
+  </si>
+  <si>
+    <t>6:52</t>
+  </si>
+  <si>
+    <t>6:57</t>
+  </si>
+  <si>
+    <t>11:07</t>
+  </si>
+  <si>
+    <t>13:22</t>
+  </si>
+  <si>
+    <t>14:17</t>
+  </si>
+  <si>
+    <t>17:07</t>
+  </si>
+  <si>
+    <t>Březová,,aut.st.</t>
+  </si>
+  <si>
+    <t>4:52</t>
+  </si>
+  <si>
+    <t>6:42</t>
+  </si>
+  <si>
+    <t>7:02</t>
+  </si>
+  <si>
+    <t>11:12</t>
+  </si>
+  <si>
+    <t>13:27</t>
+  </si>
+  <si>
+    <t>14:22</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>17:12</t>
+  </si>
+  <si>
+    <t>22:25</t>
+  </si>
+  <si>
+    <t>Březová,Mýtina,rozc.</t>
+  </si>
+  <si>
+    <t>4:55</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>7:05</t>
+  </si>
+  <si>
+    <t>11:15</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>14:25</t>
+  </si>
+  <si>
+    <t>14:29</t>
+  </si>
+  <si>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>22:30</t>
+  </si>
+  <si>
+    <t>Březová,Rudolec</t>
+  </si>
+  <si>
+    <t>4:58</t>
+  </si>
+  <si>
+    <t>7:03</t>
+  </si>
+  <si>
+    <t>7:08</t>
+  </si>
+  <si>
+    <t>11:18</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>14:32</t>
+  </si>
+  <si>
+    <t>17:18</t>
+  </si>
+  <si>
+    <t>22:33</t>
+  </si>
+  <si>
+    <t>Březová,Kostelní Bříza</t>
+  </si>
+  <si>
+    <t>5:01</t>
+  </si>
+  <si>
+    <t>7:06</t>
+  </si>
+  <si>
+    <t>7:11</t>
+  </si>
+  <si>
+    <t>11:21</t>
+  </si>
+  <si>
+    <t>13:36</t>
+  </si>
+  <si>
+    <t>14:31</t>
+  </si>
+  <si>
+    <t>14:35</t>
+  </si>
+  <si>
+    <t>17:21</t>
+  </si>
+  <si>
+    <t>22:36</t>
+  </si>
+  <si>
+    <t>Rovná,Bystřina,rozc.</t>
+  </si>
+  <si>
+    <t>5:05</t>
+  </si>
+  <si>
+    <t>7:10</t>
+  </si>
+  <si>
+    <t>7:15</t>
+  </si>
+  <si>
+    <t>11:25</t>
+  </si>
+  <si>
+    <t>13:40</t>
+  </si>
+  <si>
+    <t>14:39</t>
+  </si>
+  <si>
+    <t>17:25</t>
+  </si>
+  <si>
+    <t>22:40</t>
+  </si>
+  <si>
+    <t>Rovná</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>5:10</t>
+  </si>
+  <si>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>13:45</t>
+  </si>
+  <si>
+    <t>14:40</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>22:45</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: Dopravní podnik Karlovy Vary, a.s., Sportovní čp. 656/1, 360 09 Karlovy Vary, www.dpkv.cz, dpkv@dpkv.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>Spoj 10</t>
+  </si>
+  <si>
+    <t>Spoj 12</t>
+  </si>
+  <si>
+    <t>Spoj 14</t>
+  </si>
+  <si>
+    <t>Spoj 16</t>
+  </si>
+  <si>
+    <t>Spoj 18</t>
+  </si>
+  <si>
+    <t>Spoj 20</t>
+  </si>
+  <si>
+    <t>Spoj 22</t>
+  </si>
+  <si>
+    <t>+</t>
+  </si>
+  <si>
+    <t>12:10</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>14:55</t>
+  </si>
+  <si>
+    <t>17:35</t>
+  </si>
+  <si>
+    <t>5:15</t>
+  </si>
+  <si>
+    <t>7:25</t>
+  </si>
+  <si>
+    <t>12:15</t>
+  </si>
+  <si>
+    <t>13:55</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>22:50</t>
   </si>
   <si>
     <t>5:19</t>
   </si>
   <si>
-    <t>5:37</t>
-[...17 lines deleted...]
-    <t>7:07</t>
+    <t>7:19</t>
+  </si>
+  <si>
+    <t>7:29</t>
+  </si>
+  <si>
+    <t>12:19</t>
+  </si>
+  <si>
+    <t>13:59</t>
+  </si>
+  <si>
+    <t>14:44</t>
+  </si>
+  <si>
+    <t>14:49</t>
+  </si>
+  <si>
+    <t>15:04</t>
+  </si>
+  <si>
+    <t>17:44</t>
+  </si>
+  <si>
+    <t>22:54</t>
+  </si>
+  <si>
+    <t>5:22</t>
   </si>
   <si>
     <t>7:22</t>
   </si>
   <si>
-    <t>7:26</t>
+    <t>7:32</t>
+  </si>
+  <si>
+    <t>12:22</t>
+  </si>
+  <si>
+    <t>14:02</t>
+  </si>
+  <si>
+    <t>14:47</t>
+  </si>
+  <si>
+    <t>14:52</t>
+  </si>
+  <si>
+    <t>15:07</t>
+  </si>
+  <si>
+    <t>17:47</t>
+  </si>
+  <si>
+    <t>22:57</t>
+  </si>
+  <si>
+    <t>5:25</t>
+  </si>
+  <si>
+    <t>7:35</t>
+  </si>
+  <si>
+    <t>12:25</t>
+  </si>
+  <si>
+    <t>14:05</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>15:10</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>23:00</t>
+  </si>
+  <si>
+    <t>5:30</t>
+  </si>
+  <si>
+    <t>7:28</t>
+  </si>
+  <si>
+    <t>7:38</t>
+  </si>
+  <si>
+    <t>12:28</t>
+  </si>
+  <si>
+    <t>14:08</t>
+  </si>
+  <si>
+    <t>14:53</t>
+  </si>
+  <si>
+    <t>14:58</t>
+  </si>
+  <si>
+    <t>15:13</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>23:03</t>
+  </si>
+  <si>
+    <t>7:43</t>
+  </si>
+  <si>
+    <t>12:33</t>
+  </si>
+  <si>
+    <t>15:03</t>
+  </si>
+  <si>
+    <t>15:18</t>
+  </si>
+  <si>
+    <t>17:58</t>
+  </si>
+  <si>
+    <t>7:33</t>
+  </si>
+  <si>
+    <t>7:44</t>
+  </si>
+  <si>
+    <t>12:34</t>
+  </si>
+  <si>
+    <t>14:14</t>
+  </si>
+  <si>
+    <t>14:59</t>
+  </si>
+  <si>
+    <t>15:19</t>
+  </si>
+  <si>
+    <t>17:59</t>
+  </si>
+  <si>
+    <t>7:45</t>
+  </si>
+  <si>
+    <t>12:35</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>18:00</t>
   </si>
   <si>
     <t>7:37</t>
   </si>
   <si>
-    <t>7:52</t>
-[...80 lines deleted...]
-    <t>5:20</t>
+    <t>7:47</t>
+  </si>
+  <si>
+    <t>12:37</t>
+  </si>
+  <si>
+    <t>15:02</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>18:02</t>
+  </si>
+  <si>
+    <t>5:34</t>
+  </si>
+  <si>
+    <t>23:06</t>
+  </si>
+  <si>
+    <t>5:36</t>
+  </si>
+  <si>
+    <t>23:07</t>
   </si>
   <si>
     <t>5:38</t>
   </si>
   <si>
-    <t>5:53</t>
-[...53 lines deleted...]
-    <t>13:50</t>
+    <t>23:09</t>
+  </si>
+  <si>
+    <t>5:41</t>
+  </si>
+  <si>
+    <t>7:40</t>
+  </si>
+  <si>
+    <t>7:50</t>
+  </si>
+  <si>
+    <t>12:40</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
-    <t>14:35</t>
-[...658 lines deleted...]
-  <si>
     <t>15:25</t>
   </si>
   <si>
-    <t>16:25</t>
-[...295 lines deleted...]
-  <si>
     <t>18:05</t>
   </si>
   <si>
-    <t>18:35</t>
-[...173 lines deleted...]
-    <t>21:37</t>
+    <t>23:11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1760,65 +929,62 @@
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
@@ -2129,3994 +1295,1617 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC22"/>
+  <dimension ref="A1:O20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="55" max="55" width="3.71" customWidth="true" style="0"/>
+    <col min="14" max="14" width="3.71" customWidth="true" style="0"/>
+    <col min="15" max="15" width="3.71" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.279297" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55" customHeight="1" ht="18">
+    <row r="1" spans="1:15" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:55" customHeight="1" ht="15">
+    <row r="2" spans="1:15" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
-      <c r="BB2" s="4" t="s">
+    </row>
+    <row r="3" spans="1:15" customHeight="1" ht="15">
+      <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="B3" s="15"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="16"/>
-[...1 lines deleted...]
-      <c r="D3" s="8" t="s">
+      <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="11" t="s">
+      <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="11" t="s">
+      <c r="G3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="11" t="s">
+      <c r="H3" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="11" t="s">
+      <c r="I3" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="11" t="s">
+      <c r="J3" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="11" t="s">
+      <c r="K3" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="11" t="s">
+      <c r="L3" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="11" t="s">
+      <c r="M3" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="11" t="s">
+      <c r="N3" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="N3" s="11" t="s">
+      <c r="O3" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" customHeight="1" ht="30">
+      <c r="A4" s="5"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="O3" s="11" t="s">
+      <c r="E4" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="P3" s="11" t="s">
+      <c r="F4" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="Q3" s="11" t="s">
+      <c r="G4" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="R3" s="11" t="s">
+      <c r="H4" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="S3" s="11" t="s">
+      <c r="I4" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="T3" s="11" t="s">
+      <c r="J4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="M4" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+    </row>
+    <row r="5" spans="1:15" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>1</v>
+      </c>
+      <c r="B5" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="U3" s="11" t="s">
+      <c r="C5" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="V3" s="11" t="s">
+      <c r="D5" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="W3" s="11" t="s">
+      <c r="E5" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="X3" s="11" t="s">
+      <c r="F5" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="Y3" s="11" t="s">
+      <c r="G5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="Z3" s="11" t="s">
+      <c r="H5" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AA3" s="11" t="s">
+      <c r="I5" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="AB3" s="11" t="s">
+      <c r="J5" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="AC3" s="11" t="s">
+      <c r="K5" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="AD3" s="11" t="s">
+      <c r="M5" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="AE3" s="11" t="s">
+      <c r="N5" s="5">
+        <v>0</v>
+      </c>
+      <c r="O5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="AF3" s="11" t="s">
-[...2 lines deleted...]
-      <c r="AG3" s="11" t="s">
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="M6" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="AH3" s="11" t="s">
+      <c r="N6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="O6" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>3</v>
+      </c>
+      <c r="B7" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="AI3" s="11" t="s">
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="M7" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="AJ3" s="11" t="s">
+      <c r="N7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="O7" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>4</v>
+      </c>
+      <c r="B8" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="AK3" s="11" t="s">
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="M8" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="AL3" s="11" t="s">
+      <c r="N8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="O8" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>5</v>
+      </c>
+      <c r="B9" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="AM3" s="11" t="s">
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="AN3" s="11" t="s">
+      <c r="E9" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="AO3" s="11" t="s">
+      <c r="F9" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="AP3" s="11" t="s">
+      <c r="G9" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="AQ3" s="11" t="s">
+      <c r="H9" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="AR3" s="11" t="s">
+      <c r="I9" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="AS3" s="11" t="s">
+      <c r="J9" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="AT3" s="11" t="s">
+      <c r="K9" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L9" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="AU3" s="11" t="s">
+      <c r="M9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="N9" s="5">
+        <v>1</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>6</v>
+      </c>
+      <c r="B10" s="16" t="s">
         <v>48</v>
       </c>
-      <c r="AV3" s="11" t="s">
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="AW3" s="11" t="s">
+      <c r="E10" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="AX3" s="11" t="s">
+      <c r="F10" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G10" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="AY3" s="11" t="s">
+      <c r="H10" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="AZ3" s="11" t="s">
+      <c r="I10" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="BA3" s="11" t="s">
+      <c r="J10" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="BB3" s="13" t="s">
+      <c r="K10" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="L10" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="BC3" s="5" t="s">
+      <c r="M10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="N10" s="5">
+        <v>3</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>7</v>
+      </c>
+      <c r="B11" s="16" t="s">
         <v>56</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D4" s="9" t="s">
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="E4" s="6" t="s">
-[...26 lines deleted...]
-      <c r="N4" s="6" t="s">
+      <c r="E11" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="O4" s="6" t="s">
-[...125 lines deleted...]
-      <c r="B5" s="17" t="s">
+      <c r="F11" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="G11" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="D5" s="9"/>
-[...56 lines deleted...]
-      <c r="B6" s="17" t="s">
+      <c r="H11" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="C6" s="6"/>
-[...54 lines deleted...]
-      <c r="A7" s="6">
+      <c r="I11" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="N11" s="5">
         <v>3</v>
       </c>
-      <c r="B7" s="17" t="s">
-[...57 lines deleted...]
-      <c r="A8" s="6">
+      <c r="O11" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>8</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="N12" s="5">
         <v>4</v>
       </c>
-      <c r="B8" s="17" t="s">
-[...57 lines deleted...]
-      <c r="A9" s="6">
+      <c r="O12" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>9</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="5">
+        <v>9</v>
+      </c>
+      <c r="O13" s="5">
         <v>5</v>
       </c>
-      <c r="B9" s="17" t="s">
-[...118 lines deleted...]
-      <c r="A11" s="6">
+    </row>
+    <row r="14" spans="1:15" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>10</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="5">
+        <v>11</v>
+      </c>
+      <c r="O14" s="5">
         <v>7</v>
       </c>
-      <c r="B11" s="17" t="s">
-[...57 lines deleted...]
-      <c r="A12" s="6">
+    </row>
+    <row r="15" spans="1:15" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>11</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="N15" s="5">
+        <v>12</v>
+      </c>
+      <c r="O15" s="5">
         <v>8</v>
       </c>
-      <c r="B12" s="17" t="s">
-[...205 lines deleted...]
-      <c r="AY13" s="6" t="s">
+    </row>
+    <row r="16" spans="1:15" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>12</v>
+      </c>
+      <c r="B16" s="16" t="s">
         <v>104</v>
       </c>
-      <c r="AZ13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="BA13" s="6" t="s">
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="BB13" s="14" t="s">
-[...10 lines deleted...]
-      <c r="B14" s="17" t="s">
+      <c r="E16" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="C14" s="6"/>
-      <c r="D14" s="9" t="s">
+      <c r="G16" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="H16" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="F14" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="J16" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="H14" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="I14" s="6" t="s">
+      <c r="L16" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="J14" s="6" t="s">
+      <c r="M16" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="K14" s="6" t="s">
+      <c r="N16" s="5">
+        <v>15</v>
+      </c>
+      <c r="O16" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>13</v>
+      </c>
+      <c r="B17" s="16" t="s">
         <v>114</v>
       </c>
-      <c r="L14" s="6" t="s">
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="M14" s="6" t="s">
+      <c r="E17" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="N14" s="6" t="s">
+      <c r="G17" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="O14" s="6" t="s">
+      <c r="H17" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="P14" s="6" t="s">
+      <c r="I17" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="Q14" s="6" t="s">
+      <c r="J17" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="K17" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="R14" s="6" t="s">
+      <c r="L17" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="S14" s="6" t="s">
+      <c r="M17" s="13" t="s">
         <v>122</v>
       </c>
-      <c r="T14" s="6" t="s">
-[...274 lines deleted...]
-      <c r="A16" s="6">
+      <c r="N17" s="5">
+        <v>16</v>
+      </c>
+      <c r="O17" s="5">
         <v>12</v>
       </c>
-      <c r="B16" s="17" t="s">
-[...325 lines deleted...]
-    <row r="18" spans="1:55" customHeight="1" ht="15">
+    </row>
+    <row r="18" spans="1:15" customHeight="1" ht="15">
       <c r="A18" s="6">
         <v>14</v>
       </c>
       <c r="B18" s="17" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="C18" s="6"/>
+        <v>123</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>124</v>
+      </c>
       <c r="D18" s="9" t="s">
-        <v>254</v>
-[...100 lines deleted...]
-      <c r="A19" s="6">
+        <v>125</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>86</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="G18" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="H18" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="I18" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="J18" s="11" t="s">
+        <v>129</v>
+      </c>
+      <c r="K18" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="L18" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="M18" s="14" t="s">
+        <v>132</v>
+      </c>
+      <c r="N18" s="6">
+        <v>19</v>
+      </c>
+      <c r="O18" s="6">
         <v>15</v>
       </c>
-      <c r="B19" s="17" t="s">
-[...217 lines deleted...]
-        <v>294</v>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA22"/>
+  <dimension ref="A1:P20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="52" max="52" width="3.71" customWidth="true" style="0"/>
-    <col min="53" max="53" width="3.71" customWidth="true" style="0"/>
+    <col min="15" max="15" width="3.71" customWidth="true" style="0"/>
+    <col min="16" max="16" width="3.71" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.279297" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" customHeight="1" ht="18">
+    <row r="1" spans="1:16" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:53" customHeight="1" ht="15">
+    <row r="2" spans="1:16" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="AY2" s="4" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" customHeight="1" ht="15">
+      <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="B3" s="15"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="N3" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="P3" s="4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" customHeight="1" ht="30">
+      <c r="A4" s="5"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="N4" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="O4" s="5"/>
+      <c r="P4" s="5"/>
+    </row>
+    <row r="5" spans="1:16" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>14</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="O5" s="5">
+        <v>0</v>
+      </c>
+      <c r="P5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>13</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="O6" s="5">
+        <v>3</v>
+      </c>
+      <c r="P6" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>12</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="N7" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="O7" s="5">
         <v>4</v>
       </c>
-      <c r="B3" s="16"/>
-[...145 lines deleted...]
-      <c r="AZ3" s="5" t="s">
+      <c r="P7" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>11</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="N8" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="O8" s="5">
+        <v>7</v>
+      </c>
+      <c r="P8" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>10</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="N9" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="O9" s="5">
+        <v>8</v>
+      </c>
+      <c r="P9" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>9</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="N10" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="O10" s="5">
+        <v>10</v>
+      </c>
+      <c r="P10" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>8</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="N11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="O11" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="P11" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>7</v>
+      </c>
+      <c r="B12" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="BA3" s="5" t="s">
-[...155 lines deleted...]
-      <c r="A5" s="6">
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="N12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="O12" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="P12" s="5">
         <v>16</v>
       </c>
-      <c r="B5" s="17" t="s">
-[...26 lines deleted...]
-      <c r="S5" s="6" t="s">
+    </row>
+    <row r="13" spans="1:16" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>6</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="N13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="P13" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>5</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="N14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="P14" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>4</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="N15" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="O15" s="5">
+        <v>12</v>
+      </c>
+      <c r="P15" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>3</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="N16" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="O16" s="5">
+        <v>12</v>
+      </c>
+      <c r="P16" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>2</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="N17" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="O17" s="5">
+        <v>13</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:16" customHeight="1" ht="15">
+      <c r="A18" s="6">
+        <v>1</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="G18" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="H18" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="I18" s="11" t="s">
         <v>229</v>
       </c>
-      <c r="T5" s="6" t="s">
-[...5 lines deleted...]
-      <c r="X5" s="6" t="s">
+      <c r="J18" s="11" t="s">
+        <v>210</v>
+      </c>
+      <c r="K18" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="L18" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="M18" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="N18" s="14" t="s">
         <v>232</v>
       </c>
-      <c r="Y5" s="6" t="s">
-[...60 lines deleted...]
-      <c r="A6" s="6">
+      <c r="O18" s="6">
         <v>15</v>
       </c>
-      <c r="B6" s="17" t="s">
-[...1468 lines deleted...]
-        <v>294</v>
+      <c r="P18" s="6">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -6127,32 +2916,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 738781, platnost od 15. 4. 2026 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 738781, platnost od 15. 4. 2026 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 480220, platnost od 1. 1. 2026 do 31. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 480220, platnost od 1. 1. 2026 do 31. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>