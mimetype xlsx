--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,1349 +14,272 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
-[...10 lines deleted...]
-    <t>výlukový jízdní řád</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+  <si>
+    <t>Linka číslo 795421</t>
+  </si>
+  <si>
+    <t>Okříšky-Přibyslavice-Třebíč</t>
+  </si>
+  <si>
+    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 101</t>
-[...35 lines deleted...]
-    <t>Spoj 119</t>
+    <t>Spoj 51</t>
+  </si>
+  <si>
+    <t>Spoj 151</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>X @</t>
-[...5 lines deleted...]
-    <t>Žatec,,žel.st.</t>
+    <t>@ X 31</t>
+  </si>
+  <si>
+    <t>@ + 51</t>
+  </si>
+  <si>
+    <t>Okříšky [TR],,cihelna</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>5:36</t>
-[...113 lines deleted...]
-    <t>Žatec,,Červený hrádek</t>
+    <t>22:12</t>
+  </si>
+  <si>
+    <t>Okříšky [TR],,aut.nádr.</t>
+  </si>
+  <si>
+    <t>22:14</t>
+  </si>
+  <si>
+    <t>Okříšky [TR],,žel.st.</t>
+  </si>
+  <si>
+    <t>22:15</t>
+  </si>
+  <si>
+    <t>Okříšky [TR],,pila</t>
+  </si>
+  <si>
+    <t>22:17</t>
+  </si>
+  <si>
+    <t>Přibyslavice [TR],,závod</t>
+  </si>
+  <si>
+    <t>22:18</t>
+  </si>
+  <si>
+    <t>Přibyslavice [TR],,kolonie</t>
+  </si>
+  <si>
+    <t>22:19</t>
+  </si>
+  <si>
+    <t>Nová Ves [TR],,MANN+HUMMEL</t>
+  </si>
+  <si>
+    <t>22:20</t>
+  </si>
+  <si>
+    <t>Nová Ves [TR]</t>
+  </si>
+  <si>
+    <t>22:22</t>
+  </si>
+  <si>
+    <t>Třebíč [TR],,Červený mlýn</t>
+  </si>
+  <si>
+    <t>22:23</t>
+  </si>
+  <si>
+    <t>Třebíč [TR],Sokolí,osada chat</t>
+  </si>
+  <si>
+    <t>22:24</t>
+  </si>
+  <si>
+    <t>Třebíč [TR],Sokolí</t>
   </si>
   <si>
     <t>&lt;</t>
   </si>
   <si>
-    <t>Žatec,,teplárna Perč</t>
-[...530 lines deleted...]
-    <t>Podbořany,,aut.nádr.</t>
+    <t>Třebíč [TR],Sokolí,rozc.1.0</t>
+  </si>
+  <si>
+    <t>22:26</t>
+  </si>
+  <si>
+    <t>Třebíč [TR],,Račerovická</t>
+  </si>
+  <si>
+    <t>22:29</t>
+  </si>
+  <si>
+    <t>Třebíč [TR],Týn,Jednota</t>
+  </si>
+  <si>
+    <t>|</t>
+  </si>
+  <si>
+    <t>Třebíč [TR],,Na Holečku</t>
+  </si>
+  <si>
+    <t>22:31</t>
+  </si>
+  <si>
+    <t>Třebíč [TR],,M.Majerové</t>
+  </si>
+  <si>
+    <t>22:32</t>
+  </si>
+  <si>
+    <t>Třebíč [TR],,Hotel Atom</t>
+  </si>
+  <si>
+    <t>22:33</t>
+  </si>
+  <si>
+    <t>Třebíč [TR],,Samešova</t>
+  </si>
+  <si>
+    <t>22:35</t>
+  </si>
+  <si>
+    <t>Třebíč [TR],,Cyrilometodějská</t>
+  </si>
+  <si>
+    <t>22:36</t>
+  </si>
+  <si>
+    <t>Třebíč [TR],,aut.nádr.</t>
   </si>
   <si>
     <t>příjezd</t>
   </si>
   <si>
-    <t>6:20</t>
-[...23 lines deleted...]
-    <t>Přepravu zajišťuje: Dopravní společnost Ústeckého kraje, příspěvková organizace, Velká hradební 3118/48, 400 01 Ústí nad Labem, https://www.ds-uk.cz/, ZakaznickeCentrum@ds-uk.cz</t>
+    <t>22:39</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: TRADO-BUS, s.r.o., Průmyslová 159, 674 01 Třebíč – Jejkov, www.icomtransport.cz/trado-bus/</t>
   </si>
   <si>
     <t>opačný směr</t>
   </si>
   <si>
-    <t>Spoj 102</t>
-[...539 lines deleted...]
-    <t>5:20</t>
+    <t>Spoj 52</t>
+  </si>
+  <si>
+    <t>Spoj 152</t>
+  </si>
+  <si>
+    <t>21:03</t>
+  </si>
+  <si>
+    <t>21:07</t>
+  </si>
+  <si>
+    <t>21:09</t>
+  </si>
+  <si>
+    <t>21:11</t>
+  </si>
+  <si>
+    <t>21:13</t>
+  </si>
+  <si>
+    <t>21:15</t>
+  </si>
+  <si>
+    <t>21:17</t>
+  </si>
+  <si>
+    <t>21:19</t>
+  </si>
+  <si>
+    <t>21:23</t>
+  </si>
+  <si>
+    <t>21:25</t>
+  </si>
+  <si>
+    <t>21:27</t>
+  </si>
+  <si>
+    <t>21:29</t>
+  </si>
+  <si>
+    <t>21:31</t>
+  </si>
+  <si>
+    <t>21:32</t>
+  </si>
+  <si>
+    <t>21:33</t>
+  </si>
+  <si>
+    <t>21:34</t>
+  </si>
+  <si>
+    <t>21:36</t>
+  </si>
+  <si>
+    <t>21:38</t>
+  </si>
+  <si>
+    <t>21:40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1369,51 +292,51 @@
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="10">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
@@ -1443,78 +366,50 @@
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
-[...26 lines deleted...]
-      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
@@ -1529,97 +424,88 @@
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...4 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="11" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1898,3934 +784,988 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V36"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="17" max="17" width="3.71" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="2" max="2" width="27.421875" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="3.71" customWidth="true" style="0"/>
+    <col min="7" max="7" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.277344" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" customHeight="1" ht="18">
+    <row r="1" spans="1:7" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:22" customHeight="1" ht="15">
+    <row r="2" spans="1:7" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
-      <c r="P2" s="4" t="s">
+    </row>
+    <row r="3" spans="1:7" customHeight="1" ht="15">
+      <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="B3" s="13"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="16"/>
-[...1 lines deleted...]
-      <c r="D3" s="8" t="s">
+      <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="11" t="s">
+      <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="11" t="s">
+      <c r="G3" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" customHeight="1" ht="30">
+      <c r="A4" s="5"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="11" t="s">
+      <c r="E4" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="11" t="s">
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>1</v>
+      </c>
+      <c r="B5" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="11" t="s">
+      <c r="C5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="11" t="s">
+      <c r="D5" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="11" t="s">
+      <c r="E5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="11" t="s">
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="11" t="s">
+      <c r="E6" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="5">
+        <v>1</v>
+      </c>
+      <c r="G6" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>3</v>
+      </c>
+      <c r="B7" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="N3" s="11" t="s">
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="O3" s="11" t="s">
+      <c r="E7" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="5">
+        <v>1</v>
+      </c>
+      <c r="G7" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>4</v>
+      </c>
+      <c r="B8" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="P3" s="13" t="s">
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="Q3" s="5" t="s">
+      <c r="E8" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="5">
+        <v>2</v>
+      </c>
+      <c r="G8" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>5</v>
+      </c>
+      <c r="B9" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="R3" s="5" t="s">
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="5">
+        <v>3</v>
+      </c>
+      <c r="G9" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>6</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="5">
+        <v>4</v>
+      </c>
+      <c r="G10" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>7</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="5">
+        <v>4</v>
+      </c>
+      <c r="G11" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>8</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="5">
+        <v>6</v>
+      </c>
+      <c r="G12" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>9</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="5">
+        <v>7</v>
+      </c>
+      <c r="G13" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>10</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F14" s="5">
+        <v>8</v>
+      </c>
+      <c r="G14" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>11</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>12</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F16" s="5">
+        <v>9</v>
+      </c>
+      <c r="G16" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>13</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" s="5">
+        <v>12</v>
+      </c>
+      <c r="G17" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>14</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F18" s="5">
+        <v>12</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>15</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19" s="5">
+        <v>13</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>16</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F20" s="5">
+        <v>14</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>17</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F21" s="5">
+        <v>15</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" customHeight="1" ht="15">
+      <c r="A22" s="5">
         <v>18</v>
       </c>
-      <c r="S3" s="5" t="s">
-[...16 lines deleted...]
-      <c r="D4" s="9" t="s">
+      <c r="B22" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F22" s="5">
+        <v>16</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" customHeight="1" ht="15">
+      <c r="A23" s="5">
         <v>19</v>
       </c>
-      <c r="E4" s="6" t="s">
-[...131 lines deleted...]
-      <c r="G7" s="6" t="s">
+      <c r="B23" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E23" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="H7" s="6" t="s">
+      <c r="F23" s="5">
+        <v>16</v>
+      </c>
+      <c r="G23" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="I7" s="6" t="s">
-[...1020 lines deleted...]
-    <row r="24" spans="1:22" customHeight="1" ht="15">
+    </row>
+    <row r="24" spans="1:7" customHeight="1" ht="15">
       <c r="A24" s="6">
         <v>20</v>
       </c>
-      <c r="B24" s="17" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="6"/>
+      <c r="B24" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>49</v>
+      </c>
       <c r="D24" s="9" t="s">
-        <v>170</v>
-[...97 lines deleted...]
-      <c r="U25" s="6">
+        <v>50</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F24" s="6">
         <v>18</v>
       </c>
-      <c r="V25" s="6">
-[...511 lines deleted...]
-        <v>250</v>
+      <c r="G24" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W36"/>
+  <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="17" max="17" width="3.71" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="2" max="2" width="27.421875" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.277344" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" customHeight="1" ht="18">
+    <row r="1" spans="1:6" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:23" customHeight="1" ht="15">
+    <row r="2" spans="1:6" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="P2" s="4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" customHeight="1" ht="15">
+      <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="B3" s="13"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" customHeight="1" ht="30">
+      <c r="A4" s="5"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>20</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>19</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F6" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>18</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="F7" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>17</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F8" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>16</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="5">
         <v>4</v>
       </c>
-      <c r="B3" s="16"/>
-[...40 lines deleted...]
-      <c r="Q3" s="5" t="s">
+    </row>
+    <row r="10" spans="1:6" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>15</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>60</v>
+      </c>
+      <c r="F10" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>14</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F11" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>13</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="F12" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>12</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>11</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>10</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="F15" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>9</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>8</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="F17" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>7</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F18" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>6</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="F19" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>5</v>
+      </c>
+      <c r="B20" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="R3" s="5" t="s">
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F20" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>4</v>
+      </c>
+      <c r="B21" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="F21" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>3</v>
+      </c>
+      <c r="B22" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F22" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>2</v>
+      </c>
+      <c r="B23" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>72</v>
+      </c>
+      <c r="F23" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" customHeight="1" ht="15">
+      <c r="A24" s="6">
+        <v>1</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" s="6">
         <v>18</v>
       </c>
-      <c r="S3" s="5" t="s">
-[...476 lines deleted...]
-      <c r="E12" s="6" t="s">
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" t="s">
         <v>51</v>
-      </c>
-[...1399 lines deleted...]
-        <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -5836,32 +1776,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 562743, platnost od 7. 4. 2026 do 16. 5. 2026</dc:title>
-  <dc:description>Jízdní řád linky 562743, platnost od 7. 4. 2026 do 16. 5. 2026</dc:description>
+  <dc:title>Jízdní řád linky 795421, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 795421, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>