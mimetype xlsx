--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,626 +14,3431 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="192">
-[...7 lines deleted...]
-    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1127">
+  <si>
+    <t>Linka číslo 100311</t>
+  </si>
+  <si>
+    <t>Praha,Zličín - Řevnice</t>
+  </si>
+  <si>
+    <t>Platí od 13. 10. 2025 do 12. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 1</t>
-[...17 lines deleted...]
-    <t>Spoj 13</t>
+    <t>Spoj 1001</t>
+  </si>
+  <si>
+    <t>Spoj 1003</t>
+  </si>
+  <si>
+    <t>Spoj 1007</t>
+  </si>
+  <si>
+    <t>Spoj 1005</t>
+  </si>
+  <si>
+    <t>Spoj 1009</t>
+  </si>
+  <si>
+    <t>Spoj 1061</t>
+  </si>
+  <si>
+    <t>Spoj 4001</t>
+  </si>
+  <si>
+    <t>Spoj 1013</t>
+  </si>
+  <si>
+    <t>Spoj 1065</t>
+  </si>
+  <si>
+    <t>Spoj 1053</t>
+  </si>
+  <si>
+    <t>Spoj 1055</t>
+  </si>
+  <si>
+    <t>Spoj 1057</t>
+  </si>
+  <si>
+    <t>Spoj 4005</t>
+  </si>
+  <si>
+    <t>Spoj 1021</t>
+  </si>
+  <si>
+    <t>Spoj 1023</t>
+  </si>
+  <si>
+    <t>Spoj 1025</t>
+  </si>
+  <si>
+    <t>Spoj 4021</t>
+  </si>
+  <si>
+    <t>Spoj 1027</t>
+  </si>
+  <si>
+    <t>Spoj 1029</t>
+  </si>
+  <si>
+    <t>Spoj 1031</t>
+  </si>
+  <si>
+    <t>Spoj 1033</t>
+  </si>
+  <si>
+    <t>Spoj 1035</t>
+  </si>
+  <si>
+    <t>Spoj 4019</t>
+  </si>
+  <si>
+    <t>Spoj 1037</t>
+  </si>
+  <si>
+    <t>Spoj 1039</t>
+  </si>
+  <si>
+    <t>Spoj 1041</t>
+  </si>
+  <si>
+    <t>Spoj 4015</t>
+  </si>
+  <si>
+    <t>Spoj 1043</t>
+  </si>
+  <si>
+    <t>Spoj 1063</t>
+  </si>
+  <si>
+    <t>Spoj 4017</t>
+  </si>
+  <si>
+    <t>Spoj 1047</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>X @ 20</t>
-[...2 lines deleted...]
-    <t>Golčův Jeníkov,,nám.TGM</t>
+    <t>X @</t>
+  </si>
+  <si>
+    <t>6 + @</t>
+  </si>
+  <si>
+    <t>Praha,,Zličín</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
+    <t>5:00</t>
+  </si>
+  <si>
+    <t>5:45</t>
+  </si>
+  <si>
+    <t>6:13</t>
+  </si>
+  <si>
+    <t>6:45</t>
+  </si>
+  <si>
+    <t>7:40</t>
+  </si>
+  <si>
+    <t>7:45</t>
+  </si>
+  <si>
+    <t>8:45</t>
+  </si>
+  <si>
+    <t>9:45</t>
+  </si>
+  <si>
+    <t>10:45</t>
+  </si>
+  <si>
+    <t>10:50</t>
+  </si>
+  <si>
+    <t>11:45</t>
+  </si>
+  <si>
+    <t>12:45</t>
+  </si>
+  <si>
+    <t>13:45</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
+    <t>15:15</t>
+  </si>
+  <si>
+    <t>15:45</t>
+  </si>
+  <si>
+    <t>16:15</t>
+  </si>
+  <si>
+    <t>16:45</t>
+  </si>
+  <si>
+    <t>16:50</t>
+  </si>
+  <si>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>17:45</t>
+  </si>
+  <si>
+    <t>18:45</t>
+  </si>
+  <si>
+    <t>19:20</t>
+  </si>
+  <si>
+    <t>19:45</t>
+  </si>
+  <si>
+    <t>21:00</t>
+  </si>
+  <si>
+    <t>23:10</t>
+  </si>
+  <si>
+    <t>Praha,,Depo Zličín</t>
+  </si>
+  <si>
+    <t>5:02</t>
+  </si>
+  <si>
+    <t>5:47</t>
+  </si>
+  <si>
+    <t>6:15</t>
+  </si>
+  <si>
+    <t>6:47</t>
+  </si>
+  <si>
+    <t>7:42</t>
+  </si>
+  <si>
+    <t>7:47</t>
+  </si>
+  <si>
+    <t>8:47</t>
+  </si>
+  <si>
+    <t>9:47</t>
+  </si>
+  <si>
+    <t>10:47</t>
+  </si>
+  <si>
+    <t>10:52</t>
+  </si>
+  <si>
+    <t>11:47</t>
+  </si>
+  <si>
+    <t>12:47</t>
+  </si>
+  <si>
+    <t>13:47</t>
+  </si>
+  <si>
+    <t>13:52</t>
+  </si>
+  <si>
+    <t>14:47</t>
+  </si>
+  <si>
+    <t>15:17</t>
+  </si>
+  <si>
+    <t>15:47</t>
+  </si>
+  <si>
+    <t>16:17</t>
+  </si>
+  <si>
+    <t>16:47</t>
+  </si>
+  <si>
+    <t>16:52</t>
+  </si>
+  <si>
+    <t>17:17</t>
+  </si>
+  <si>
+    <t>17:47</t>
+  </si>
+  <si>
+    <t>18:47</t>
+  </si>
+  <si>
+    <t>19:22</t>
+  </si>
+  <si>
+    <t>19:47</t>
+  </si>
+  <si>
+    <t>21:02</t>
+  </si>
+  <si>
+    <t>23:12</t>
+  </si>
+  <si>
+    <t>Chrášťany,,Scania-Label</t>
+  </si>
+  <si>
+    <t>5:03</t>
+  </si>
+  <si>
+    <t>5:48</t>
+  </si>
+  <si>
+    <t>6:16</t>
+  </si>
+  <si>
+    <t>6:48</t>
+  </si>
+  <si>
+    <t>7:43</t>
+  </si>
+  <si>
+    <t>7:48</t>
+  </si>
+  <si>
+    <t>8:48</t>
+  </si>
+  <si>
+    <t>9:48</t>
+  </si>
+  <si>
+    <t>10:48</t>
+  </si>
+  <si>
+    <t>10:53</t>
+  </si>
+  <si>
+    <t>11:48</t>
+  </si>
+  <si>
+    <t>12:48</t>
+  </si>
+  <si>
+    <t>13:48</t>
+  </si>
+  <si>
+    <t>13:53</t>
+  </si>
+  <si>
+    <t>14:48</t>
+  </si>
+  <si>
+    <t>15:18</t>
+  </si>
+  <si>
+    <t>15:48</t>
+  </si>
+  <si>
+    <t>16:18</t>
+  </si>
+  <si>
+    <t>16:48</t>
+  </si>
+  <si>
+    <t>16:53</t>
+  </si>
+  <si>
+    <t>17:18</t>
+  </si>
+  <si>
+    <t>17:48</t>
+  </si>
+  <si>
+    <t>18:48</t>
+  </si>
+  <si>
+    <t>19:23</t>
+  </si>
+  <si>
+    <t>19:48</t>
+  </si>
+  <si>
+    <t>21:03</t>
+  </si>
+  <si>
+    <t>23:13</t>
+  </si>
+  <si>
+    <t>Chrášťany,,Protherm</t>
+  </si>
+  <si>
+    <t>5:04</t>
+  </si>
+  <si>
+    <t>5:49</t>
+  </si>
+  <si>
+    <t>6:17</t>
+  </si>
+  <si>
+    <t>6:49</t>
+  </si>
+  <si>
+    <t>7:44</t>
+  </si>
+  <si>
+    <t>7:49</t>
+  </si>
+  <si>
+    <t>8:49</t>
+  </si>
+  <si>
+    <t>9:49</t>
+  </si>
+  <si>
+    <t>10:49</t>
+  </si>
+  <si>
+    <t>10:54</t>
+  </si>
+  <si>
+    <t>11:49</t>
+  </si>
+  <si>
+    <t>12:49</t>
+  </si>
+  <si>
+    <t>13:49</t>
+  </si>
+  <si>
+    <t>13:54</t>
+  </si>
+  <si>
+    <t>14:49</t>
+  </si>
+  <si>
+    <t>15:19</t>
+  </si>
+  <si>
+    <t>15:49</t>
+  </si>
+  <si>
+    <t>16:19</t>
+  </si>
+  <si>
+    <t>16:49</t>
+  </si>
+  <si>
+    <t>16:54</t>
+  </si>
+  <si>
+    <t>17:19</t>
+  </si>
+  <si>
+    <t>17:49</t>
+  </si>
+  <si>
+    <t>18:49</t>
+  </si>
+  <si>
+    <t>19:24</t>
+  </si>
+  <si>
+    <t>19:49</t>
+  </si>
+  <si>
+    <t>21:04</t>
+  </si>
+  <si>
+    <t>23:14</t>
+  </si>
+  <si>
+    <t>Chrášťany</t>
+  </si>
+  <si>
+    <t>5:05</t>
+  </si>
+  <si>
+    <t>5:50</t>
+  </si>
+  <si>
+    <t>6:18</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>7:50</t>
+  </si>
+  <si>
+    <t>8:50</t>
+  </si>
+  <si>
+    <t>9:50</t>
+  </si>
+  <si>
+    <t>10:55</t>
+  </si>
+  <si>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t>12:50</t>
+  </si>
+  <si>
+    <t>13:55</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>15:50</t>
+  </si>
+  <si>
+    <t>16:20</t>
+  </si>
+  <si>
+    <t>16:55</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>18:50</t>
+  </si>
+  <si>
+    <t>19:25</t>
+  </si>
+  <si>
+    <t>19:50</t>
+  </si>
+  <si>
+    <t>21:05</t>
+  </si>
+  <si>
+    <t>23:15</t>
+  </si>
+  <si>
+    <t>Chrášťany,,Mezcestí</t>
+  </si>
+  <si>
+    <t>5:06</t>
+  </si>
+  <si>
+    <t>5:51</t>
+  </si>
+  <si>
+    <t>6:19</t>
+  </si>
+  <si>
+    <t>6:51</t>
+  </si>
+  <si>
+    <t>7:46</t>
+  </si>
+  <si>
+    <t>7:51</t>
+  </si>
+  <si>
+    <t>8:51</t>
+  </si>
+  <si>
+    <t>9:51</t>
+  </si>
+  <si>
+    <t>10:51</t>
+  </si>
+  <si>
+    <t>10:56</t>
+  </si>
+  <si>
+    <t>11:51</t>
+  </si>
+  <si>
+    <t>12:51</t>
+  </si>
+  <si>
+    <t>13:51</t>
+  </si>
+  <si>
+    <t>13:56</t>
+  </si>
+  <si>
+    <t>14:51</t>
+  </si>
+  <si>
+    <t>15:21</t>
+  </si>
+  <si>
+    <t>15:51</t>
+  </si>
+  <si>
+    <t>16:21</t>
+  </si>
+  <si>
+    <t>16:51</t>
+  </si>
+  <si>
+    <t>16:56</t>
+  </si>
+  <si>
+    <t>17:21</t>
+  </si>
+  <si>
+    <t>17:51</t>
+  </si>
+  <si>
+    <t>18:51</t>
+  </si>
+  <si>
+    <t>19:26</t>
+  </si>
+  <si>
+    <t>19:51</t>
+  </si>
+  <si>
+    <t>21:06</t>
+  </si>
+  <si>
+    <t>23:16</t>
+  </si>
+  <si>
+    <t>Rudná,,U nádraží</t>
+  </si>
+  <si>
+    <t>5:07</t>
+  </si>
+  <si>
+    <t>5:52</t>
+  </si>
+  <si>
+    <t>6:20</t>
+  </si>
+  <si>
+    <t>6:52</t>
+  </si>
+  <si>
+    <t>7:52</t>
+  </si>
+  <si>
+    <t>8:52</t>
+  </si>
+  <si>
+    <t>9:52</t>
+  </si>
+  <si>
+    <t>10:57</t>
+  </si>
+  <si>
+    <t>11:52</t>
+  </si>
+  <si>
+    <t>12:52</t>
+  </si>
+  <si>
+    <t>13:57</t>
+  </si>
+  <si>
+    <t>14:52</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>15:52</t>
+  </si>
+  <si>
+    <t>16:22</t>
+  </si>
+  <si>
+    <t>16:57</t>
+  </si>
+  <si>
+    <t>17:22</t>
+  </si>
+  <si>
+    <t>17:52</t>
+  </si>
+  <si>
+    <t>18:52</t>
+  </si>
+  <si>
+    <t>19:27</t>
+  </si>
+  <si>
+    <t>19:52</t>
+  </si>
+  <si>
+    <t>21:07</t>
+  </si>
+  <si>
+    <t>23:17</t>
+  </si>
+  <si>
+    <t>Rudná,,Dušníky</t>
+  </si>
+  <si>
+    <t>5:08</t>
+  </si>
+  <si>
+    <t>5:53</t>
+  </si>
+  <si>
+    <t>6:21</t>
+  </si>
+  <si>
+    <t>6:53</t>
+  </si>
+  <si>
+    <t>7:53</t>
+  </si>
+  <si>
+    <t>8:53</t>
+  </si>
+  <si>
+    <t>9:53</t>
+  </si>
+  <si>
+    <t>10:58</t>
+  </si>
+  <si>
+    <t>11:53</t>
+  </si>
+  <si>
+    <t>12:53</t>
+  </si>
+  <si>
+    <t>13:58</t>
+  </si>
+  <si>
+    <t>14:53</t>
+  </si>
+  <si>
+    <t>15:23</t>
+  </si>
+  <si>
+    <t>15:53</t>
+  </si>
+  <si>
+    <t>16:23</t>
+  </si>
+  <si>
+    <t>16:58</t>
+  </si>
+  <si>
+    <t>17:23</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>18:53</t>
+  </si>
+  <si>
+    <t>19:28</t>
+  </si>
+  <si>
+    <t>19:53</t>
+  </si>
+  <si>
+    <t>21:08</t>
+  </si>
+  <si>
+    <t>23:18</t>
+  </si>
+  <si>
+    <t>Rudná,,u kina</t>
+  </si>
+  <si>
+    <t>5:09</t>
+  </si>
+  <si>
+    <t>5:55</t>
+  </si>
+  <si>
+    <t>6:23</t>
+  </si>
+  <si>
+    <t>6:54</t>
+  </si>
+  <si>
+    <t>7:55</t>
+  </si>
+  <si>
+    <t>8:55</t>
+  </si>
+  <si>
+    <t>9:55</t>
+  </si>
+  <si>
+    <t>10:59</t>
+  </si>
+  <si>
+    <t>11:55</t>
+  </si>
+  <si>
+    <t>12:55</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>14:55</t>
+  </si>
+  <si>
+    <t>15:25</t>
+  </si>
+  <si>
+    <t>15:55</t>
+  </si>
+  <si>
+    <t>16:25</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>17:25</t>
+  </si>
+  <si>
+    <t>17:55</t>
+  </si>
+  <si>
+    <t>18:55</t>
+  </si>
+  <si>
+    <t>19:30</t>
+  </si>
+  <si>
+    <t>19:55</t>
+  </si>
+  <si>
+    <t>21:09</t>
+  </si>
+  <si>
+    <t>23:19</t>
+  </si>
+  <si>
+    <t>Rudná,,Nerudova</t>
+  </si>
+  <si>
     <t>5:10</t>
   </si>
   <si>
+    <t>5:56</t>
+  </si>
+  <si>
+    <t>6:24</t>
+  </si>
+  <si>
+    <t>6:55</t>
+  </si>
+  <si>
+    <t>7:56</t>
+  </si>
+  <si>
+    <t>8:56</t>
+  </si>
+  <si>
+    <t>9:56</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>11:56</t>
+  </si>
+  <si>
+    <t>12:56</t>
+  </si>
+  <si>
+    <t>14:01</t>
+  </si>
+  <si>
+    <t>14:56</t>
+  </si>
+  <si>
+    <t>15:26</t>
+  </si>
+  <si>
+    <t>15:56</t>
+  </si>
+  <si>
+    <t>16:26</t>
+  </si>
+  <si>
+    <t>17:01</t>
+  </si>
+  <si>
+    <t>17:26</t>
+  </si>
+  <si>
+    <t>17:56</t>
+  </si>
+  <si>
+    <t>18:56</t>
+  </si>
+  <si>
+    <t>19:31</t>
+  </si>
+  <si>
+    <t>19:56</t>
+  </si>
+  <si>
+    <t>21:10</t>
+  </si>
+  <si>
+    <t>23:20</t>
+  </si>
+  <si>
+    <t>Rudná,,škola</t>
+  </si>
+  <si>
+    <t>5:11</t>
+  </si>
+  <si>
+    <t>5:57</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>6:56</t>
+  </si>
+  <si>
+    <t>7:57</t>
+  </si>
+  <si>
+    <t>8:57</t>
+  </si>
+  <si>
+    <t>9:57</t>
+  </si>
+  <si>
+    <t>11:01</t>
+  </si>
+  <si>
+    <t>11:57</t>
+  </si>
+  <si>
+    <t>12:57</t>
+  </si>
+  <si>
+    <t>14:02</t>
+  </si>
+  <si>
+    <t>14:57</t>
+  </si>
+  <si>
+    <t>15:27</t>
+  </si>
+  <si>
+    <t>15:57</t>
+  </si>
+  <si>
+    <t>16:27</t>
+  </si>
+  <si>
+    <t>17:02</t>
+  </si>
+  <si>
+    <t>17:27</t>
+  </si>
+  <si>
+    <t>17:57</t>
+  </si>
+  <si>
+    <t>18:57</t>
+  </si>
+  <si>
+    <t>19:32</t>
+  </si>
+  <si>
+    <t>19:57</t>
+  </si>
+  <si>
+    <t>21:11</t>
+  </si>
+  <si>
+    <t>23:21</t>
+  </si>
+  <si>
+    <t>Rudná,,Hořelice</t>
+  </si>
+  <si>
+    <t>5:13</t>
+  </si>
+  <si>
+    <t>5:59</t>
+  </si>
+  <si>
+    <t>6:27</t>
+  </si>
+  <si>
+    <t>6:58</t>
+  </si>
+  <si>
+    <t>7:59</t>
+  </si>
+  <si>
+    <t>8:59</t>
+  </si>
+  <si>
+    <t>9:59</t>
+  </si>
+  <si>
+    <t>11:03</t>
+  </si>
+  <si>
+    <t>11:59</t>
+  </si>
+  <si>
+    <t>12:59</t>
+  </si>
+  <si>
+    <t>13:59</t>
+  </si>
+  <si>
+    <t>14:04</t>
+  </si>
+  <si>
+    <t>14:59</t>
+  </si>
+  <si>
+    <t>15:29</t>
+  </si>
+  <si>
+    <t>15:59</t>
+  </si>
+  <si>
+    <t>16:29</t>
+  </si>
+  <si>
+    <t>16:59</t>
+  </si>
+  <si>
+    <t>17:04</t>
+  </si>
+  <si>
+    <t>17:29</t>
+  </si>
+  <si>
+    <t>17:59</t>
+  </si>
+  <si>
+    <t>18:59</t>
+  </si>
+  <si>
+    <t>19:34</t>
+  </si>
+  <si>
+    <t>19:59</t>
+  </si>
+  <si>
+    <t>21:13</t>
+  </si>
+  <si>
+    <t>23:23</t>
+  </si>
+  <si>
+    <t>Rudná,,Za Panskou zahradou</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>21:14</t>
+  </si>
+  <si>
+    <t>Rudná,,V Brance</t>
+  </si>
+  <si>
+    <t>5:15</t>
+  </si>
+  <si>
+    <t>6:01</t>
+  </si>
+  <si>
+    <t>6:29</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>8:01</t>
+  </si>
+  <si>
+    <t>9:01</t>
+  </si>
+  <si>
+    <t>10:01</t>
+  </si>
+  <si>
+    <t>11:05</t>
+  </si>
+  <si>
+    <t>12:01</t>
+  </si>
+  <si>
+    <t>13:01</t>
+  </si>
+  <si>
+    <t>14:06</t>
+  </si>
+  <si>
+    <t>15:01</t>
+  </si>
+  <si>
+    <t>15:31</t>
+  </si>
+  <si>
+    <t>16:01</t>
+  </si>
+  <si>
+    <t>16:31</t>
+  </si>
+  <si>
+    <t>17:06</t>
+  </si>
+  <si>
+    <t>17:31</t>
+  </si>
+  <si>
+    <t>18:01</t>
+  </si>
+  <si>
+    <t>19:01</t>
+  </si>
+  <si>
+    <t>19:36</t>
+  </si>
+  <si>
+    <t>20:01</t>
+  </si>
+  <si>
+    <t>21:16</t>
+  </si>
+  <si>
+    <t>23:25</t>
+  </si>
+  <si>
+    <t>Nučice,,nádraží</t>
+  </si>
+  <si>
+    <t>5:16</t>
+  </si>
+  <si>
+    <t>6:02</t>
+  </si>
+  <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>7:01</t>
+  </si>
+  <si>
+    <t>8:02</t>
+  </si>
+  <si>
+    <t>9:02</t>
+  </si>
+  <si>
+    <t>10:02</t>
+  </si>
+  <si>
+    <t>11:02</t>
+  </si>
+  <si>
+    <t>11:06</t>
+  </si>
+  <si>
+    <t>12:02</t>
+  </si>
+  <si>
+    <t>13:02</t>
+  </si>
+  <si>
+    <t>14:07</t>
+  </si>
+  <si>
+    <t>15:02</t>
+  </si>
+  <si>
+    <t>15:32</t>
+  </si>
+  <si>
+    <t>16:02</t>
+  </si>
+  <si>
+    <t>16:32</t>
+  </si>
+  <si>
+    <t>17:07</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>18:02</t>
+  </si>
+  <si>
+    <t>19:02</t>
+  </si>
+  <si>
+    <t>19:37</t>
+  </si>
+  <si>
+    <t>20:02</t>
+  </si>
+  <si>
+    <t>21:17</t>
+  </si>
+  <si>
+    <t>23:26</t>
+  </si>
+  <si>
+    <t>Nučice,,Pod Vinicí</t>
+  </si>
+  <si>
+    <t>5:18</t>
+  </si>
+  <si>
+    <t>6:04</t>
+  </si>
+  <si>
+    <t>6:32</t>
+  </si>
+  <si>
+    <t>7:03</t>
+  </si>
+  <si>
+    <t>7:58</t>
+  </si>
+  <si>
+    <t>8:04</t>
+  </si>
+  <si>
+    <t>9:04</t>
+  </si>
+  <si>
+    <t>10:04</t>
+  </si>
+  <si>
+    <t>11:04</t>
+  </si>
+  <si>
+    <t>11:08</t>
+  </si>
+  <si>
+    <t>12:04</t>
+  </si>
+  <si>
+    <t>13:04</t>
+  </si>
+  <si>
+    <t>14:09</t>
+  </si>
+  <si>
+    <t>15:04</t>
+  </si>
+  <si>
+    <t>15:34</t>
+  </si>
+  <si>
+    <t>16:04</t>
+  </si>
+  <si>
+    <t>16:34</t>
+  </si>
+  <si>
+    <t>17:09</t>
+  </si>
+  <si>
+    <t>17:34</t>
+  </si>
+  <si>
+    <t>18:04</t>
+  </si>
+  <si>
+    <t>19:04</t>
+  </si>
+  <si>
+    <t>19:39</t>
+  </si>
+  <si>
+    <t>20:04</t>
+  </si>
+  <si>
+    <t>21:19</t>
+  </si>
+  <si>
+    <t>23:28</t>
+  </si>
+  <si>
+    <t>Nučice,,Prokopská náves</t>
+  </si>
+  <si>
+    <t>5:19</t>
+  </si>
+  <si>
+    <t>6:05</t>
+  </si>
+  <si>
+    <t>6:33</t>
+  </si>
+  <si>
+    <t>7:04</t>
+  </si>
+  <si>
+    <t>8:05</t>
+  </si>
+  <si>
+    <t>9:05</t>
+  </si>
+  <si>
+    <t>10:05</t>
+  </si>
+  <si>
+    <t>11:09</t>
+  </si>
+  <si>
+    <t>12:05</t>
+  </si>
+  <si>
+    <t>13:05</t>
+  </si>
+  <si>
+    <t>14:05</t>
+  </si>
+  <si>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>16:05</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>17:05</t>
+  </si>
+  <si>
+    <t>17:10</t>
+  </si>
+  <si>
+    <t>17:35</t>
+  </si>
+  <si>
+    <t>18:05</t>
+  </si>
+  <si>
+    <t>19:05</t>
+  </si>
+  <si>
+    <t>19:40</t>
+  </si>
+  <si>
+    <t>20:05</t>
+  </si>
+  <si>
+    <t>21:20</t>
+  </si>
+  <si>
+    <t>22:38</t>
+  </si>
+  <si>
+    <t>23:29</t>
+  </si>
+  <si>
+    <t>Nučice,,Sokolská</t>
+  </si>
+  <si>
+    <t>5:20</t>
+  </si>
+  <si>
+    <t>6:06</t>
+  </si>
+  <si>
+    <t>6:34</t>
+  </si>
+  <si>
+    <t>7:05</t>
+  </si>
+  <si>
+    <t>8:00</t>
+  </si>
+  <si>
+    <t>8:06</t>
+  </si>
+  <si>
+    <t>9:06</t>
+  </si>
+  <si>
+    <t>10:06</t>
+  </si>
+  <si>
+    <t>11:10</t>
+  </si>
+  <si>
+    <t>12:06</t>
+  </si>
+  <si>
+    <t>13:06</t>
+  </si>
+  <si>
+    <t>14:11</t>
+  </si>
+  <si>
+    <t>15:06</t>
+  </si>
+  <si>
+    <t>15:36</t>
+  </si>
+  <si>
+    <t>16:06</t>
+  </si>
+  <si>
+    <t>16:36</t>
+  </si>
+  <si>
+    <t>17:11</t>
+  </si>
+  <si>
+    <t>17:36</t>
+  </si>
+  <si>
+    <t>18:06</t>
+  </si>
+  <si>
+    <t>19:06</t>
+  </si>
+  <si>
+    <t>19:41</t>
+  </si>
+  <si>
+    <t>20:06</t>
+  </si>
+  <si>
+    <t>21:21</t>
+  </si>
+  <si>
+    <t>22:39</t>
+  </si>
+  <si>
+    <t>23:30</t>
+  </si>
+  <si>
+    <t>Nučice,,Na Krahulově</t>
+  </si>
+  <si>
+    <t>5:21</t>
+  </si>
+  <si>
+    <t>6:07</t>
+  </si>
+  <si>
+    <t>6:35</t>
+  </si>
+  <si>
+    <t>7:06</t>
+  </si>
+  <si>
+    <t>8:07</t>
+  </si>
+  <si>
+    <t>9:07</t>
+  </si>
+  <si>
+    <t>10:07</t>
+  </si>
+  <si>
+    <t>11:07</t>
+  </si>
+  <si>
+    <t>11:11</t>
+  </si>
+  <si>
+    <t>12:07</t>
+  </si>
+  <si>
+    <t>13:07</t>
+  </si>
+  <si>
+    <t>14:12</t>
+  </si>
+  <si>
+    <t>15:07</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>16:07</t>
+  </si>
+  <si>
+    <t>16:37</t>
+  </si>
+  <si>
+    <t>17:12</t>
+  </si>
+  <si>
+    <t>17:37</t>
+  </si>
+  <si>
+    <t>18:07</t>
+  </si>
+  <si>
+    <t>19:07</t>
+  </si>
+  <si>
+    <t>19:42</t>
+  </si>
+  <si>
+    <t>20:07</t>
+  </si>
+  <si>
+    <t>21:22</t>
+  </si>
+  <si>
+    <t>22:40</t>
+  </si>
+  <si>
+    <t>23:31</t>
+  </si>
+  <si>
+    <t>Nučice,,žel.zast.</t>
+  </si>
+  <si>
+    <t>5:22</t>
+  </si>
+  <si>
+    <t>6:08</t>
+  </si>
+  <si>
+    <t>6:36</t>
+  </si>
+  <si>
+    <t>7:07</t>
+  </si>
+  <si>
+    <t>8:08</t>
+  </si>
+  <si>
+    <t>9:08</t>
+  </si>
+  <si>
+    <t>10:08</t>
+  </si>
+  <si>
+    <t>11:12</t>
+  </si>
+  <si>
+    <t>12:08</t>
+  </si>
+  <si>
+    <t>13:08</t>
+  </si>
+  <si>
+    <t>14:08</t>
+  </si>
+  <si>
+    <t>14:13</t>
+  </si>
+  <si>
+    <t>15:08</t>
+  </si>
+  <si>
+    <t>15:38</t>
+  </si>
+  <si>
+    <t>16:08</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>17:08</t>
+  </si>
+  <si>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>17:38</t>
+  </si>
+  <si>
+    <t>18:08</t>
+  </si>
+  <si>
+    <t>19:08</t>
+  </si>
+  <si>
+    <t>19:43</t>
+  </si>
+  <si>
+    <t>20:08</t>
+  </si>
+  <si>
+    <t>21:23</t>
+  </si>
+  <si>
+    <t>22:41</t>
+  </si>
+  <si>
+    <t>23:32</t>
+  </si>
+  <si>
+    <t>Mezouň</t>
+  </si>
+  <si>
+    <t>5:24</t>
+  </si>
+  <si>
+    <t>6:10</t>
+  </si>
+  <si>
+    <t>6:38</t>
+  </si>
+  <si>
+    <t>7:09</t>
+  </si>
+  <si>
+    <t>8:10</t>
+  </si>
+  <si>
+    <t>9:10</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>11:14</t>
+  </si>
+  <si>
+    <t>12:10</t>
+  </si>
+  <si>
+    <t>13:10</t>
+  </si>
+  <si>
+    <t>14:15</t>
+  </si>
+  <si>
+    <t>15:10</t>
+  </si>
+  <si>
+    <t>15:40</t>
+  </si>
+  <si>
+    <t>16:10</t>
+  </si>
+  <si>
+    <t>16:40</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>18:10</t>
+  </si>
+  <si>
+    <t>19:10</t>
+  </si>
+  <si>
+    <t>20:10</t>
+  </si>
+  <si>
+    <t>21:25</t>
+  </si>
+  <si>
+    <t>22:43</t>
+  </si>
+  <si>
+    <t>23:34</t>
+  </si>
+  <si>
+    <t>Vysoký Újezd,,sokolovna</t>
+  </si>
+  <si>
+    <t>5:26</t>
+  </si>
+  <si>
+    <t>6:12</t>
+  </si>
+  <si>
+    <t>6:40</t>
+  </si>
+  <si>
+    <t>7:11</t>
+  </si>
+  <si>
+    <t>8:12</t>
+  </si>
+  <si>
+    <t>9:12</t>
+  </si>
+  <si>
+    <t>10:12</t>
+  </si>
+  <si>
+    <t>11:16</t>
+  </si>
+  <si>
+    <t>12:12</t>
+  </si>
+  <si>
+    <t>13:12</t>
+  </si>
+  <si>
+    <t>14:17</t>
+  </si>
+  <si>
+    <t>15:12</t>
+  </si>
+  <si>
+    <t>15:42</t>
+  </si>
+  <si>
+    <t>16:12</t>
+  </si>
+  <si>
+    <t>16:42</t>
+  </si>
+  <si>
+    <t>17:42</t>
+  </si>
+  <si>
+    <t>18:12</t>
+  </si>
+  <si>
+    <t>19:12</t>
+  </si>
+  <si>
+    <t>20:12</t>
+  </si>
+  <si>
+    <t>21:27</t>
+  </si>
+  <si>
+    <t>22:45</t>
+  </si>
+  <si>
+    <t>23:36</t>
+  </si>
+  <si>
+    <t>Vysoký Újezd</t>
+  </si>
+  <si>
+    <t>5:27</t>
+  </si>
+  <si>
+    <t>6:41</t>
+  </si>
+  <si>
+    <t>7:12</t>
+  </si>
+  <si>
+    <t>8:13</t>
+  </si>
+  <si>
+    <t>9:13</t>
+  </si>
+  <si>
+    <t>10:13</t>
+  </si>
+  <si>
+    <t>11:13</t>
+  </si>
+  <si>
+    <t>11:17</t>
+  </si>
+  <si>
+    <t>12:13</t>
+  </si>
+  <si>
+    <t>13:13</t>
+  </si>
+  <si>
+    <t>14:18</t>
+  </si>
+  <si>
+    <t>15:13</t>
+  </si>
+  <si>
+    <t>15:43</t>
+  </si>
+  <si>
+    <t>16:13</t>
+  </si>
+  <si>
+    <t>16:43</t>
+  </si>
+  <si>
+    <t>17:43</t>
+  </si>
+  <si>
+    <t>18:13</t>
+  </si>
+  <si>
+    <t>19:13</t>
+  </si>
+  <si>
+    <t>20:13</t>
+  </si>
+  <si>
+    <t>21:28</t>
+  </si>
+  <si>
+    <t>22:46</t>
+  </si>
+  <si>
+    <t>23:37</t>
+  </si>
+  <si>
+    <t>Lužce</t>
+  </si>
+  <si>
+    <t>5:29</t>
+  </si>
+  <si>
+    <t>6:44</t>
+  </si>
+  <si>
+    <t>7:14</t>
+  </si>
+  <si>
+    <t>8:09</t>
+  </si>
+  <si>
+    <t>8:16</t>
+  </si>
+  <si>
+    <t>9:16</t>
+  </si>
+  <si>
+    <t>10:16</t>
+  </si>
+  <si>
+    <t>11:19</t>
+  </si>
+  <si>
+    <t>12:16</t>
+  </si>
+  <si>
+    <t>13:16</t>
+  </si>
+  <si>
+    <t>14:16</t>
+  </si>
+  <si>
+    <t>14:21</t>
+  </si>
+  <si>
+    <t>15:16</t>
+  </si>
+  <si>
+    <t>15:46</t>
+  </si>
+  <si>
+    <t>16:16</t>
+  </si>
+  <si>
+    <t>16:46</t>
+  </si>
+  <si>
+    <t>17:16</t>
+  </si>
+  <si>
+    <t>17:46</t>
+  </si>
+  <si>
+    <t>18:16</t>
+  </si>
+  <si>
+    <t>19:16</t>
+  </si>
+  <si>
+    <t>20:15</t>
+  </si>
+  <si>
+    <t>21:30</t>
+  </si>
+  <si>
+    <t>22:48</t>
+  </si>
+  <si>
+    <t>23:39</t>
+  </si>
+  <si>
+    <t>Vysoký Újezd,Kozolupy</t>
+  </si>
+  <si>
+    <t>5:32</t>
+  </si>
+  <si>
+    <t>7:17</t>
+  </si>
+  <si>
+    <t>8:19</t>
+  </si>
+  <si>
+    <t>9:19</t>
+  </si>
+  <si>
+    <t>10:19</t>
+  </si>
+  <si>
+    <t>11:22</t>
+  </si>
+  <si>
+    <t>12:19</t>
+  </si>
+  <si>
+    <t>13:19</t>
+  </si>
+  <si>
+    <t>14:19</t>
+  </si>
+  <si>
+    <t>14:24</t>
+  </si>
+  <si>
+    <t>17:24</t>
+  </si>
+  <si>
+    <t>18:19</t>
+  </si>
+  <si>
+    <t>19:19</t>
+  </si>
+  <si>
+    <t>19:54</t>
+  </si>
+  <si>
+    <t>20:18</t>
+  </si>
+  <si>
+    <t>21:33</t>
+  </si>
+  <si>
+    <t>22:51</t>
+  </si>
+  <si>
+    <t>23:42</t>
+  </si>
+  <si>
+    <t>Bubovice</t>
+  </si>
+  <si>
     <t>5:35</t>
   </si>
   <si>
-    <t>6:10</t>
+    <t>8:15</t>
+  </si>
+  <si>
+    <t>8:22</t>
+  </si>
+  <si>
+    <t>10:22</t>
+  </si>
+  <si>
+    <t>11:25</t>
+  </si>
+  <si>
+    <t>12:22</t>
+  </si>
+  <si>
+    <t>13:22</t>
+  </si>
+  <si>
+    <t>14:22</t>
+  </si>
+  <si>
+    <t>14:27</t>
+  </si>
+  <si>
+    <t>18:22</t>
+  </si>
+  <si>
+    <t>20:21</t>
+  </si>
+  <si>
+    <t>21:36</t>
+  </si>
+  <si>
+    <t>22:54</t>
+  </si>
+  <si>
+    <t>23:45</t>
+  </si>
+  <si>
+    <t>Bubovice,,Višňovka</t>
+  </si>
+  <si>
+    <t>5:37</t>
+  </si>
+  <si>
+    <t>8:17</t>
+  </si>
+  <si>
+    <t>8:24</t>
+  </si>
+  <si>
+    <t>10:24</t>
+  </si>
+  <si>
+    <t>11:27</t>
+  </si>
+  <si>
+    <t>12:24</t>
+  </si>
+  <si>
+    <t>13:24</t>
+  </si>
+  <si>
+    <t>14:29</t>
+  </si>
+  <si>
+    <t>15:24</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>18:24</t>
+  </si>
+  <si>
+    <t>20:23</t>
+  </si>
+  <si>
+    <t>21:38</t>
+  </si>
+  <si>
+    <t>22:56</t>
+  </si>
+  <si>
+    <t>23:47</t>
+  </si>
+  <si>
+    <t>5:38</t>
+  </si>
+  <si>
+    <t>8:18</t>
+  </si>
+  <si>
+    <t>8:25</t>
+  </si>
+  <si>
+    <t>10:25</t>
+  </si>
+  <si>
+    <t>11:28</t>
+  </si>
+  <si>
+    <t>12:25</t>
+  </si>
+  <si>
+    <t>13:25</t>
+  </si>
+  <si>
+    <t>14:25</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>18:25</t>
+  </si>
+  <si>
+    <t>20:00</t>
+  </si>
+  <si>
+    <t>20:24</t>
+  </si>
+  <si>
+    <t>21:39</t>
+  </si>
+  <si>
+    <t>22:57</t>
+  </si>
+  <si>
+    <t>23:48</t>
+  </si>
+  <si>
+    <t>Mořina,,odb.lom</t>
+  </si>
+  <si>
+    <t>7:21</t>
+  </si>
+  <si>
+    <t>10:31</t>
+  </si>
+  <si>
+    <t>14:36</t>
+  </si>
+  <si>
+    <t>Mořina,Trněný Újezd,rozc.I</t>
+  </si>
+  <si>
+    <t>5:44</t>
+  </si>
+  <si>
+    <t>6:59</t>
+  </si>
+  <si>
+    <t>8:31</t>
+  </si>
+  <si>
+    <t>9:23</t>
+  </si>
+  <si>
+    <t>11:23</t>
+  </si>
+  <si>
+    <t>11:34</t>
+  </si>
+  <si>
+    <t>12:31</t>
+  </si>
+  <si>
+    <t>13:31</t>
+  </si>
+  <si>
+    <t>14:31</t>
+  </si>
+  <si>
+    <t>18:31</t>
+  </si>
+  <si>
+    <t>20:30</t>
+  </si>
+  <si>
+    <t>21:45</t>
+  </si>
+  <si>
+    <t>23:03</t>
+  </si>
+  <si>
+    <t>23:54</t>
+  </si>
+  <si>
+    <t>Mořina,,u Pěchotů</t>
+  </si>
+  <si>
+    <t>7:24</t>
+  </si>
+  <si>
+    <t>8:28</t>
+  </si>
+  <si>
+    <t>8:35</t>
   </si>
   <si>
     <t>9:27</t>
   </si>
   <si>
-    <t>13:27</t>
-[...8 lines deleted...]
-    <t>Golčův Jeníkov,,žel.zast.</t>
+    <t>10:34</t>
+  </si>
+  <si>
+    <t>11:38</t>
+  </si>
+  <si>
+    <t>12:35</t>
+  </si>
+  <si>
+    <t>13:35</t>
+  </si>
+  <si>
+    <t>14:35</t>
+  </si>
+  <si>
+    <t>14:39</t>
+  </si>
+  <si>
+    <t>18:35</t>
+  </si>
+  <si>
+    <t>19:35</t>
+  </si>
+  <si>
+    <t>20:34</t>
+  </si>
+  <si>
+    <t>21:49</t>
+  </si>
+  <si>
+    <t>23:07</t>
+  </si>
+  <si>
+    <t>23:58</t>
+  </si>
+  <si>
+    <t>Mořina,,obecní úřad</t>
+  </si>
+  <si>
+    <t>4:52</t>
+  </si>
+  <si>
+    <t>6:28</t>
+  </si>
+  <si>
+    <t>7:25</t>
+  </si>
+  <si>
+    <t>8:29</t>
+  </si>
+  <si>
+    <t>8:36</t>
+  </si>
+  <si>
+    <t>9:28</t>
+  </si>
+  <si>
+    <t>10:35</t>
+  </si>
+  <si>
+    <t>11:39</t>
+  </si>
+  <si>
+    <t>12:36</t>
+  </si>
+  <si>
+    <t>13:36</t>
+  </si>
+  <si>
+    <t>14:40</t>
+  </si>
+  <si>
+    <t>15:58</t>
+  </si>
+  <si>
+    <t>17:41</t>
+  </si>
+  <si>
+    <t>17:58</t>
+  </si>
+  <si>
+    <t>18:36</t>
+  </si>
+  <si>
+    <t>20:11</t>
+  </si>
+  <si>
+    <t>20:35</t>
+  </si>
+  <si>
+    <t>21:50</t>
+  </si>
+  <si>
+    <t>23:08</t>
+  </si>
+  <si>
+    <t>23:59</t>
+  </si>
+  <si>
+    <t>Mořina</t>
+  </si>
+  <si>
+    <t>4:53</t>
+  </si>
+  <si>
+    <t>7:26</t>
+  </si>
+  <si>
+    <t>8:30</t>
+  </si>
+  <si>
+    <t>8:37</t>
+  </si>
+  <si>
+    <t>9:29</t>
+  </si>
+  <si>
+    <t>10:36</t>
+  </si>
+  <si>
+    <t>11:29</t>
+  </si>
+  <si>
+    <t>11:40</t>
+  </si>
+  <si>
+    <t>12:37</t>
+  </si>
+  <si>
+    <t>13:37</t>
+  </si>
+  <si>
+    <t>14:37</t>
+  </si>
+  <si>
+    <t>14:41</t>
+  </si>
+  <si>
+    <t>18:37</t>
+  </si>
+  <si>
+    <t>20:36</t>
+  </si>
+  <si>
+    <t>21:51</t>
+  </si>
+  <si>
+    <t>23:09</t>
+  </si>
+  <si>
+    <t>0:00</t>
+  </si>
+  <si>
+    <t>Mořinka</t>
+  </si>
+  <si>
+    <t>4:58</t>
+  </si>
+  <si>
+    <t>7:31</t>
+  </si>
+  <si>
+    <t>8:42</t>
+  </si>
+  <si>
+    <t>9:34</t>
+  </si>
+  <si>
+    <t>10:41</t>
+  </si>
+  <si>
+    <t>12:42</t>
+  </si>
+  <si>
+    <t>13:42</t>
+  </si>
+  <si>
+    <t>14:42</t>
+  </si>
+  <si>
+    <t>14:46</t>
+  </si>
+  <si>
+    <t>18:42</t>
+  </si>
+  <si>
+    <t>20:17</t>
+  </si>
+  <si>
+    <t>0:05</t>
+  </si>
+  <si>
+    <t>Hlásná Třebaň,Rovina</t>
+  </si>
+  <si>
+    <t>5:01</t>
+  </si>
+  <si>
+    <t>7:34</t>
+  </si>
+  <si>
+    <t>8:38</t>
+  </si>
+  <si>
+    <t>9:37</t>
+  </si>
+  <si>
+    <t>10:44</t>
+  </si>
+  <si>
+    <t>11:37</t>
+  </si>
+  <si>
+    <t>Lety,,K Libří</t>
+  </si>
+  <si>
+    <t>7:37</t>
+  </si>
+  <si>
+    <t>8:41</t>
+  </si>
+  <si>
+    <t>9:40</t>
+  </si>
+  <si>
+    <t>Lety,,Karlštejnská</t>
+  </si>
+  <si>
+    <t>7:39</t>
+  </si>
+  <si>
+    <t>8:43</t>
+  </si>
+  <si>
+    <t>9:42</t>
+  </si>
+  <si>
+    <t>11:42</t>
+  </si>
+  <si>
+    <t>Lety,,obchodní centrum</t>
+  </si>
+  <si>
+    <t>7:41</t>
+  </si>
+  <si>
+    <t>9:44</t>
+  </si>
+  <si>
+    <t>11:44</t>
+  </si>
+  <si>
+    <t>Dobřichovice,,rozc.Karlík</t>
+  </si>
+  <si>
+    <t>Dobřichovice,,pošta</t>
+  </si>
+  <si>
+    <t>6:09</t>
+  </si>
+  <si>
+    <t>11:58</t>
   </si>
   <si>
     <t>5:12</t>
   </si>
   <si>
-    <t>5:38</t>
-[...5 lines deleted...]
-    <t>9:29</t>
+    <t>5:14</t>
+  </si>
+  <si>
+    <t>8:58</t>
+  </si>
+  <si>
+    <t>12:58</t>
+  </si>
+  <si>
+    <t>14:58</t>
+  </si>
+  <si>
+    <t>18:58</t>
+  </si>
+  <si>
+    <t>19:58</t>
+  </si>
+  <si>
+    <t>Lety</t>
+  </si>
+  <si>
+    <t>Řevnice,,nádraží</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>9:03</t>
+  </si>
+  <si>
+    <t>13:03</t>
+  </si>
+  <si>
+    <t>14:03</t>
+  </si>
+  <si>
+    <t>15:03</t>
+  </si>
+  <si>
+    <t>16:03</t>
+  </si>
+  <si>
+    <t>17:03</t>
+  </si>
+  <si>
+    <t>18:03</t>
+  </si>
+  <si>
+    <t>19:03</t>
+  </si>
+  <si>
+    <t>20:03</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: ARRIVA STŘEDNÍ ČECHY s.r.o., Pod Hájem 97, 267 01 Králův Dvůr, provozovna Králův Dvůr, www.arriva.cz, bus.beroun@arriva.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 1048</t>
+  </si>
+  <si>
+    <t>Spoj 1004</t>
+  </si>
+  <si>
+    <t>Spoj 4002</t>
+  </si>
+  <si>
+    <t>Spoj 1006</t>
+  </si>
+  <si>
+    <t>Spoj 1008</t>
+  </si>
+  <si>
+    <t>Spoj 1010</t>
+  </si>
+  <si>
+    <t>Spoj 1012</t>
+  </si>
+  <si>
+    <t>Spoj 1072</t>
+  </si>
+  <si>
+    <t>Spoj 1074</t>
+  </si>
+  <si>
+    <t>Spoj 1016</t>
+  </si>
+  <si>
+    <t>Spoj 1018</t>
+  </si>
+  <si>
+    <t>Spoj 1020</t>
+  </si>
+  <si>
+    <t>Spoj 4004</t>
+  </si>
+  <si>
+    <t>Spoj 1054</t>
+  </si>
+  <si>
+    <t>Spoj 1024</t>
+  </si>
+  <si>
+    <t>Spoj 1056</t>
+  </si>
+  <si>
+    <t>Spoj 4006</t>
+  </si>
+  <si>
+    <t>Spoj 1058</t>
+  </si>
+  <si>
+    <t>Spoj 1060</t>
+  </si>
+  <si>
+    <t>Spoj 1062</t>
+  </si>
+  <si>
+    <t>Spoj 4008</t>
+  </si>
+  <si>
+    <t>Spoj 1064</t>
+  </si>
+  <si>
+    <t>Spoj 1034</t>
+  </si>
+  <si>
+    <t>Spoj 1066</t>
+  </si>
+  <si>
+    <t>Spoj 1038</t>
+  </si>
+  <si>
+    <t>Spoj 4010</t>
+  </si>
+  <si>
+    <t>Spoj 1042</t>
+  </si>
+  <si>
+    <t>Spoj 1044</t>
+  </si>
+  <si>
+    <t>Spoj 4012</t>
+  </si>
+  <si>
+    <t>Spoj 1046</t>
+  </si>
+  <si>
+    <t>Spoj 1068</t>
+  </si>
+  <si>
+    <t>Spoj 1070</t>
+  </si>
+  <si>
+    <t>X @ 31</t>
+  </si>
+  <si>
+    <t>8:14</t>
+  </si>
+  <si>
+    <t>9:14</t>
+  </si>
+  <si>
+    <t>12:09</t>
+  </si>
+  <si>
+    <t>12:21</t>
+  </si>
+  <si>
+    <t>13:11</t>
+  </si>
+  <si>
+    <t>15:11</t>
+  </si>
+  <si>
+    <t>16:11</t>
+  </si>
+  <si>
+    <t>18:11</t>
+  </si>
+  <si>
+    <t>19:11</t>
+  </si>
+  <si>
+    <t>23:11</t>
+  </si>
+  <si>
+    <t>5:25</t>
+  </si>
+  <si>
+    <t>9:17</t>
+  </si>
+  <si>
+    <t>9:22</t>
+  </si>
+  <si>
+    <t>13:14</t>
+  </si>
+  <si>
+    <t>14:14</t>
+  </si>
+  <si>
+    <t>15:14</t>
+  </si>
+  <si>
+    <t>16:14</t>
+  </si>
+  <si>
+    <t>17:14</t>
+  </si>
+  <si>
+    <t>18:14</t>
+  </si>
+  <si>
+    <t>19:14</t>
+  </si>
+  <si>
+    <t>9:18</t>
+  </si>
+  <si>
+    <t>10:09</t>
+  </si>
+  <si>
+    <t>13:15</t>
+  </si>
+  <si>
+    <t>18:15</t>
+  </si>
+  <si>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>8:21</t>
+  </si>
+  <si>
+    <t>9:21</t>
+  </si>
+  <si>
+    <t>9:26</t>
+  </si>
+  <si>
+    <t>11:20</t>
+  </si>
+  <si>
+    <t>12:28</t>
+  </si>
+  <si>
+    <t>13:18</t>
+  </si>
+  <si>
+    <t>18:18</t>
+  </si>
+  <si>
+    <t>19:18</t>
+  </si>
+  <si>
+    <t>5:30</t>
+  </si>
+  <si>
+    <t>11:21</t>
+  </si>
+  <si>
+    <t>12:17</t>
+  </si>
+  <si>
+    <t>12:29</t>
+  </si>
+  <si>
+    <t>21:18</t>
+  </si>
+  <si>
+    <t>9:24</t>
+  </si>
+  <si>
+    <t>10:15</t>
+  </si>
+  <si>
+    <t>13:21</t>
+  </si>
+  <si>
+    <t>18:21</t>
+  </si>
+  <si>
+    <t>19:21</t>
+  </si>
+  <si>
+    <t>5:34</t>
+  </si>
+  <si>
+    <t>6:37</t>
+  </si>
+  <si>
+    <t>8:26</t>
+  </si>
+  <si>
+    <t>9:31</t>
+  </si>
+  <si>
+    <t>10:17</t>
+  </si>
+  <si>
+    <t>12:33</t>
+  </si>
+  <si>
+    <t>13:23</t>
+  </si>
+  <si>
+    <t>14:23</t>
+  </si>
+  <si>
+    <t>18:23</t>
+  </si>
+  <si>
+    <t>5:36</t>
+  </si>
+  <si>
+    <t>6:39</t>
+  </si>
+  <si>
+    <t>9:33</t>
+  </si>
+  <si>
+    <t>12:23</t>
+  </si>
+  <si>
+    <t>21:24</t>
+  </si>
+  <si>
+    <t>5:39</t>
+  </si>
+  <si>
+    <t>6:42</t>
+  </si>
+  <si>
+    <t>9:36</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>12:26</t>
+  </si>
+  <si>
+    <t>12:38</t>
+  </si>
+  <si>
+    <t>13:28</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>15:28</t>
+  </si>
+  <si>
+    <t>16:28</t>
+  </si>
+  <si>
+    <t>17:28</t>
+  </si>
+  <si>
+    <t>18:28</t>
+  </si>
+  <si>
+    <t>4:37</t>
+  </si>
+  <si>
+    <t>5:43</t>
+  </si>
+  <si>
+    <t>6:46</t>
+  </si>
+  <si>
+    <t>7:08</t>
+  </si>
+  <si>
+    <t>9:35</t>
+  </si>
+  <si>
+    <t>10:26</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>13:32</t>
+  </si>
+  <si>
+    <t>14:32</t>
+  </si>
+  <si>
+    <t>18:32</t>
+  </si>
+  <si>
+    <t>20:49</t>
+  </si>
+  <si>
+    <t>21:31</t>
+  </si>
+  <si>
+    <t>4:01</t>
+  </si>
+  <si>
+    <t>4:43</t>
+  </si>
+  <si>
+    <t>9:41</t>
+  </si>
+  <si>
+    <t>9:46</t>
+  </si>
+  <si>
+    <t>10:32</t>
+  </si>
+  <si>
+    <t>13:38</t>
+  </si>
+  <si>
+    <t>14:38</t>
+  </si>
+  <si>
+    <t>18:38</t>
+  </si>
+  <si>
+    <t>19:38</t>
+  </si>
+  <si>
+    <t>20:55</t>
+  </si>
+  <si>
+    <t>21:37</t>
+  </si>
+  <si>
+    <t>23:38</t>
+  </si>
+  <si>
+    <t>4:02</t>
+  </si>
+  <si>
+    <t>4:44</t>
+  </si>
+  <si>
+    <t>7:16</t>
+  </si>
+  <si>
+    <t>9:43</t>
+  </si>
+  <si>
+    <t>13:40</t>
+  </si>
+  <si>
+    <t>18:40</t>
+  </si>
+  <si>
+    <t>20:56</t>
+  </si>
+  <si>
+    <t>4:03</t>
+  </si>
+  <si>
+    <t>4:45</t>
+  </si>
+  <si>
+    <t>8:44</t>
+  </si>
+  <si>
+    <t>11:43</t>
+  </si>
+  <si>
+    <t>12:39</t>
+  </si>
+  <si>
+    <t>13:41</t>
+  </si>
+  <si>
+    <t>15:41</t>
+  </si>
+  <si>
+    <t>16:41</t>
+  </si>
+  <si>
+    <t>18:41</t>
+  </si>
+  <si>
+    <t>20:57</t>
+  </si>
+  <si>
+    <t>4:06</t>
+  </si>
+  <si>
+    <t>4:48</t>
+  </si>
+  <si>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>10:38</t>
+  </si>
+  <si>
+    <t>11:46</t>
+  </si>
+  <si>
+    <t>13:44</t>
+  </si>
+  <si>
+    <t>14:44</t>
+  </si>
+  <si>
+    <t>15:44</t>
+  </si>
+  <si>
+    <t>16:44</t>
+  </si>
+  <si>
+    <t>17:44</t>
+  </si>
+  <si>
+    <t>18:44</t>
+  </si>
+  <si>
+    <t>12:41</t>
+  </si>
+  <si>
+    <t>4:12</t>
+  </si>
+  <si>
+    <t>4:54</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>4:14</t>
+  </si>
+  <si>
+    <t>4:56</t>
+  </si>
+  <si>
+    <t>5:23</t>
+  </si>
+  <si>
+    <t>7:28</t>
+  </si>
+  <si>
+    <t>11:54</t>
+  </si>
+  <si>
+    <t>18:27</t>
+  </si>
+  <si>
+    <t>21:15</t>
+  </si>
+  <si>
+    <t>4:15</t>
+  </si>
+  <si>
+    <t>4:57</t>
+  </si>
+  <si>
+    <t>7:29</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>4:18</t>
+  </si>
+  <si>
+    <t>5:28</t>
+  </si>
+  <si>
+    <t>7:02</t>
+  </si>
+  <si>
+    <t>7:33</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
+    <t>10:42</t>
+  </si>
+  <si>
+    <t>12:46</t>
+  </si>
+  <si>
+    <t>21:12</t>
+  </si>
+  <si>
+    <t>4:20</t>
+  </si>
+  <si>
+    <t>7:35</t>
+  </si>
+  <si>
+    <t>15:39</t>
+  </si>
+  <si>
+    <t>18:34</t>
+  </si>
+  <si>
+    <t>4:22</t>
+  </si>
+  <si>
+    <t>5:33</t>
+  </si>
+  <si>
+    <t>7:38</t>
+  </si>
+  <si>
+    <t>4:23</t>
+  </si>
+  <si>
+    <t>8:23</t>
+  </si>
+  <si>
+    <t>4:25</t>
+  </si>
+  <si>
+    <t>7:10</t>
+  </si>
+  <si>
+    <t>12:54</t>
+  </si>
+  <si>
+    <t>21:26</t>
+  </si>
+  <si>
+    <t>4:27</t>
+  </si>
+  <si>
+    <t>8:27</t>
+  </si>
+  <si>
+    <t>10:14</t>
+  </si>
+  <si>
+    <t>16:39</t>
+  </si>
+  <si>
+    <t>17:39</t>
+  </si>
+  <si>
+    <t>4:28</t>
+  </si>
+  <si>
+    <t>7:13</t>
+  </si>
+  <si>
+    <t>9:11</t>
+  </si>
+  <si>
+    <t>10:11</t>
+  </si>
+  <si>
+    <t>13:17</t>
+  </si>
+  <si>
+    <t>18:43</t>
+  </si>
+  <si>
+    <t>21:29</t>
+  </si>
+  <si>
+    <t>4:29</t>
+  </si>
+  <si>
+    <t>5:40</t>
+  </si>
+  <si>
+    <t>6:11</t>
+  </si>
+  <si>
+    <t>12:11</t>
+  </si>
+  <si>
+    <t>15:09</t>
+  </si>
+  <si>
+    <t>16:09</t>
+  </si>
+  <si>
+    <t>18:09</t>
+  </si>
+  <si>
+    <t>19:09</t>
+  </si>
+  <si>
+    <t>4:30</t>
+  </si>
+  <si>
+    <t>5:42</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>4:31</t>
+  </si>
+  <si>
+    <t>6:14</t>
+  </si>
+  <si>
+    <t>8:32</t>
+  </si>
+  <si>
+    <t>9:15</t>
+  </si>
+  <si>
+    <t>10:18</t>
+  </si>
+  <si>
+    <t>12:14</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>18:46</t>
+  </si>
+  <si>
+    <t>21:32</t>
+  </si>
+  <si>
+    <t>4:33</t>
+  </si>
+  <si>
+    <t>7:19</t>
+  </si>
+  <si>
+    <t>8:34</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>21:34</t>
+  </si>
+  <si>
+    <t>4:34</t>
+  </si>
+  <si>
+    <t>5:41</t>
+  </si>
+  <si>
+    <t>5:46</t>
+  </si>
+  <si>
+    <t>10:21</t>
+  </si>
+  <si>
+    <t>15:54</t>
+  </si>
+  <si>
+    <t>21:35</t>
+  </si>
+  <si>
+    <t>4:36</t>
+  </si>
+  <si>
+    <t>7:22</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>10:23</t>
+  </si>
+  <si>
+    <t>18:17</t>
+  </si>
+  <si>
+    <t>19:17</t>
+  </si>
+  <si>
+    <t>7:23</t>
+  </si>
+  <si>
+    <t>7:54</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>13:26</t>
+  </si>
+  <si>
+    <t>20:14</t>
+  </si>
+  <si>
+    <t>4:39</t>
+  </si>
+  <si>
+    <t>6:22</t>
+  </si>
+  <si>
+    <t>6:57</t>
+  </si>
+  <si>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>13:09</t>
+  </si>
+  <si>
+    <t>14:20</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>18:54</t>
+  </si>
+  <si>
+    <t>20:16</t>
+  </si>
+  <si>
+    <t>4:40</t>
+  </si>
+  <si>
+    <t>10:27</t>
   </si>
   <si>
     <t>13:29</t>
   </si>
   <si>
-    <t>15:29</t>
-[...11 lines deleted...]
-    <t>5:41</t>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>21:40</t>
+  </si>
+  <si>
+    <t>4:42</t>
+  </si>
+  <si>
+    <t>5:54</t>
+  </si>
+  <si>
+    <t>10:29</t>
+  </si>
+  <si>
+    <t>20:19</t>
+  </si>
+  <si>
+    <t>21:42</t>
+  </si>
+  <si>
+    <t>6:26</t>
+  </si>
+  <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>20:20</t>
+  </si>
+  <si>
+    <t>21:43</t>
+  </si>
+  <si>
+    <t>7:30</t>
+  </si>
+  <si>
+    <t>10:28</t>
+  </si>
+  <si>
+    <t>12:27</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>21:44</t>
+  </si>
+  <si>
+    <t>8:46</t>
+  </si>
+  <si>
+    <t>13:34</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>18:26</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>20:22</t>
+  </si>
+  <si>
+    <t>4:46</t>
+  </si>
+  <si>
+    <t>5:58</t>
+  </si>
+  <si>
+    <t>7:32</t>
+  </si>
+  <si>
+    <t>8:03</t>
+  </si>
+  <si>
+    <t>9:30</t>
+  </si>
+  <si>
+    <t>10:33</t>
+  </si>
+  <si>
+    <t>21:46</t>
+  </si>
+  <si>
+    <t>4:47</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>21:47</t>
+  </si>
+  <si>
+    <t>6:00</t>
+  </si>
+  <si>
+    <t>6:31</t>
   </si>
   <si>
     <t>9:32</t>
   </si>
   <si>
-    <t>13:32</t>
-[...470 lines deleted...]
-    <t>16:33</t>
+    <t>18:29</t>
+  </si>
+  <si>
+    <t>19:29</t>
+  </si>
+  <si>
+    <t>20:25</t>
+  </si>
+  <si>
+    <t>21:48</t>
+  </si>
+  <si>
+    <t>4:50</t>
+  </si>
+  <si>
+    <t>7:36</t>
+  </si>
+  <si>
+    <t>10:37</t>
+  </si>
+  <si>
+    <t>13:39</t>
+  </si>
+  <si>
+    <t>20:27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1172,1228 +3977,10683 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L21"/>
+  <dimension ref="A1:AQ50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="11" max="11" width="3.71" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="2" max="2" width="36.5625" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="3.71" customWidth="true" style="0"/>
+    <col min="36" max="36" width="3.71" customWidth="true" style="0"/>
+    <col min="37" max="37" width="3.71" customWidth="true" style="0"/>
+    <col min="38" max="38" width="3.71" customWidth="true" style="0"/>
+    <col min="39" max="39" width="3.71" customWidth="true" style="0"/>
+    <col min="40" max="40" width="3.71" customWidth="true" style="0"/>
+    <col min="41" max="41" width="3.71" customWidth="true" style="0"/>
+    <col min="42" max="42" width="3.71" customWidth="true" style="0"/>
+    <col min="43" max="43" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.849609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" customHeight="1" ht="18">
+    <row r="1" spans="1:43" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:12" customHeight="1" ht="15">
+    <row r="2" spans="1:43" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:12" customHeight="1" ht="15">
+    <row r="3" spans="1:43" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="12" t="s">
+      <c r="J3" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="K3" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="4" t="s">
-        <v>11</v>
+      <c r="L3" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="S3" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="T3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="U3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="V3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="W3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="X3" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y3" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z3" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA3" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB3" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC3" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD3" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE3" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF3" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG3" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH3" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="AI3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AM3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AN3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AO3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AP3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ3" s="4" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:12" customHeight="1" ht="30">
+    <row r="4" spans="1:43" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-      <c r="L4" s="5"/>
+        <v>36</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="W4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="X4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AC4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AG4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AH4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="AI4" s="5"/>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
+      <c r="AL4" s="5"/>
+      <c r="AM4" s="5"/>
+      <c r="AN4" s="5"/>
+      <c r="AO4" s="5"/>
+      <c r="AP4" s="5"/>
+      <c r="AQ4" s="5"/>
     </row>
-    <row r="5" spans="1:12" customHeight="1" ht="15">
+    <row r="5" spans="1:43" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="D5" s="8"/>
       <c r="E5" s="5" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="K5" s="5">
+        <v>43</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="X5" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="Y5" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z5" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB5" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="AC5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD5" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="AE5" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF5" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5">
         <v>0</v>
       </c>
-      <c r="L5" s="5">
+      <c r="AL5" s="5">
         <v>0</v>
       </c>
+      <c r="AM5" s="5">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="5">
+        <v>0</v>
+      </c>
+      <c r="AO5" s="5">
+        <v>0</v>
+      </c>
+      <c r="AP5" s="5"/>
+      <c r="AQ5" s="5"/>
     </row>
-    <row r="6" spans="1:12" customHeight="1" ht="15">
+    <row r="6" spans="1:43" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="C6" s="5"/>
-      <c r="D6" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D6" s="8"/>
       <c r="E6" s="5" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>28</v>
-[...4 lines deleted...]
-      <c r="K6" s="5">
+        <v>71</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="V6" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W6" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="X6" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="Y6" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z6" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA6" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="AB6" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="AC6" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD6" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE6" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF6" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5">
         <v>1</v>
       </c>
-      <c r="L6" s="5">
+      <c r="AL6" s="5">
         <v>1</v>
       </c>
+      <c r="AM6" s="5">
+        <v>1</v>
+      </c>
+      <c r="AN6" s="5">
+        <v>1</v>
+      </c>
+      <c r="AO6" s="5">
+        <v>1</v>
+      </c>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5"/>
     </row>
-    <row r="7" spans="1:12" customHeight="1" ht="15">
+    <row r="7" spans="1:43" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>30</v>
+        <v>95</v>
       </c>
       <c r="C7" s="5"/>
-      <c r="D7" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="8"/>
       <c r="E7" s="5" t="s">
-        <v>32</v>
+        <v>96</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>99</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>100</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>101</v>
+      </c>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA7" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB7" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE7" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="AF7" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="AI7" s="5"/>
+      <c r="AJ7" s="5"/>
+      <c r="AK7" s="5">
+        <v>2</v>
+      </c>
+      <c r="AL7" s="5">
+        <v>2</v>
+      </c>
+      <c r="AM7" s="5">
+        <v>2</v>
+      </c>
+      <c r="AN7" s="5">
+        <v>2</v>
+      </c>
+      <c r="AO7" s="5">
+        <v>2</v>
+      </c>
+      <c r="AP7" s="5"/>
+      <c r="AQ7" s="5"/>
     </row>
-    <row r="8" spans="1:12" customHeight="1" ht="15">
+    <row r="8" spans="1:43" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>37</v>
+        <v>123</v>
       </c>
       <c r="C8" s="5"/>
-      <c r="D8" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" s="8"/>
       <c r="E8" s="5" t="s">
-        <v>38</v>
+        <v>124</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>125</v>
+      </c>
+      <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
-        <v>40</v>
+        <v>126</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>127</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>128</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>129</v>
+      </c>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="Y8" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="Z8" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA8" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="AB8" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AC8" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AD8" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF8" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="AI8" s="5"/>
+      <c r="AJ8" s="5"/>
+      <c r="AK8" s="5">
+        <v>3</v>
+      </c>
+      <c r="AL8" s="5">
+        <v>3</v>
+      </c>
+      <c r="AM8" s="5">
+        <v>3</v>
+      </c>
+      <c r="AN8" s="5">
+        <v>3</v>
+      </c>
+      <c r="AO8" s="5">
+        <v>3</v>
+      </c>
+      <c r="AP8" s="5"/>
+      <c r="AQ8" s="5"/>
     </row>
-    <row r="9" spans="1:12" customHeight="1" ht="15">
+    <row r="9" spans="1:43" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>43</v>
+        <v>151</v>
       </c>
       <c r="C9" s="5"/>
-      <c r="D9" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D9" s="8"/>
       <c r="E9" s="5" t="s">
-        <v>44</v>
+        <v>152</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="G9" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="J9" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="H9" s="5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K9" s="5" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="Y9" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="AA9" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="AB9" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="AC9" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AD9" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE9" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF9" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AG9" s="5"/>
+      <c r="AH9" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI9" s="5"/>
+      <c r="AJ9" s="5"/>
+      <c r="AK9" s="5">
+        <v>3</v>
+      </c>
+      <c r="AL9" s="5">
+        <v>3</v>
+      </c>
+      <c r="AM9" s="5">
+        <v>3</v>
+      </c>
+      <c r="AN9" s="5">
+        <v>3</v>
+      </c>
+      <c r="AO9" s="5">
+        <v>3</v>
+      </c>
+      <c r="AP9" s="5"/>
+      <c r="AQ9" s="5"/>
     </row>
-    <row r="10" spans="1:12" customHeight="1" ht="15">
+    <row r="10" spans="1:43" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>37</v>
+        <v>175</v>
       </c>
       <c r="C10" s="5"/>
-      <c r="D10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="5"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="5" t="s">
+        <v>176</v>
+      </c>
       <c r="F10" s="5" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="G10" s="5"/>
       <c r="H10" s="5" t="s">
-        <v>50</v>
+        <v>178</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>179</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>180</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>181</v>
+      </c>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="Y10" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AC10" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AD10" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AE10" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AF10" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="AI10" s="5"/>
+      <c r="AJ10" s="5"/>
+      <c r="AK10" s="5">
+        <v>4</v>
+      </c>
+      <c r="AL10" s="5">
+        <v>4</v>
+      </c>
+      <c r="AM10" s="5">
+        <v>4</v>
+      </c>
+      <c r="AN10" s="5">
+        <v>4</v>
+      </c>
+      <c r="AO10" s="5">
+        <v>4</v>
+      </c>
+      <c r="AP10" s="5"/>
+      <c r="AQ10" s="5"/>
     </row>
-    <row r="11" spans="1:12" customHeight="1" ht="15">
+    <row r="11" spans="1:43" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>53</v>
+        <v>203</v>
       </c>
       <c r="C11" s="5"/>
-      <c r="D11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E11" s="5"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="5" t="s">
+        <v>204</v>
+      </c>
       <c r="F11" s="5" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="G11" s="5"/>
       <c r="H11" s="5" t="s">
-        <v>55</v>
+        <v>206</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>207</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>73</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="O11" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q11" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="R11" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="S11" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="T11" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="U11" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="V11" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="W11" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="X11" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="Y11" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z11" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="AA11" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="AB11" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="AC11" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="AD11" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="AE11" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="AF11" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="AG11" s="5"/>
+      <c r="AH11" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="AI11" s="5"/>
+      <c r="AJ11" s="5"/>
+      <c r="AK11" s="5">
+        <v>4</v>
+      </c>
+      <c r="AL11" s="5">
+        <v>4</v>
+      </c>
+      <c r="AM11" s="5">
+        <v>4</v>
+      </c>
+      <c r="AN11" s="5">
+        <v>4</v>
+      </c>
+      <c r="AO11" s="5">
+        <v>4</v>
+      </c>
+      <c r="AP11" s="5"/>
+      <c r="AQ11" s="5"/>
     </row>
-    <row r="12" spans="1:12" customHeight="1" ht="15">
+    <row r="12" spans="1:43" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>58</v>
+        <v>227</v>
       </c>
       <c r="C12" s="5"/>
-      <c r="D12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="5"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="5" t="s">
+        <v>228</v>
+      </c>
       <c r="F12" s="5" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>62</v>
+        <v>230</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>63</v>
-[...9 lines deleted...]
-      </c>
+        <v>231</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="O12" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="P12" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q12" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="R12" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="S12" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="T12" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="U12" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="V12" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="W12" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="X12" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="Y12" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z12" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="AA12" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="AB12" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="AC12" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="AD12" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="AE12" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AF12" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AG12" s="5"/>
+      <c r="AH12" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="AI12" s="5"/>
+      <c r="AJ12" s="5"/>
+      <c r="AK12" s="5">
+        <v>5</v>
+      </c>
+      <c r="AL12" s="5">
+        <v>5</v>
+      </c>
+      <c r="AM12" s="5">
+        <v>5</v>
+      </c>
+      <c r="AN12" s="5">
+        <v>5</v>
+      </c>
+      <c r="AO12" s="5">
+        <v>5</v>
+      </c>
+      <c r="AP12" s="5"/>
+      <c r="AQ12" s="5"/>
     </row>
-    <row r="13" spans="1:12" customHeight="1" ht="15">
+    <row r="13" spans="1:43" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>53</v>
+        <v>251</v>
       </c>
       <c r="C13" s="5"/>
-      <c r="D13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E13" s="5"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="5" t="s">
+        <v>252</v>
+      </c>
       <c r="F13" s="5" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
-        <v>68</v>
+        <v>254</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="K13" s="5">
+        <v>255</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="P13" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="R13" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="T13" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="V13" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="X13" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="Y13" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="Z13" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="AA13" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="AB13" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="AC13" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="AD13" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="AE13" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="AF13" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="AG13" s="5"/>
+      <c r="AH13" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI13" s="5"/>
+      <c r="AJ13" s="5"/>
+      <c r="AK13" s="5">
         <v>5</v>
       </c>
-      <c r="L13" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AL13" s="5">
+        <v>5</v>
+      </c>
+      <c r="AM13" s="5">
+        <v>5</v>
+      </c>
+      <c r="AN13" s="5">
+        <v>5</v>
+      </c>
+      <c r="AO13" s="5">
+        <v>5</v>
+      </c>
+      <c r="AP13" s="5"/>
+      <c r="AQ13" s="5"/>
     </row>
-    <row r="14" spans="1:12" customHeight="1" ht="15">
+    <row r="14" spans="1:43" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>71</v>
+        <v>275</v>
       </c>
       <c r="C14" s="5"/>
-      <c r="D14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="5"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="5" t="s">
+        <v>276</v>
+      </c>
       <c r="F14" s="5" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>277</v>
+      </c>
+      <c r="G14" s="5"/>
       <c r="H14" s="5" t="s">
-        <v>75</v>
+        <v>278</v>
       </c>
       <c r="I14" s="5" t="s">
-        <v>76</v>
-[...9 lines deleted...]
-      </c>
+        <v>279</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="P14" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="R14" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="T14" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="V14" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="X14" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="Y14" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="Z14" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="AA14" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="AB14" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="AC14" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="AD14" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AE14" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="AF14" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="AG14" s="5"/>
+      <c r="AH14" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="AI14" s="5"/>
+      <c r="AJ14" s="5"/>
+      <c r="AK14" s="5">
+        <v>5</v>
+      </c>
+      <c r="AL14" s="5">
+        <v>5</v>
+      </c>
+      <c r="AM14" s="5">
+        <v>5</v>
+      </c>
+      <c r="AN14" s="5">
+        <v>5</v>
+      </c>
+      <c r="AO14" s="5">
+        <v>5</v>
+      </c>
+      <c r="AP14" s="5"/>
+      <c r="AQ14" s="5"/>
     </row>
-    <row r="15" spans="1:12" customHeight="1" ht="15">
+    <row r="15" spans="1:43" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>78</v>
+        <v>299</v>
       </c>
       <c r="C15" s="5"/>
-      <c r="D15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E15" s="5"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="5" t="s">
+        <v>300</v>
+      </c>
       <c r="F15" s="5" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
-        <v>82</v>
+        <v>302</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>83</v>
-[...7 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="P15" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q15" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="R15" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="T15" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="V15" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="W15" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="X15" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="Y15" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="Z15" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="AA15" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="AB15" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="AC15" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="AD15" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="AE15" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="AF15" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="AG15" s="5"/>
+      <c r="AH15" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="AI15" s="5"/>
+      <c r="AJ15" s="5"/>
+      <c r="AK15" s="5">
+        <v>6</v>
+      </c>
+      <c r="AL15" s="5">
+        <v>6</v>
+      </c>
+      <c r="AM15" s="5">
+        <v>6</v>
+      </c>
+      <c r="AN15" s="5">
+        <v>6</v>
+      </c>
+      <c r="AO15" s="5">
+        <v>6</v>
+      </c>
+      <c r="AP15" s="5"/>
+      <c r="AQ15" s="5"/>
     </row>
-    <row r="16" spans="1:12" customHeight="1" ht="15">
+    <row r="16" spans="1:43" customHeight="1" ht="15">
       <c r="A16" s="5">
         <v>12</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>84</v>
+        <v>323</v>
       </c>
       <c r="C16" s="5"/>
-      <c r="D16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="5"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="5" t="s">
+        <v>324</v>
+      </c>
       <c r="F16" s="5" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="G16" s="5"/>
       <c r="H16" s="5" t="s">
-        <v>88</v>
+        <v>326</v>
       </c>
       <c r="I16" s="5" t="s">
-        <v>89</v>
-[...7 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="P16" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q16" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="R16" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="T16" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="U16" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="V16" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="W16" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="X16" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="Y16" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="Z16" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="AA16" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="AB16" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="AC16" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="AD16" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="AE16" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="AF16" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="AG16" s="5"/>
+      <c r="AH16" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="AI16" s="5"/>
+      <c r="AJ16" s="5"/>
+      <c r="AK16" s="5">
+        <v>7</v>
+      </c>
+      <c r="AL16" s="5">
+        <v>7</v>
+      </c>
+      <c r="AM16" s="5">
+        <v>7</v>
+      </c>
+      <c r="AN16" s="5">
+        <v>7</v>
+      </c>
+      <c r="AO16" s="5">
+        <v>7</v>
+      </c>
+      <c r="AP16" s="5"/>
+      <c r="AQ16" s="5"/>
     </row>
-    <row r="17" spans="1:12" customHeight="1" ht="15">
+    <row r="17" spans="1:43" customHeight="1" ht="15">
       <c r="A17" s="5">
         <v>13</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>90</v>
+        <v>349</v>
       </c>
       <c r="C17" s="5"/>
-      <c r="D17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="5"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="5" t="s">
+        <v>350</v>
+      </c>
       <c r="F17" s="5" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="G17" s="5"/>
       <c r="H17" s="5" t="s">
-        <v>94</v>
+        <v>350</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>95</v>
-[...7 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="R17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="T17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="U17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="V17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="W17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="X17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Y17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Z17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AC17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AD17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AE17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AF17" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="AG17" s="5"/>
+      <c r="AH17" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="AI17" s="5"/>
+      <c r="AJ17" s="5"/>
+      <c r="AK17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AL17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AN17" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AO17" s="5">
+        <v>7</v>
+      </c>
+      <c r="AP17" s="5"/>
+      <c r="AQ17" s="5"/>
     </row>
-    <row r="18" spans="1:12" customHeight="1" ht="15">
+    <row r="18" spans="1:43" customHeight="1" ht="15">
       <c r="A18" s="5">
         <v>14</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>96</v>
+        <v>352</v>
       </c>
       <c r="C18" s="5"/>
-      <c r="D18" s="8" t="s">
+      <c r="D18" s="8"/>
+      <c r="E18" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="Q18" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="R18" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="T18" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="U18" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="V18" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="W18" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="X18" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="Y18" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="Z18" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="AA18" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB18" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="AC18" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="AD18" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="AE18" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="AF18" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="AG18" s="5"/>
+      <c r="AH18" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="AI18" s="5"/>
+      <c r="AJ18" s="5"/>
+      <c r="AK18" s="5">
+        <v>7</v>
+      </c>
+      <c r="AL18" s="5">
+        <v>7</v>
+      </c>
+      <c r="AM18" s="5">
+        <v>7</v>
+      </c>
+      <c r="AN18" s="5">
+        <v>7</v>
+      </c>
+      <c r="AO18" s="5">
+        <v>9</v>
+      </c>
+      <c r="AP18" s="5"/>
+      <c r="AQ18" s="5"/>
+    </row>
+    <row r="19" spans="1:43" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>15</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>376</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="P19" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="R19" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="T19" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="V19" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="W19" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="X19" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="Y19" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="Z19" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="AA19" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="AB19" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="AC19" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="AD19" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="AE19" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="AF19" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="AG19" s="5"/>
+      <c r="AH19" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="AI19" s="5"/>
+      <c r="AJ19" s="5"/>
+      <c r="AK19" s="5">
+        <v>8</v>
+      </c>
+      <c r="AL19" s="5">
+        <v>8</v>
+      </c>
+      <c r="AM19" s="5">
+        <v>8</v>
+      </c>
+      <c r="AN19" s="5">
+        <v>8</v>
+      </c>
+      <c r="AO19" s="5">
+        <v>9</v>
+      </c>
+      <c r="AP19" s="5"/>
+      <c r="AQ19" s="5"/>
+    </row>
+    <row r="20" spans="1:43" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>16</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>401</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="O20" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="P20" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q20" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="R20" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="S20" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="T20" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="U20" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="V20" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="W20" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="X20" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="Y20" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="Z20" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="AA20" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="AB20" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="AC20" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="AD20" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="AE20" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="AF20" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="AG20" s="5"/>
+      <c r="AH20" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="AI20" s="5"/>
+      <c r="AJ20" s="5"/>
+      <c r="AK20" s="5">
+        <v>9</v>
+      </c>
+      <c r="AL20" s="5">
+        <v>9</v>
+      </c>
+      <c r="AM20" s="5">
+        <v>9</v>
+      </c>
+      <c r="AN20" s="5">
+        <v>9</v>
+      </c>
+      <c r="AO20" s="5">
+        <v>10</v>
+      </c>
+      <c r="AP20" s="5"/>
+      <c r="AQ20" s="5"/>
+    </row>
+    <row r="21" spans="1:43" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>17</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>427</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="O21" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="Q21" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="R21" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="S21" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="T21" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="U21" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="V21" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="W21" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="X21" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="Y21" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="Z21" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="AA21" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="AB21" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="AC21" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="AD21" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="AE21" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="AF21" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="AG21" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="AH21" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="AI21" s="5"/>
+      <c r="AJ21" s="5"/>
+      <c r="AK21" s="5">
+        <v>9</v>
+      </c>
+      <c r="AL21" s="5">
+        <v>9</v>
+      </c>
+      <c r="AM21" s="5">
+        <v>9</v>
+      </c>
+      <c r="AN21" s="5">
+        <v>9</v>
+      </c>
+      <c r="AO21" s="5">
+        <v>11</v>
+      </c>
+      <c r="AP21" s="5"/>
+      <c r="AQ21" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>18</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="O22" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="P22" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="Q22" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="R22" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="S22" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="T22" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="U22" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="V22" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="W22" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="X22" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="Y22" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="Z22" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AA22" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="AB22" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="AC22" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="AD22" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="AE22" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="AF22" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="AG22" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="AH22" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="AI22" s="5"/>
+      <c r="AJ22" s="5"/>
+      <c r="AK22" s="5">
+        <v>10</v>
+      </c>
+      <c r="AL22" s="5">
+        <v>10</v>
+      </c>
+      <c r="AM22" s="5">
+        <v>10</v>
+      </c>
+      <c r="AN22" s="5">
+        <v>10</v>
+      </c>
+      <c r="AO22" s="5">
+        <v>12</v>
+      </c>
+      <c r="AP22" s="5"/>
+      <c r="AQ22" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>19</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>480</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="O23" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="P23" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="Q23" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="R23" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="S23" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="T23" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="U23" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="V23" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="W23" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="X23" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="Y23" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="Z23" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="AA23" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="AB23" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="AC23" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="AD23" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="AE23" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="AF23" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="AG23" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="AH23" s="13" t="s">
+        <v>505</v>
+      </c>
+      <c r="AI23" s="5"/>
+      <c r="AJ23" s="5"/>
+      <c r="AK23" s="5">
+        <v>10</v>
+      </c>
+      <c r="AL23" s="5">
+        <v>10</v>
+      </c>
+      <c r="AM23" s="5">
+        <v>10</v>
+      </c>
+      <c r="AN23" s="5">
+        <v>10</v>
+      </c>
+      <c r="AO23" s="5">
+        <v>12</v>
+      </c>
+      <c r="AP23" s="5"/>
+      <c r="AQ23" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43" customHeight="1" ht="15">
+      <c r="A24" s="5">
+        <v>20</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>506</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="O24" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="P24" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="Q24" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="R24" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="S24" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="T24" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="U24" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="V24" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="W24" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="X24" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="Y24" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="Z24" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="AA24" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="AB24" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="AC24" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="AD24" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="AE24" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="AF24" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="AG24" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="AH24" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="AI24" s="5"/>
+      <c r="AJ24" s="5"/>
+      <c r="AK24" s="5">
+        <v>10</v>
+      </c>
+      <c r="AL24" s="5">
+        <v>10</v>
+      </c>
+      <c r="AM24" s="5">
+        <v>10</v>
+      </c>
+      <c r="AN24" s="5">
+        <v>10</v>
+      </c>
+      <c r="AO24" s="5">
+        <v>12</v>
+      </c>
+      <c r="AP24" s="5"/>
+      <c r="AQ24" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43" customHeight="1" ht="15">
+      <c r="A25" s="5">
+        <v>21</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>533</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="O25" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="P25" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="Q25" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="R25" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="S25" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="T25" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="U25" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="V25" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="W25" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="X25" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="Y25" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="Z25" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="AA25" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="AB25" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="AC25" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="AD25" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE25" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="AF25" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="AG25" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="AH25" s="13" t="s">
+        <v>555</v>
+      </c>
+      <c r="AI25" s="5"/>
+      <c r="AJ25" s="5"/>
+      <c r="AK25" s="5">
+        <v>12</v>
+      </c>
+      <c r="AL25" s="5">
+        <v>12</v>
+      </c>
+      <c r="AM25" s="5">
+        <v>12</v>
+      </c>
+      <c r="AN25" s="5">
+        <v>12</v>
+      </c>
+      <c r="AO25" s="5">
+        <v>14</v>
+      </c>
+      <c r="AP25" s="5"/>
+      <c r="AQ25" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" customHeight="1" ht="15">
+      <c r="A26" s="5">
+        <v>22</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>556</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="O26" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="P26" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="Q26" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="R26" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="S26" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="T26" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="U26" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="V26" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="W26" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="X26" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="Y26" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="Z26" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA26" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="AB26" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="AC26" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="AD26" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE26" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="AF26" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="AG26" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="AH26" s="13" t="s">
+        <v>578</v>
+      </c>
+      <c r="AI26" s="5"/>
+      <c r="AJ26" s="5"/>
+      <c r="AK26" s="5">
+        <v>14</v>
+      </c>
+      <c r="AL26" s="5">
+        <v>14</v>
+      </c>
+      <c r="AM26" s="5">
+        <v>14</v>
+      </c>
+      <c r="AN26" s="5">
+        <v>14</v>
+      </c>
+      <c r="AO26" s="5">
+        <v>15</v>
+      </c>
+      <c r="AP26" s="5"/>
+      <c r="AQ26" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" customHeight="1" ht="15">
+      <c r="A27" s="5">
+        <v>23</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>579</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="O27" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="P27" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="Q27" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="R27" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="S27" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="T27" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="U27" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="V27" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="W27" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="X27" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="Y27" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="Z27" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AA27" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="AB27" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="AC27" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="AD27" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="AE27" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="AF27" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="AG27" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="AH27" s="13" t="s">
+        <v>601</v>
+      </c>
+      <c r="AI27" s="5"/>
+      <c r="AJ27" s="5"/>
+      <c r="AK27" s="5">
+        <v>14</v>
+      </c>
+      <c r="AL27" s="5">
+        <v>14</v>
+      </c>
+      <c r="AM27" s="5">
+        <v>14</v>
+      </c>
+      <c r="AN27" s="5">
+        <v>14</v>
+      </c>
+      <c r="AO27" s="5">
+        <v>15</v>
+      </c>
+      <c r="AP27" s="5"/>
+      <c r="AQ27" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" customHeight="1" ht="15">
+      <c r="A28" s="5">
+        <v>24</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>602</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="O28" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="P28" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="Q28" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="R28" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="S28" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="T28" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="U28" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="V28" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="W28" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="X28" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="Y28" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="Z28" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AA28" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="AB28" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="AC28" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="AD28" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AE28" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="AF28" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="AG28" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="AH28" s="13" t="s">
+        <v>626</v>
+      </c>
+      <c r="AI28" s="5"/>
+      <c r="AJ28" s="5"/>
+      <c r="AK28" s="5">
+        <v>16</v>
+      </c>
+      <c r="AL28" s="5">
+        <v>16</v>
+      </c>
+      <c r="AM28" s="5">
+        <v>16</v>
+      </c>
+      <c r="AN28" s="5">
+        <v>16</v>
+      </c>
+      <c r="AO28" s="5">
+        <v>17</v>
+      </c>
+      <c r="AP28" s="5"/>
+      <c r="AQ28" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" customHeight="1" ht="15">
+      <c r="A29" s="5">
+        <v>25</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>627</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="O29" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="P29" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="Q29" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="R29" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="S29" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="T29" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="U29" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="V29" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="W29" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="X29" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y29" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="Z29" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="AA29" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AB29" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="AC29" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="AD29" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="AE29" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="AF29" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="AG29" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="AH29" s="13" t="s">
+        <v>645</v>
+      </c>
+      <c r="AI29" s="5"/>
+      <c r="AJ29" s="5"/>
+      <c r="AK29" s="5">
+        <v>17</v>
+      </c>
+      <c r="AL29" s="5">
+        <v>17</v>
+      </c>
+      <c r="AM29" s="5">
+        <v>17</v>
+      </c>
+      <c r="AN29" s="5">
+        <v>17</v>
+      </c>
+      <c r="AO29" s="5">
+        <v>18</v>
+      </c>
+      <c r="AP29" s="5"/>
+      <c r="AQ29" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" customHeight="1" ht="15">
+      <c r="A30" s="5">
+        <v>26</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>646</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="O30" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="P30" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="Q30" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="R30" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="S30" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="T30" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="U30" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="V30" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="W30" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="X30" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Y30" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z30" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="AA30" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB30" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="AC30" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="AD30" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="AE30" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="AF30" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="AG30" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="AH30" s="13" t="s">
+        <v>660</v>
+      </c>
+      <c r="AI30" s="5"/>
+      <c r="AJ30" s="5"/>
+      <c r="AK30" s="5">
+        <v>19</v>
+      </c>
+      <c r="AL30" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM30" s="5">
+        <v>19</v>
+      </c>
+      <c r="AN30" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AO30" s="5">
+        <v>21</v>
+      </c>
+      <c r="AP30" s="5"/>
+      <c r="AQ30" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" customHeight="1" ht="15">
+      <c r="A31" s="5">
+        <v>27</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>661</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="O31" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="P31" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="Q31" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="R31" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="S31" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="T31" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="U31" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="V31" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="W31" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="X31" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Y31" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="Z31" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="AA31" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB31" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="AC31" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AD31" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="AE31" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="AF31" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="AG31" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="AH31" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="AI31" s="5"/>
+      <c r="AJ31" s="5"/>
+      <c r="AK31" s="5">
+        <v>20</v>
+      </c>
+      <c r="AL31" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM31" s="5">
+        <v>20</v>
+      </c>
+      <c r="AN31" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AO31" s="5">
+        <v>21</v>
+      </c>
+      <c r="AP31" s="5"/>
+      <c r="AQ31" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43" customHeight="1" ht="15">
+      <c r="A32" s="5">
+        <v>28</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>646</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="O32" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="P32" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="Q32" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="R32" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="S32" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="T32" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="U32" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="V32" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="W32" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="X32" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Y32" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="Z32" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="AA32" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB32" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="AC32" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AD32" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="AE32" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="AF32" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="AG32" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="AH32" s="13" t="s">
+        <v>692</v>
+      </c>
+      <c r="AI32" s="5"/>
+      <c r="AJ32" s="5"/>
+      <c r="AK32" s="5">
+        <v>21</v>
+      </c>
+      <c r="AL32" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM32" s="5">
+        <v>21</v>
+      </c>
+      <c r="AN32" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AO32" s="5">
+        <v>22</v>
+      </c>
+      <c r="AP32" s="5"/>
+      <c r="AQ32" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43" customHeight="1" ht="15">
+      <c r="A33" s="5">
+        <v>29</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>693</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="8"/>
+      <c r="E33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="O33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="P33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="R33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="S33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="T33" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="U33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="V33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="W33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="X33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Y33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Z33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AC33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AD33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AE33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AF33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AG33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AH33" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="AI33" s="5"/>
+      <c r="AJ33" s="5"/>
+      <c r="AK33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AL33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM33" s="5">
+        <v>24</v>
+      </c>
+      <c r="AN33" s="5">
+        <v>19</v>
+      </c>
+      <c r="AO33" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AP33" s="5"/>
+      <c r="AQ33" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43" customHeight="1" ht="15">
+      <c r="A34" s="5">
+        <v>30</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>697</v>
+      </c>
+      <c r="C34" s="5"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="O34" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="P34" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="Q34" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="R34" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="S34" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="T34" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="U34" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="V34" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="W34" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="X34" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y34" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="Z34" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="AA34" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="AB34" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="AC34" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AD34" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="AE34" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="AF34" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="AG34" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="AH34" s="13" t="s">
+        <v>711</v>
+      </c>
+      <c r="AI34" s="5"/>
+      <c r="AJ34" s="5"/>
+      <c r="AK34" s="5">
+        <v>24</v>
+      </c>
+      <c r="AL34" s="5">
+        <v>19</v>
+      </c>
+      <c r="AM34" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AN34" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AO34" s="5">
+        <v>26</v>
+      </c>
+      <c r="AP34" s="5"/>
+      <c r="AQ34" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43" customHeight="1" ht="15">
+      <c r="A35" s="5">
+        <v>31</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>712</v>
+      </c>
+      <c r="C35" s="5"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="E18" s="5"/>
-[...16 lines deleted...]
-      <c r="L18" s="5">
+      <c r="F35" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="O35" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="P35" s="5" t="s">
+        <v>718</v>
+      </c>
+      <c r="Q35" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="R35" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="S35" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="T35" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="U35" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="V35" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="W35" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="X35" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="Y35" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="Z35" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="AA35" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="AB35" s="5" t="s">
+        <v>723</v>
+      </c>
+      <c r="AC35" s="5" t="s">
+        <v>724</v>
+      </c>
+      <c r="AD35" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="AE35" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="AF35" s="5" t="s">
+        <v>726</v>
+      </c>
+      <c r="AG35" s="5" t="s">
+        <v>727</v>
+      </c>
+      <c r="AH35" s="13" t="s">
+        <v>728</v>
+      </c>
+      <c r="AI35" s="5"/>
+      <c r="AJ35" s="5"/>
+      <c r="AK35" s="5">
+        <v>26</v>
+      </c>
+      <c r="AL35" s="5">
+        <v>21</v>
+      </c>
+      <c r="AM35" s="5">
+        <v>25</v>
+      </c>
+      <c r="AN35" s="5">
+        <v>21</v>
+      </c>
+      <c r="AO35" s="5">
+        <v>28</v>
+      </c>
+      <c r="AP35" s="5"/>
+      <c r="AQ35" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43" customHeight="1" ht="15">
+      <c r="A36" s="5">
+        <v>32</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>729</v>
+      </c>
+      <c r="C36" s="5"/>
+      <c r="D36" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="O36" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="P36" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="Q36" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="R36" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="S36" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="T36" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="U36" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="V36" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="W36" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="X36" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="Y36" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="Z36" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="AA36" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="AB36" s="5" t="s">
+        <v>744</v>
+      </c>
+      <c r="AC36" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="AD36" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="AE36" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="AF36" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="AG36" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="AH36" s="13" t="s">
+        <v>749</v>
+      </c>
+      <c r="AI36" s="5">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="5"/>
+      <c r="AK36" s="5">
+        <v>27</v>
+      </c>
+      <c r="AL36" s="5">
+        <v>21</v>
+      </c>
+      <c r="AM36" s="5">
+        <v>26</v>
+      </c>
+      <c r="AN36" s="5">
+        <v>21</v>
+      </c>
+      <c r="AO36" s="5">
+        <v>28</v>
+      </c>
+      <c r="AP36" s="5"/>
+      <c r="AQ36" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43" customHeight="1" ht="15">
+      <c r="A37" s="5">
+        <v>33</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>750</v>
+      </c>
+      <c r="C37" s="5"/>
+      <c r="D37" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="O37" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="P37" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="Q37" s="5" t="s">
+        <v>759</v>
+      </c>
+      <c r="R37" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="S37" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="T37" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="U37" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="V37" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="W37" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="X37" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="Y37" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="Z37" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="AA37" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="AB37" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="AC37" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="AD37" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="AE37" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="AF37" s="5" t="s">
+        <v>765</v>
+      </c>
+      <c r="AG37" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="AH37" s="13" t="s">
+        <v>767</v>
+      </c>
+      <c r="AI37" s="5">
+        <v>1</v>
+      </c>
+      <c r="AJ37" s="5">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="5">
+        <v>27</v>
+      </c>
+      <c r="AL37" s="5">
+        <v>22</v>
+      </c>
+      <c r="AM37" s="5">
+        <v>26</v>
+      </c>
+      <c r="AN37" s="5">
+        <v>22</v>
+      </c>
+      <c r="AO37" s="5">
+        <v>29</v>
+      </c>
+      <c r="AP37" s="5"/>
+      <c r="AQ37" s="5">
         <v>18</v>
       </c>
     </row>
-    <row r="19" spans="1:12" customHeight="1" ht="15">
-      <c r="A19" s="6">
+    <row r="38" spans="1:43" customHeight="1" ht="15">
+      <c r="A38" s="5">
+        <v>34</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>768</v>
+      </c>
+      <c r="C38" s="5"/>
+      <c r="D38" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="O38" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="P38" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q38" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="R38" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="S38" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="T38" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="U38" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="Z38" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="AC38" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="AD38" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="AE38" s="5"/>
+      <c r="AF38" s="5"/>
+      <c r="AG38" s="5"/>
+      <c r="AH38" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="AI38" s="5">
+        <v>4</v>
+      </c>
+      <c r="AJ38" s="5">
+        <v>3</v>
+      </c>
+      <c r="AK38" s="5">
+        <v>31</v>
+      </c>
+      <c r="AL38" s="5">
+        <v>25</v>
+      </c>
+      <c r="AM38" s="5">
+        <v>30</v>
+      </c>
+      <c r="AN38" s="5">
+        <v>25</v>
+      </c>
+      <c r="AO38" s="5"/>
+      <c r="AP38" s="5"/>
+      <c r="AQ38" s="5"/>
+    </row>
+    <row r="39" spans="1:43" customHeight="1" ht="15">
+      <c r="A39" s="5">
+        <v>35</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>781</v>
+      </c>
+      <c r="C39" s="5"/>
+      <c r="D39" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5" t="s">
+        <v>785</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="O39" s="5" t="s">
+        <v>787</v>
+      </c>
+      <c r="P39" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q39" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="R39" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="S39" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="Z39" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="AC39" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="AD39" s="5"/>
+      <c r="AE39" s="5"/>
+      <c r="AF39" s="5"/>
+      <c r="AG39" s="5"/>
+      <c r="AH39" s="13"/>
+      <c r="AI39" s="5">
+        <v>6</v>
+      </c>
+      <c r="AJ39" s="5">
+        <v>6</v>
+      </c>
+      <c r="AK39" s="5">
+        <v>33</v>
+      </c>
+      <c r="AL39" s="5">
+        <v>27</v>
+      </c>
+      <c r="AM39" s="5">
+        <v>32</v>
+      </c>
+      <c r="AN39" s="5">
+        <v>27</v>
+      </c>
+      <c r="AO39" s="5"/>
+      <c r="AP39" s="5"/>
+      <c r="AQ39" s="5"/>
+    </row>
+    <row r="40" spans="1:43" customHeight="1" ht="15">
+      <c r="A40" s="5">
+        <v>36</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>788</v>
+      </c>
+      <c r="C40" s="5"/>
+      <c r="D40" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="O40" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="P40" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q40" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="R40" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="S40" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="T40" s="5"/>
+      <c r="U40" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="V40" s="5"/>
+      <c r="W40" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="X40" s="5"/>
+      <c r="Y40" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z40" s="5"/>
+      <c r="AA40" s="5"/>
+      <c r="AB40" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AC40" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="AD40" s="5"/>
+      <c r="AE40" s="5"/>
+      <c r="AF40" s="5"/>
+      <c r="AG40" s="5"/>
+      <c r="AH40" s="13"/>
+      <c r="AI40" s="5">
+        <v>8</v>
+      </c>
+      <c r="AJ40" s="5">
+        <v>7</v>
+      </c>
+      <c r="AK40" s="5">
+        <v>35</v>
+      </c>
+      <c r="AL40" s="5">
+        <v>29</v>
+      </c>
+      <c r="AM40" s="5">
+        <v>34</v>
+      </c>
+      <c r="AN40" s="5">
+        <v>29</v>
+      </c>
+      <c r="AO40" s="5"/>
+      <c r="AP40" s="5"/>
+      <c r="AQ40" s="5"/>
+    </row>
+    <row r="41" spans="1:43" customHeight="1" ht="15">
+      <c r="A41" s="5">
+        <v>37</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>792</v>
+      </c>
+      <c r="C41" s="5"/>
+      <c r="D41" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="O41" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="P41" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q41" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="R41" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="S41" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="T41" s="5"/>
+      <c r="U41" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="V41" s="5"/>
+      <c r="W41" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="X41" s="5"/>
+      <c r="Y41" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="Z41" s="5"/>
+      <c r="AA41" s="5"/>
+      <c r="AB41" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AC41" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AD41" s="5"/>
+      <c r="AE41" s="5"/>
+      <c r="AF41" s="5"/>
+      <c r="AG41" s="5"/>
+      <c r="AH41" s="13"/>
+      <c r="AI41" s="5">
+        <v>9</v>
+      </c>
+      <c r="AJ41" s="5">
+        <v>8</v>
+      </c>
+      <c r="AK41" s="5">
+        <v>36</v>
+      </c>
+      <c r="AL41" s="5">
+        <v>30</v>
+      </c>
+      <c r="AM41" s="5">
+        <v>35</v>
+      </c>
+      <c r="AN41" s="5">
+        <v>30</v>
+      </c>
+      <c r="AO41" s="5"/>
+      <c r="AP41" s="5"/>
+      <c r="AQ41" s="5"/>
+    </row>
+    <row r="42" spans="1:43" customHeight="1" ht="15">
+      <c r="A42" s="5">
+        <v>38</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>797</v>
+      </c>
+      <c r="C42" s="5"/>
+      <c r="D42" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="O42" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="P42" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="Q42" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="R42" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="S42" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="T42" s="5"/>
+      <c r="U42" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="V42" s="5"/>
+      <c r="W42" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="X42" s="5"/>
+      <c r="Y42" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="Z42" s="5"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="AC42" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="AD42" s="5"/>
+      <c r="AE42" s="5"/>
+      <c r="AF42" s="5"/>
+      <c r="AG42" s="5"/>
+      <c r="AH42" s="13"/>
+      <c r="AI42" s="5">
+        <v>10</v>
+      </c>
+      <c r="AJ42" s="5">
+        <v>9</v>
+      </c>
+      <c r="AK42" s="5">
+        <v>36</v>
+      </c>
+      <c r="AL42" s="5">
+        <v>31</v>
+      </c>
+      <c r="AM42" s="5">
+        <v>35</v>
+      </c>
+      <c r="AN42" s="5">
+        <v>31</v>
+      </c>
+      <c r="AO42" s="5"/>
+      <c r="AP42" s="5"/>
+      <c r="AQ42" s="5"/>
+    </row>
+    <row r="43" spans="1:43" customHeight="1" ht="15">
+      <c r="A43" s="5">
+        <v>39</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>801</v>
+      </c>
+      <c r="C43" s="5"/>
+      <c r="D43" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="O43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="P43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="R43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="S43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AC43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AD43" s="5"/>
+      <c r="AE43" s="5"/>
+      <c r="AF43" s="5"/>
+      <c r="AG43" s="5"/>
+      <c r="AH43" s="13"/>
+      <c r="AI43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AJ43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AK43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AL43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AN43" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AO43" s="5"/>
+      <c r="AP43" s="5"/>
+      <c r="AQ43" s="5"/>
+    </row>
+    <row r="44" spans="1:43" customHeight="1" ht="15">
+      <c r="A44" s="5">
+        <v>40</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>802</v>
+      </c>
+      <c r="C44" s="5"/>
+      <c r="D44" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="L44" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="O44" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="P44" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="Q44" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="R44" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="S44" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="T44" s="5"/>
+      <c r="U44" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="V44" s="5"/>
+      <c r="W44" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="X44" s="5"/>
+      <c r="Y44" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="Z44" s="5"/>
+      <c r="AA44" s="5"/>
+      <c r="AB44" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="AC44" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="AD44" s="5"/>
+      <c r="AE44" s="5"/>
+      <c r="AF44" s="5"/>
+      <c r="AG44" s="5"/>
+      <c r="AH44" s="13"/>
+      <c r="AI44" s="5">
+        <v>11</v>
+      </c>
+      <c r="AJ44" s="5">
+        <v>10</v>
+      </c>
+      <c r="AK44" s="5">
+        <v>38</v>
+      </c>
+      <c r="AL44" s="5">
+        <v>32</v>
+      </c>
+      <c r="AM44" s="5">
+        <v>37</v>
+      </c>
+      <c r="AN44" s="5">
+        <v>32</v>
+      </c>
+      <c r="AO44" s="5"/>
+      <c r="AP44" s="5">
+        <v>0</v>
+      </c>
+      <c r="AQ44" s="5"/>
+    </row>
+    <row r="45" spans="1:43" customHeight="1" ht="15">
+      <c r="A45" s="5">
+        <v>41</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>801</v>
+      </c>
+      <c r="C45" s="5"/>
+      <c r="D45" s="8" t="s">
+        <v>805</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="O45" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="P45" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q45" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="R45" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="S45" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="V45" s="5"/>
+      <c r="W45" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="X45" s="5"/>
+      <c r="Y45" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="5"/>
+      <c r="AB45" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="AC45" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="AD45" s="5"/>
+      <c r="AE45" s="5"/>
+      <c r="AF45" s="5"/>
+      <c r="AG45" s="5"/>
+      <c r="AH45" s="13"/>
+      <c r="AI45" s="5">
+        <v>11</v>
+      </c>
+      <c r="AJ45" s="5">
+        <v>11</v>
+      </c>
+      <c r="AK45" s="5">
+        <v>38</v>
+      </c>
+      <c r="AL45" s="5">
+        <v>32</v>
+      </c>
+      <c r="AM45" s="5">
+        <v>37</v>
+      </c>
+      <c r="AN45" s="5">
+        <v>32</v>
+      </c>
+      <c r="AO45" s="5"/>
+      <c r="AP45" s="5">
+        <v>0</v>
+      </c>
+      <c r="AQ45" s="5"/>
+    </row>
+    <row r="46" spans="1:43" customHeight="1" ht="15">
+      <c r="A46" s="5">
+        <v>42</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>797</v>
+      </c>
+      <c r="C46" s="5"/>
+      <c r="D46" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="L46" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="O46" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="P46" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q46" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="R46" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="S46" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="T46" s="5"/>
+      <c r="U46" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="V46" s="5"/>
+      <c r="W46" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="X46" s="5"/>
+      <c r="Y46" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="Z46" s="5"/>
+      <c r="AA46" s="5"/>
+      <c r="AB46" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="AC46" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="AD46" s="5"/>
+      <c r="AE46" s="5"/>
+      <c r="AF46" s="5"/>
+      <c r="AG46" s="5"/>
+      <c r="AH46" s="13"/>
+      <c r="AI46" s="5">
+        <v>12</v>
+      </c>
+      <c r="AJ46" s="5">
+        <v>12</v>
+      </c>
+      <c r="AK46" s="5">
+        <v>39</v>
+      </c>
+      <c r="AL46" s="5">
+        <v>33</v>
+      </c>
+      <c r="AM46" s="5">
+        <v>38</v>
+      </c>
+      <c r="AN46" s="5"/>
+      <c r="AO46" s="5"/>
+      <c r="AP46" s="5">
+        <v>1</v>
+      </c>
+      <c r="AQ46" s="5"/>
+    </row>
+    <row r="47" spans="1:43" customHeight="1" ht="15">
+      <c r="A47" s="5">
+        <v>43</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>812</v>
+      </c>
+      <c r="C47" s="5"/>
+      <c r="D47" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="O47" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="P47" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="Q47" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="R47" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="S47" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="T47" s="5"/>
+      <c r="U47" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="V47" s="5"/>
+      <c r="W47" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="X47" s="5"/>
+      <c r="Y47" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="Z47" s="5"/>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="AC47" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="AD47" s="5"/>
+      <c r="AE47" s="5"/>
+      <c r="AF47" s="5"/>
+      <c r="AG47" s="5"/>
+      <c r="AH47" s="13"/>
+      <c r="AI47" s="5">
+        <v>13</v>
+      </c>
+      <c r="AJ47" s="5">
+        <v>12</v>
+      </c>
+      <c r="AK47" s="5">
+        <v>40</v>
+      </c>
+      <c r="AL47" s="5">
+        <v>34</v>
+      </c>
+      <c r="AM47" s="5">
+        <v>39</v>
+      </c>
+      <c r="AN47" s="5"/>
+      <c r="AO47" s="5"/>
+      <c r="AP47" s="5">
+        <v>2</v>
+      </c>
+      <c r="AQ47" s="5"/>
+    </row>
+    <row r="48" spans="1:43" customHeight="1" ht="15">
+      <c r="A48" s="6">
+        <v>44</v>
+      </c>
+      <c r="B48" s="17" t="s">
+        <v>813</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>814</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>428</v>
+      </c>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11" t="s">
+        <v>126</v>
+      </c>
+      <c r="H48" s="11"/>
+      <c r="I48" s="11"/>
+      <c r="J48" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="K48" s="11" t="s">
+        <v>815</v>
+      </c>
+      <c r="L48" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="M48" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="N48" s="11" t="s">
+        <v>384</v>
+      </c>
+      <c r="O48" s="11" t="s">
+        <v>260</v>
+      </c>
+      <c r="P48" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="Q48" s="11" t="s">
+        <v>816</v>
+      </c>
+      <c r="R48" s="11" t="s">
+        <v>817</v>
+      </c>
+      <c r="S48" s="11" t="s">
+        <v>818</v>
+      </c>
+      <c r="T48" s="11"/>
+      <c r="U48" s="11" t="s">
+        <v>819</v>
+      </c>
+      <c r="V48" s="11"/>
+      <c r="W48" s="11" t="s">
+        <v>820</v>
+      </c>
+      <c r="X48" s="11"/>
+      <c r="Y48" s="11" t="s">
+        <v>821</v>
+      </c>
+      <c r="Z48" s="11"/>
+      <c r="AA48" s="11"/>
+      <c r="AB48" s="11" t="s">
+        <v>822</v>
+      </c>
+      <c r="AC48" s="11" t="s">
+        <v>823</v>
+      </c>
+      <c r="AD48" s="11"/>
+      <c r="AE48" s="11"/>
+      <c r="AF48" s="11"/>
+      <c r="AG48" s="11"/>
+      <c r="AH48" s="14"/>
+      <c r="AI48" s="6">
         <v>15</v>
       </c>
-      <c r="B19" s="17" t="s">
-[...22 lines deleted...]
-      <c r="K19" s="6">
+      <c r="AJ48" s="6">
         <v>15</v>
       </c>
-      <c r="L19" s="6">
-[...1 lines deleted...]
-      </c>
+      <c r="AK48" s="6">
+        <v>42</v>
+      </c>
+      <c r="AL48" s="6">
+        <v>36</v>
+      </c>
+      <c r="AM48" s="6">
+        <v>41</v>
+      </c>
+      <c r="AN48" s="6"/>
+      <c r="AO48" s="6"/>
+      <c r="AP48" s="6">
+        <v>4</v>
+      </c>
+      <c r="AQ48" s="6"/>
     </row>
-    <row r="21" spans="1:12">
-[...1 lines deleted...]
-        <v>108</v>
+    <row r="50" spans="1:43">
+      <c r="A50" t="s">
+        <v>824</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K21"/>
+  <dimension ref="A1:AR50"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="10" max="10" width="3.71" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="2" max="2" width="36.5625" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="3.71" customWidth="true" style="0"/>
+    <col min="37" max="37" width="3.71" customWidth="true" style="0"/>
+    <col min="38" max="38" width="3.71" customWidth="true" style="0"/>
+    <col min="39" max="39" width="3.71" customWidth="true" style="0"/>
+    <col min="40" max="40" width="3.71" customWidth="true" style="0"/>
+    <col min="41" max="41" width="3.71" customWidth="true" style="0"/>
+    <col min="42" max="42" width="3.71" customWidth="true" style="0"/>
+    <col min="43" max="43" width="3.71" customWidth="true" style="0"/>
+    <col min="44" max="44" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30.849609" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" customHeight="1" ht="18">
+    <row r="1" spans="1:44" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:11" customHeight="1" ht="15">
+    <row r="2" spans="1:44" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>109</v>
+        <v>825</v>
       </c>
     </row>
-    <row r="3" spans="1:11" customHeight="1" ht="15">
+    <row r="3" spans="1:44" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>110</v>
+        <v>826</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>111</v>
+        <v>827</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>112</v>
+        <v>828</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>113</v>
+        <v>829</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>114</v>
-[...8 lines deleted...]
-        <v>11</v>
+        <v>830</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>831</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>832</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>833</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>834</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>835</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>836</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>837</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>839</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>840</v>
+      </c>
+      <c r="S3" s="10" t="s">
+        <v>841</v>
+      </c>
+      <c r="T3" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="U3" s="10" t="s">
+        <v>843</v>
+      </c>
+      <c r="V3" s="10" t="s">
+        <v>844</v>
+      </c>
+      <c r="W3" s="10" t="s">
+        <v>845</v>
+      </c>
+      <c r="X3" s="10" t="s">
+        <v>846</v>
+      </c>
+      <c r="Y3" s="10" t="s">
+        <v>847</v>
+      </c>
+      <c r="Z3" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="AA3" s="10" t="s">
+        <v>849</v>
+      </c>
+      <c r="AB3" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="AC3" s="10" t="s">
+        <v>851</v>
+      </c>
+      <c r="AD3" s="10" t="s">
+        <v>852</v>
+      </c>
+      <c r="AE3" s="10" t="s">
+        <v>853</v>
+      </c>
+      <c r="AF3" s="10" t="s">
+        <v>854</v>
+      </c>
+      <c r="AG3" s="10" t="s">
+        <v>855</v>
+      </c>
+      <c r="AH3" s="10" t="s">
+        <v>856</v>
+      </c>
+      <c r="AI3" s="12" t="s">
+        <v>857</v>
+      </c>
+      <c r="AJ3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AM3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AN3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AO3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AP3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AQ3" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="AR3" s="4" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:11" customHeight="1" ht="30">
+    <row r="4" spans="1:44" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-      <c r="K4" s="5"/>
+        <v>36</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="W4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="X4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AC4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AD4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AE4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF4" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="AG4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AH4" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AI4" s="13" t="s">
+        <v>858</v>
+      </c>
+      <c r="AJ4" s="5"/>
+      <c r="AK4" s="5"/>
+      <c r="AL4" s="5"/>
+      <c r="AM4" s="5"/>
+      <c r="AN4" s="5"/>
+      <c r="AO4" s="5"/>
+      <c r="AP4" s="5"/>
+      <c r="AQ4" s="5"/>
+      <c r="AR4" s="5"/>
     </row>
-    <row r="5" spans="1:11" customHeight="1" ht="15">
+    <row r="5" spans="1:44" customHeight="1" ht="15">
       <c r="A5" s="5">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>102</v>
+        <v>813</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="D5" s="8"/>
-      <c r="E5" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
       <c r="H5" s="5" t="s">
-        <v>119</v>
-[...5 lines deleted...]
-      <c r="K5" s="5">
+        <v>507</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="Q5" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="AE5" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="AI5" s="13" t="s">
+        <v>868</v>
+      </c>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5">
         <v>0</v>
       </c>
+      <c r="AM5" s="5"/>
+      <c r="AN5" s="5"/>
+      <c r="AO5" s="5">
+        <v>0</v>
+      </c>
+      <c r="AP5" s="5"/>
+      <c r="AQ5" s="5">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="5"/>
     </row>
-    <row r="6" spans="1:11" customHeight="1" ht="15">
+    <row r="6" spans="1:44" customHeight="1" ht="15">
       <c r="A6" s="5">
-        <v>14</v>
+        <v>43</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>96</v>
+        <v>812</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8"/>
-      <c r="E6" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
       <c r="H6" s="5" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-      <c r="K6" s="5">
+        <v>869</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="Q6" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="R6" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="S6" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="T6" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="U6" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="V6" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="W6" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="AE6" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="AI6" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5">
         <v>1</v>
       </c>
+      <c r="AM6" s="5"/>
+      <c r="AN6" s="5"/>
+      <c r="AO6" s="5">
+        <v>1</v>
+      </c>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5">
+        <v>1</v>
+      </c>
+      <c r="AR6" s="5"/>
     </row>
-    <row r="7" spans="1:11" customHeight="1" ht="15">
+    <row r="7" spans="1:44" customHeight="1" ht="15">
       <c r="A7" s="5">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>90</v>
+        <v>797</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8"/>
-      <c r="E7" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
       <c r="H7" s="5" t="s">
-        <v>129</v>
-[...7 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="AE7" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="AF7" s="5"/>
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="AI7" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="AJ7" s="5"/>
+      <c r="AK7" s="5"/>
+      <c r="AL7" s="5">
+        <v>2</v>
+      </c>
+      <c r="AM7" s="5"/>
+      <c r="AN7" s="5"/>
+      <c r="AO7" s="5">
+        <v>2</v>
+      </c>
+      <c r="AP7" s="5"/>
+      <c r="AQ7" s="5">
+        <v>2</v>
+      </c>
+      <c r="AR7" s="5"/>
     </row>
-    <row r="8" spans="1:11" customHeight="1" ht="15">
+    <row r="8" spans="1:44" customHeight="1" ht="15">
       <c r="A8" s="5">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>84</v>
+        <v>801</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8"/>
-      <c r="E8" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
       <c r="H8" s="5" t="s">
-        <v>134</v>
-[...7 lines deleted...]
-      </c>
+        <v>350</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AI8" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="AJ8" s="5"/>
+      <c r="AK8" s="5"/>
+      <c r="AL8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM8" s="5"/>
+      <c r="AN8" s="5"/>
+      <c r="AO8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AP8" s="5"/>
+      <c r="AQ8" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AR8" s="5"/>
     </row>
-    <row r="9" spans="1:11" customHeight="1" ht="15">
+    <row r="9" spans="1:44" customHeight="1" ht="15">
       <c r="A9" s="5">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>78</v>
+        <v>802</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8"/>
-      <c r="E9" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
       <c r="H9" s="5" t="s">
-        <v>138</v>
-[...7 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="AE9" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="AF9" s="5"/>
+      <c r="AG9" s="5"/>
+      <c r="AH9" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="AI9" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="AJ9" s="5"/>
+      <c r="AK9" s="5"/>
+      <c r="AL9" s="5">
+        <v>4</v>
+      </c>
+      <c r="AM9" s="5"/>
+      <c r="AN9" s="5"/>
+      <c r="AO9" s="5">
+        <v>4</v>
+      </c>
+      <c r="AP9" s="5"/>
+      <c r="AQ9" s="5">
+        <v>4</v>
+      </c>
+      <c r="AR9" s="5"/>
     </row>
-    <row r="10" spans="1:11" customHeight="1" ht="15">
+    <row r="10" spans="1:44" customHeight="1" ht="15">
       <c r="A10" s="5">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>71</v>
+        <v>801</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8"/>
-      <c r="E10" s="5" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="5" t="s">
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="G10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="I10" s="13" t="s">
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="J10" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="AE10" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="5" t="s">
+        <v>896</v>
+      </c>
+      <c r="AI10" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="AJ10" s="5"/>
+      <c r="AK10" s="5"/>
+      <c r="AL10" s="5">
+        <v>4</v>
+      </c>
+      <c r="AM10" s="5"/>
+      <c r="AN10" s="5"/>
+      <c r="AO10" s="5">
+        <v>4</v>
+      </c>
+      <c r="AP10" s="5"/>
+      <c r="AQ10" s="5">
+        <v>4</v>
+      </c>
+      <c r="AR10" s="5"/>
     </row>
-    <row r="11" spans="1:11" customHeight="1" ht="15">
+    <row r="11" spans="1:44" customHeight="1" ht="15">
       <c r="A11" s="5">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>53</v>
+        <v>797</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8"/>
-      <c r="E11" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
       <c r="H11" s="5" t="s">
-        <v>147</v>
-[...7 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="O11" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="P11" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="Q11" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="R11" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="S11" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="T11" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="U11" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="V11" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="W11" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="AE11" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="AF11" s="5"/>
+      <c r="AG11" s="5"/>
+      <c r="AH11" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="AI11" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="AJ11" s="5"/>
+      <c r="AK11" s="5"/>
+      <c r="AL11" s="5">
+        <v>5</v>
+      </c>
+      <c r="AM11" s="5"/>
+      <c r="AN11" s="5"/>
+      <c r="AO11" s="5">
+        <v>5</v>
+      </c>
+      <c r="AP11" s="5"/>
+      <c r="AQ11" s="5">
+        <v>5</v>
+      </c>
+      <c r="AR11" s="5"/>
     </row>
-    <row r="12" spans="1:11" customHeight="1" ht="15">
+    <row r="12" spans="1:44" customHeight="1" ht="15">
       <c r="A12" s="5">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>58</v>
+        <v>792</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8"/>
-      <c r="E12" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
       <c r="H12" s="5" t="s">
-        <v>152</v>
-[...7 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="O12" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="P12" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="Q12" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="R12" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="S12" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="T12" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="U12" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="V12" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="W12" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="AE12" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="AF12" s="5"/>
+      <c r="AG12" s="5"/>
+      <c r="AH12" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="AI12" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="AJ12" s="5"/>
+      <c r="AK12" s="5"/>
+      <c r="AL12" s="5">
+        <v>6</v>
+      </c>
+      <c r="AM12" s="5"/>
+      <c r="AN12" s="5"/>
+      <c r="AO12" s="5">
+        <v>6</v>
+      </c>
+      <c r="AP12" s="5"/>
+      <c r="AQ12" s="5">
+        <v>6</v>
+      </c>
+      <c r="AR12" s="5"/>
     </row>
-    <row r="13" spans="1:11" customHeight="1" ht="15">
+    <row r="13" spans="1:44" customHeight="1" ht="15">
       <c r="A13" s="5">
-        <v>7</v>
+        <v>36</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>53</v>
+        <v>788</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8"/>
-      <c r="E13" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5"/>
       <c r="H13" s="5" t="s">
-        <v>157</v>
-[...7 lines deleted...]
-      </c>
+        <v>911</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="P13" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="R13" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="T13" s="5" t="s">
+        <v>719</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="V13" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="AB13" s="5"/>
+      <c r="AC13" s="5"/>
+      <c r="AD13" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="AE13" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF13" s="5"/>
+      <c r="AG13" s="5"/>
+      <c r="AH13" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="AI13" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="AJ13" s="5"/>
+      <c r="AK13" s="5"/>
+      <c r="AL13" s="5">
+        <v>7</v>
+      </c>
+      <c r="AM13" s="5"/>
+      <c r="AN13" s="5"/>
+      <c r="AO13" s="5">
+        <v>7</v>
+      </c>
+      <c r="AP13" s="5"/>
+      <c r="AQ13" s="5">
+        <v>7</v>
+      </c>
+      <c r="AR13" s="5"/>
     </row>
-    <row r="14" spans="1:11" customHeight="1" ht="15">
+    <row r="14" spans="1:44" customHeight="1" ht="15">
       <c r="A14" s="5">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>37</v>
+        <v>781</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8"/>
-      <c r="E14" s="5" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5"/>
       <c r="H14" s="5" t="s">
-        <v>162</v>
-[...6 lines deleted...]
-        <v>13</v>
+        <v>916</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="P14" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="R14" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="T14" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="V14" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="AB14" s="5"/>
+      <c r="AC14" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="AD14" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="AE14" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="AF14" s="5"/>
+      <c r="AG14" s="5"/>
+      <c r="AH14" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="AI14" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="AJ14" s="5"/>
+      <c r="AK14" s="5"/>
+      <c r="AL14" s="5">
+        <v>8</v>
+      </c>
+      <c r="AM14" s="5"/>
+      <c r="AN14" s="5"/>
+      <c r="AO14" s="5">
+        <v>8</v>
+      </c>
+      <c r="AP14" s="5"/>
+      <c r="AQ14" s="5">
+        <v>8</v>
+      </c>
+      <c r="AR14" s="5">
+        <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:11" customHeight="1" ht="15">
+    <row r="15" spans="1:44" customHeight="1" ht="15">
       <c r="A15" s="5">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>43</v>
+        <v>768</v>
       </c>
       <c r="C15" s="5"/>
-      <c r="D15" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="8"/>
       <c r="E15" s="5" t="s">
-        <v>165</v>
+        <v>928</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="G15" s="5"/>
       <c r="H15" s="5" t="s">
-        <v>168</v>
-[...4 lines deleted...]
-      <c r="J15" s="5">
+        <v>929</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="P15" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="Q15" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="R15" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="T15" s="5" t="s">
+        <v>774</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="V15" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="W15" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="X15" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="Y15" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="Z15" s="5"/>
+      <c r="AA15" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="AD15" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="AE15" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="AF15" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="AG15" s="5"/>
+      <c r="AH15" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="AI15" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="AJ15" s="5">
         <v>0</v>
       </c>
-      <c r="K15" s="5">
-        <v>14</v>
+      <c r="AK15" s="5"/>
+      <c r="AL15" s="5">
+        <v>11</v>
+      </c>
+      <c r="AM15" s="5"/>
+      <c r="AN15" s="5"/>
+      <c r="AO15" s="5">
+        <v>11</v>
+      </c>
+      <c r="AP15" s="5"/>
+      <c r="AQ15" s="5">
+        <v>11</v>
+      </c>
+      <c r="AR15" s="5">
+        <v>2</v>
       </c>
     </row>
-    <row r="16" spans="1:11" customHeight="1" ht="15">
+    <row r="16" spans="1:44" customHeight="1" ht="15">
       <c r="A16" s="5">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>37</v>
+        <v>750</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>170</v>
+        <v>940</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>171</v>
+        <v>941</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>172</v>
+        <v>228</v>
       </c>
       <c r="G16" s="5" t="s">
-        <v>173</v>
+        <v>276</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>174</v>
-[...8 lines deleted...]
-        <v>15</v>
+        <v>125</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="P16" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="Q16" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="R16" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>738</v>
+      </c>
+      <c r="T16" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="U16" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="V16" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="W16" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="X16" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="Y16" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="Z16" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AA16" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="AB16" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="AC16" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="AD16" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="AE16" s="5" t="s">
+        <v>948</v>
+      </c>
+      <c r="AF16" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="AG16" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AH16" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="AI16" s="13" t="s">
+        <v>951</v>
+      </c>
+      <c r="AJ16" s="5">
+        <v>3</v>
+      </c>
+      <c r="AK16" s="5">
+        <v>0</v>
+      </c>
+      <c r="AL16" s="5">
+        <v>14</v>
+      </c>
+      <c r="AM16" s="5">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="5">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="5">
+        <v>14</v>
+      </c>
+      <c r="AP16" s="5">
+        <v>0</v>
+      </c>
+      <c r="AQ16" s="5">
+        <v>14</v>
+      </c>
+      <c r="AR16" s="5">
+        <v>6</v>
       </c>
     </row>
-    <row r="17" spans="1:11" customHeight="1" ht="15">
+    <row r="17" spans="1:44" customHeight="1" ht="15">
       <c r="A17" s="5">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>30</v>
+        <v>729</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>176</v>
+        <v>952</v>
       </c>
       <c r="E17" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="F17" s="5" t="s">
-[...15 lines deleted...]
-        <v>16</v>
+      <c r="I17" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="R17" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="T17" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="U17" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="V17" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="W17" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="X17" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y17" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="Z17" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AA17" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="AB17" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AC17" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="AD17" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="AE17" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="AF17" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="AG17" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AH17" s="5"/>
+      <c r="AI17" s="13"/>
+      <c r="AJ17" s="5">
+        <v>4</v>
+      </c>
+      <c r="AK17" s="5">
+        <v>1</v>
+      </c>
+      <c r="AL17" s="5">
+        <v>15</v>
+      </c>
+      <c r="AM17" s="5">
+        <v>1</v>
+      </c>
+      <c r="AN17" s="5">
+        <v>1</v>
+      </c>
+      <c r="AO17" s="5">
+        <v>15</v>
+      </c>
+      <c r="AP17" s="5">
+        <v>1</v>
+      </c>
+      <c r="AQ17" s="5">
+        <v>15</v>
+      </c>
+      <c r="AR17" s="5">
+        <v>6</v>
       </c>
     </row>
-    <row r="18" spans="1:11" customHeight="1" ht="15">
+    <row r="18" spans="1:44" customHeight="1" ht="15">
       <c r="A18" s="5">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>22</v>
+        <v>712</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="8" t="s">
+        <v>959</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q18" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="R18" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="T18" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="U18" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="V18" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="W18" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="X18" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="Y18" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="Z18" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="AA18" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="AB18" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="AC18" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="AD18" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="AE18" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="AF18" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="AG18" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="AH18" s="5"/>
+      <c r="AI18" s="13"/>
+      <c r="AJ18" s="5">
+        <v>4</v>
+      </c>
+      <c r="AK18" s="5">
+        <v>1</v>
+      </c>
+      <c r="AL18" s="5">
+        <v>15</v>
+      </c>
+      <c r="AM18" s="5">
+        <v>1</v>
+      </c>
+      <c r="AN18" s="5">
+        <v>1</v>
+      </c>
+      <c r="AO18" s="5">
+        <v>15</v>
+      </c>
+      <c r="AP18" s="5">
+        <v>1</v>
+      </c>
+      <c r="AQ18" s="5">
+        <v>15</v>
+      </c>
+      <c r="AR18" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>30</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>697</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>969</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="P19" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="R19" s="5" t="s">
+        <v>973</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="T19" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="V19" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="W19" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="X19" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="Y19" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="Z19" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA19" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="AB19" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AC19" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="AD19" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="AE19" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="AF19" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AG19" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="AH19" s="5"/>
+      <c r="AI19" s="13"/>
+      <c r="AJ19" s="5">
+        <v>6</v>
+      </c>
+      <c r="AK19" s="5">
+        <v>3</v>
+      </c>
+      <c r="AL19" s="5">
+        <v>17</v>
+      </c>
+      <c r="AM19" s="5">
+        <v>3</v>
+      </c>
+      <c r="AN19" s="5">
+        <v>3</v>
+      </c>
+      <c r="AO19" s="5">
+        <v>17</v>
+      </c>
+      <c r="AP19" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AQ19" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AR19" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:44" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>29</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>693</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="O20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="P20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="R20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="S20" s="5" t="s">
+        <v>980</v>
+      </c>
+      <c r="T20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="U20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="V20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="W20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="X20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Y20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Z20" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="AA20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB20" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="AC20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AD20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AE20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AF20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AG20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AH20" s="5"/>
+      <c r="AI20" s="13"/>
+      <c r="AJ20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AK20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AL20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AN20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AO20" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AP20" s="5">
+        <v>2</v>
+      </c>
+      <c r="AQ20" s="5">
+        <v>16</v>
+      </c>
+      <c r="AR20" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="21" spans="1:44" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>28</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>646</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8" t="s">
+        <v>981</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="O21" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q21" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="R21" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="S21" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="T21" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="U21" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="V21" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="W21" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="X21" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="Y21" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="Z21" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA21" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="AB21" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AC21" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="AD21" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE21" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AF21" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AG21" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="AH21" s="5"/>
+      <c r="AI21" s="13"/>
+      <c r="AJ21" s="5">
+        <v>10</v>
+      </c>
+      <c r="AK21" s="5">
+        <v>7</v>
+      </c>
+      <c r="AL21" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM21" s="5">
+        <v>7</v>
+      </c>
+      <c r="AN21" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AO21" s="5">
+        <v>21</v>
+      </c>
+      <c r="AP21" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AQ21" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AR21" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="22" spans="1:44" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>27</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>661</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8" t="s">
+        <v>984</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="O22" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="P22" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="Q22" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="R22" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="S22" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="T22" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="U22" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="V22" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="W22" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="X22" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="Y22" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z22" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA22" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="AB22" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AC22" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="AD22" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="AE22" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AF22" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AG22" s="5" t="s">
+        <v>990</v>
+      </c>
+      <c r="AH22" s="5"/>
+      <c r="AI22" s="13"/>
+      <c r="AJ22" s="5">
+        <v>11</v>
+      </c>
+      <c r="AK22" s="5">
+        <v>8</v>
+      </c>
+      <c r="AL22" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM22" s="5">
+        <v>8</v>
+      </c>
+      <c r="AN22" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AO22" s="5">
+        <v>22</v>
+      </c>
+      <c r="AP22" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AQ22" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AR22" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:44" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>26</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>646</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="O23" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="P23" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="Q23" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="R23" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="S23" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="T23" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="U23" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="V23" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="W23" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="X23" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="Y23" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="Z23" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA23" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="AB23" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AC23" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="AD23" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="AE23" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="AF23" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="AG23" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="AH23" s="5"/>
+      <c r="AI23" s="13"/>
+      <c r="AJ23" s="5">
+        <v>11</v>
+      </c>
+      <c r="AK23" s="5">
+        <v>8</v>
+      </c>
+      <c r="AL23" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM23" s="5">
+        <v>8</v>
+      </c>
+      <c r="AN23" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AO23" s="5">
+        <v>22</v>
+      </c>
+      <c r="AP23" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AQ23" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AR23" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:44" customHeight="1" ht="15">
+      <c r="A24" s="5">
+        <v>25</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>627</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8" t="s">
+        <v>996</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="K24" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="O24" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="P24" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="Q24" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="R24" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="S24" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="T24" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="U24" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="V24" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="W24" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="X24" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="Y24" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="Z24" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="AA24" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="AB24" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="AC24" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="AD24" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="AE24" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="AF24" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="AG24" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="AH24" s="5"/>
+      <c r="AI24" s="13"/>
+      <c r="AJ24" s="5">
+        <v>14</v>
+      </c>
+      <c r="AK24" s="5">
+        <v>11</v>
+      </c>
+      <c r="AL24" s="5">
+        <v>19</v>
+      </c>
+      <c r="AM24" s="5">
+        <v>11</v>
+      </c>
+      <c r="AN24" s="5">
+        <v>5</v>
+      </c>
+      <c r="AO24" s="5">
+        <v>25</v>
+      </c>
+      <c r="AP24" s="5">
+        <v>5</v>
+      </c>
+      <c r="AQ24" s="5">
+        <v>19</v>
+      </c>
+      <c r="AR24" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:44" customHeight="1" ht="15">
+      <c r="A25" s="5">
+        <v>24</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>602</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="K25" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="O25" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="P25" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="Q25" s="5" t="s">
+        <v>786</v>
+      </c>
+      <c r="R25" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="S25" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="T25" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="U25" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="V25" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="W25" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="X25" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="Y25" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="Z25" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="AA25" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="AB25" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="AC25" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="AD25" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="AE25" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="AF25" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="AG25" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="AH25" s="5"/>
+      <c r="AI25" s="13"/>
+      <c r="AJ25" s="5">
+        <v>15</v>
+      </c>
+      <c r="AK25" s="5">
+        <v>12</v>
+      </c>
+      <c r="AL25" s="5">
+        <v>20</v>
+      </c>
+      <c r="AM25" s="5">
+        <v>12</v>
+      </c>
+      <c r="AN25" s="5">
+        <v>6</v>
+      </c>
+      <c r="AO25" s="5">
+        <v>26</v>
+      </c>
+      <c r="AP25" s="5">
+        <v>6</v>
+      </c>
+      <c r="AQ25" s="5">
+        <v>20</v>
+      </c>
+      <c r="AR25" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="1:44" customHeight="1" ht="15">
+      <c r="A26" s="5">
+        <v>23</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>579</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="8" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="K26" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="O26" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="P26" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="Q26" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="R26" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="S26" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="T26" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="U26" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="V26" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="W26" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="X26" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="Y26" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="Z26" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="AA26" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="AB26" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="AC26" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="AD26" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="AE26" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="AF26" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="AG26" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="AH26" s="5"/>
+      <c r="AI26" s="13"/>
+      <c r="AJ26" s="5">
+        <v>17</v>
+      </c>
+      <c r="AK26" s="5">
+        <v>13</v>
+      </c>
+      <c r="AL26" s="5">
+        <v>22</v>
+      </c>
+      <c r="AM26" s="5">
+        <v>13</v>
+      </c>
+      <c r="AN26" s="5">
+        <v>8</v>
+      </c>
+      <c r="AO26" s="5">
+        <v>27</v>
+      </c>
+      <c r="AP26" s="5">
+        <v>8</v>
+      </c>
+      <c r="AQ26" s="5">
+        <v>22</v>
+      </c>
+      <c r="AR26" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:44" customHeight="1" ht="15">
+      <c r="A27" s="5">
+        <v>22</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>556</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="8" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="O27" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="P27" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="Q27" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="R27" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="S27" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="T27" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="U27" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="V27" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="W27" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="X27" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="Y27" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="Z27" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="AA27" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="AB27" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="AC27" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="AD27" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="AE27" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="AF27" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="AG27" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="AH27" s="5"/>
+      <c r="AI27" s="13"/>
+      <c r="AJ27" s="5">
+        <v>17</v>
+      </c>
+      <c r="AK27" s="5">
+        <v>14</v>
+      </c>
+      <c r="AL27" s="5">
+        <v>22</v>
+      </c>
+      <c r="AM27" s="5">
+        <v>14</v>
+      </c>
+      <c r="AN27" s="5">
+        <v>8</v>
+      </c>
+      <c r="AO27" s="5">
+        <v>28</v>
+      </c>
+      <c r="AP27" s="5">
+        <v>8</v>
+      </c>
+      <c r="AQ27" s="5">
+        <v>22</v>
+      </c>
+      <c r="AR27" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:44" customHeight="1" ht="15">
+      <c r="A28" s="5">
+        <v>21</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>533</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="O28" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="P28" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="Q28" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="R28" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="S28" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="T28" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="U28" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="V28" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="W28" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="X28" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y28" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="Z28" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="AA28" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="AB28" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="AC28" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="AD28" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="AE28" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="AF28" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="AG28" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AH28" s="5"/>
+      <c r="AI28" s="13"/>
+      <c r="AJ28" s="5">
+        <v>18</v>
+      </c>
+      <c r="AK28" s="5">
+        <v>15</v>
+      </c>
+      <c r="AL28" s="5">
+        <v>24</v>
+      </c>
+      <c r="AM28" s="5">
+        <v>15</v>
+      </c>
+      <c r="AN28" s="5">
+        <v>9</v>
+      </c>
+      <c r="AO28" s="5">
+        <v>29</v>
+      </c>
+      <c r="AP28" s="5">
+        <v>9</v>
+      </c>
+      <c r="AQ28" s="5">
+        <v>23</v>
+      </c>
+      <c r="AR28" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:44" customHeight="1" ht="15">
+      <c r="A29" s="5">
+        <v>20</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>506</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="8" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="O29" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="P29" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="Q29" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="R29" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="S29" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="T29" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="U29" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="V29" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="W29" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="X29" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y29" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="Z29" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="AA29" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="AB29" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="AC29" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="AD29" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="AE29" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="AF29" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="AG29" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="AH29" s="5"/>
+      <c r="AI29" s="13"/>
+      <c r="AJ29" s="5">
+        <v>19</v>
+      </c>
+      <c r="AK29" s="5">
+        <v>16</v>
+      </c>
+      <c r="AL29" s="5">
+        <v>25</v>
+      </c>
+      <c r="AM29" s="5">
+        <v>16</v>
+      </c>
+      <c r="AN29" s="5">
+        <v>10</v>
+      </c>
+      <c r="AO29" s="5">
+        <v>30</v>
+      </c>
+      <c r="AP29" s="5">
+        <v>10</v>
+      </c>
+      <c r="AQ29" s="5">
+        <v>24</v>
+      </c>
+      <c r="AR29" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:44" customHeight="1" ht="15">
+      <c r="A30" s="5">
+        <v>19</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>480</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5" t="s">
+        <v>714</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="O30" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="P30" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="Q30" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="R30" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="S30" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="T30" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="U30" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="V30" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="W30" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="X30" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="Y30" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="Z30" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="AA30" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="AB30" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="AC30" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="AD30" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="AE30" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="AF30" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="AG30" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="AH30" s="5"/>
+      <c r="AI30" s="13"/>
+      <c r="AJ30" s="5">
+        <v>19</v>
+      </c>
+      <c r="AK30" s="5">
+        <v>16</v>
+      </c>
+      <c r="AL30" s="5">
+        <v>25</v>
+      </c>
+      <c r="AM30" s="5">
+        <v>16</v>
+      </c>
+      <c r="AN30" s="5">
+        <v>11</v>
+      </c>
+      <c r="AO30" s="5">
+        <v>30</v>
+      </c>
+      <c r="AP30" s="5">
+        <v>11</v>
+      </c>
+      <c r="AQ30" s="5">
+        <v>25</v>
+      </c>
+      <c r="AR30" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="31" spans="1:44" customHeight="1" ht="15">
+      <c r="A31" s="5">
+        <v>18</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="8" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5" t="s">
+        <v>733</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="O31" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="P31" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="Q31" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="R31" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="S31" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="T31" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="U31" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="V31" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="W31" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="X31" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="Y31" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="Z31" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="AA31" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="AB31" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="AC31" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="AD31" s="5" t="s">
+        <v>1036</v>
+      </c>
+      <c r="AE31" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="AF31" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="AG31" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="AH31" s="5"/>
+      <c r="AI31" s="13"/>
+      <c r="AJ31" s="5">
+        <v>20</v>
+      </c>
+      <c r="AK31" s="5">
+        <v>17</v>
+      </c>
+      <c r="AL31" s="5">
+        <v>25</v>
+      </c>
+      <c r="AM31" s="5">
+        <v>17</v>
+      </c>
+      <c r="AN31" s="5">
+        <v>11</v>
+      </c>
+      <c r="AO31" s="5">
+        <v>31</v>
+      </c>
+      <c r="AP31" s="5">
+        <v>11</v>
+      </c>
+      <c r="AQ31" s="5">
+        <v>25</v>
+      </c>
+      <c r="AR31" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:44" customHeight="1" ht="15">
+      <c r="A32" s="5">
+        <v>17</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>427</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="O32" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="P32" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="Q32" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="R32" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="S32" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="T32" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="U32" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="V32" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="W32" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="X32" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="Y32" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="Z32" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="AA32" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="AB32" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="AC32" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="AD32" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="AE32" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="AF32" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="AG32" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="AH32" s="5"/>
+      <c r="AI32" s="13"/>
+      <c r="AJ32" s="5">
+        <v>21</v>
+      </c>
+      <c r="AK32" s="5">
+        <v>17</v>
+      </c>
+      <c r="AL32" s="5">
+        <v>26</v>
+      </c>
+      <c r="AM32" s="5">
+        <v>17</v>
+      </c>
+      <c r="AN32" s="5">
+        <v>12</v>
+      </c>
+      <c r="AO32" s="5">
+        <v>31</v>
+      </c>
+      <c r="AP32" s="5">
+        <v>12</v>
+      </c>
+      <c r="AQ32" s="5">
+        <v>26</v>
+      </c>
+      <c r="AR32" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="33" spans="1:44" customHeight="1" ht="15">
+      <c r="A33" s="5">
+        <v>16</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>401</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="8" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="O33" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="P33" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="Q33" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="R33" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="S33" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="T33" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="U33" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="V33" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="W33" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="X33" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="Y33" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="Z33" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="AA33" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="AB33" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="AC33" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="AD33" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="AE33" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="AF33" s="5"/>
+      <c r="AG33" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AH33" s="5"/>
+      <c r="AI33" s="13"/>
+      <c r="AJ33" s="5">
+        <v>21</v>
+      </c>
+      <c r="AK33" s="5">
+        <v>18</v>
+      </c>
+      <c r="AL33" s="5">
+        <v>26</v>
+      </c>
+      <c r="AM33" s="5">
+        <v>18</v>
+      </c>
+      <c r="AN33" s="5">
+        <v>12</v>
+      </c>
+      <c r="AO33" s="5">
+        <v>32</v>
+      </c>
+      <c r="AP33" s="5">
+        <v>12</v>
+      </c>
+      <c r="AQ33" s="5">
+        <v>26</v>
+      </c>
+      <c r="AR33" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:44" customHeight="1" ht="15">
+      <c r="A34" s="5">
+        <v>15</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>376</v>
+      </c>
+      <c r="C34" s="5"/>
+      <c r="D34" s="8" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="O34" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="P34" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="Q34" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="R34" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="S34" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="T34" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="U34" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="V34" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="W34" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="X34" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="Y34" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="Z34" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="AA34" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="AB34" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="AC34" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="AD34" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="AE34" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="AF34" s="5"/>
+      <c r="AG34" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="AH34" s="5"/>
+      <c r="AI34" s="13"/>
+      <c r="AJ34" s="5">
+        <v>22</v>
+      </c>
+      <c r="AK34" s="5">
+        <v>19</v>
+      </c>
+      <c r="AL34" s="5">
+        <v>27</v>
+      </c>
+      <c r="AM34" s="5">
+        <v>19</v>
+      </c>
+      <c r="AN34" s="5">
+        <v>13</v>
+      </c>
+      <c r="AO34" s="5">
+        <v>33</v>
+      </c>
+      <c r="AP34" s="5">
+        <v>13</v>
+      </c>
+      <c r="AQ34" s="5">
+        <v>27</v>
+      </c>
+      <c r="AR34" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:44" customHeight="1" ht="15">
+      <c r="A35" s="5">
+        <v>14</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>352</v>
+      </c>
+      <c r="C35" s="5"/>
+      <c r="D35" s="8" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5" t="s">
+        <v>715</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="O35" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="P35" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="Q35" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="R35" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="S35" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="T35" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="U35" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="V35" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="W35" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="X35" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="Y35" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z35" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AA35" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="AB35" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="AC35" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AD35" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="AE35" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="AF35" s="5"/>
+      <c r="AG35" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AH35" s="5"/>
+      <c r="AI35" s="13"/>
+      <c r="AJ35" s="5">
+        <v>23</v>
+      </c>
+      <c r="AK35" s="5">
+        <v>19</v>
+      </c>
+      <c r="AL35" s="5">
+        <v>28</v>
+      </c>
+      <c r="AM35" s="5">
+        <v>19</v>
+      </c>
+      <c r="AN35" s="5">
+        <v>14</v>
+      </c>
+      <c r="AO35" s="5">
+        <v>33</v>
+      </c>
+      <c r="AP35" s="5">
+        <v>14</v>
+      </c>
+      <c r="AQ35" s="5">
+        <v>28</v>
+      </c>
+      <c r="AR35" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:44" customHeight="1" ht="15">
+      <c r="A36" s="5">
+        <v>13</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>349</v>
+      </c>
+      <c r="C36" s="5"/>
+      <c r="D36" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="O36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="P36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Q36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="R36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="S36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="T36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="U36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="V36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="W36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="X36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Y36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="Z36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AA36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AC36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AD36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AE36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AF36" s="5"/>
+      <c r="AG36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AH36" s="5"/>
+      <c r="AI36" s="13"/>
+      <c r="AJ36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AK36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AL36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AM36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AN36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AO36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AP36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AQ36" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AR36" s="5" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="37" spans="1:44" customHeight="1" ht="15">
+      <c r="A37" s="5">
+        <v>12</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>323</v>
+      </c>
+      <c r="C37" s="5"/>
+      <c r="D37" s="8" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="O37" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="P37" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="Q37" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="R37" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="S37" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="T37" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="U37" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="V37" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W37" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="X37" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="Y37" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z37" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AA37" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AB37" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AC37" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AD37" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="AE37" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="AF37" s="5"/>
+      <c r="AG37" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="AH37" s="5"/>
+      <c r="AI37" s="13"/>
+      <c r="AJ37" s="5">
+        <v>23</v>
+      </c>
+      <c r="AK37" s="5">
+        <v>20</v>
+      </c>
+      <c r="AL37" s="5">
+        <v>28</v>
+      </c>
+      <c r="AM37" s="5">
+        <v>20</v>
+      </c>
+      <c r="AN37" s="5">
+        <v>14</v>
+      </c>
+      <c r="AO37" s="5">
+        <v>34</v>
+      </c>
+      <c r="AP37" s="5">
+        <v>14</v>
+      </c>
+      <c r="AQ37" s="5">
+        <v>28</v>
+      </c>
+      <c r="AR37" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38" spans="1:44" customHeight="1" ht="15">
+      <c r="A38" s="5">
+        <v>11</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>299</v>
+      </c>
+      <c r="C38" s="5"/>
+      <c r="D38" s="8" t="s">
+        <v>928</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5" t="s">
+        <v>784</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="O38" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="P38" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="Q38" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="R38" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="S38" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="T38" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="U38" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="V38" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="W38" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="X38" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="Y38" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="Z38" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="AA38" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="AB38" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="AC38" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="AD38" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="AE38" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="AF38" s="5"/>
+      <c r="AG38" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="AH38" s="5"/>
+      <c r="AI38" s="13"/>
+      <c r="AJ38" s="5">
+        <v>24</v>
+      </c>
+      <c r="AK38" s="5">
+        <v>21</v>
+      </c>
+      <c r="AL38" s="5">
+        <v>29</v>
+      </c>
+      <c r="AM38" s="5">
+        <v>21</v>
+      </c>
+      <c r="AN38" s="5">
+        <v>15</v>
+      </c>
+      <c r="AO38" s="5">
+        <v>35</v>
+      </c>
+      <c r="AP38" s="5">
+        <v>15</v>
+      </c>
+      <c r="AQ38" s="5">
+        <v>29</v>
+      </c>
+      <c r="AR38" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="39" spans="1:44" customHeight="1" ht="15">
+      <c r="A39" s="5">
+        <v>10</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>275</v>
+      </c>
+      <c r="C39" s="5"/>
+      <c r="D39" s="8" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>1073</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>732</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5" t="s">
+        <v>1074</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="O39" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="P39" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="Q39" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="R39" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="S39" s="5" t="s">
+        <v>1075</v>
+      </c>
+      <c r="T39" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="U39" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="V39" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="W39" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="X39" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="Y39" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="Z39" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA39" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="AB39" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="AC39" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="AD39" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="AE39" s="5" t="s">
+        <v>1079</v>
+      </c>
+      <c r="AF39" s="5"/>
+      <c r="AG39" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="AH39" s="5"/>
+      <c r="AI39" s="13"/>
+      <c r="AJ39" s="5">
+        <v>24</v>
+      </c>
+      <c r="AK39" s="5">
+        <v>21</v>
+      </c>
+      <c r="AL39" s="5">
+        <v>30</v>
+      </c>
+      <c r="AM39" s="5">
+        <v>21</v>
+      </c>
+      <c r="AN39" s="5">
+        <v>15</v>
+      </c>
+      <c r="AO39" s="5">
+        <v>35</v>
+      </c>
+      <c r="AP39" s="5">
+        <v>15</v>
+      </c>
+      <c r="AQ39" s="5">
+        <v>30</v>
+      </c>
+      <c r="AR39" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="40" spans="1:44" customHeight="1" ht="15">
+      <c r="A40" s="5">
+        <v>9</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>251</v>
+      </c>
+      <c r="C40" s="5"/>
+      <c r="D40" s="8" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="O40" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="P40" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="Q40" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="R40" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="S40" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="T40" s="5" t="s">
+        <v>1082</v>
+      </c>
+      <c r="U40" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="V40" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="W40" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="X40" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="Y40" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="Z40" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="AA40" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="AB40" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="AC40" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="AD40" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="AE40" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="AF40" s="5"/>
+      <c r="AG40" s="5" t="s">
+        <v>1084</v>
+      </c>
+      <c r="AH40" s="5"/>
+      <c r="AI40" s="13"/>
+      <c r="AJ40" s="5">
+        <v>25</v>
+      </c>
+      <c r="AK40" s="5">
+        <v>21</v>
+      </c>
+      <c r="AL40" s="5">
+        <v>30</v>
+      </c>
+      <c r="AM40" s="5">
+        <v>21</v>
+      </c>
+      <c r="AN40" s="5">
+        <v>16</v>
+      </c>
+      <c r="AO40" s="5">
+        <v>36</v>
+      </c>
+      <c r="AP40" s="5">
+        <v>16</v>
+      </c>
+      <c r="AQ40" s="5">
+        <v>30</v>
+      </c>
+      <c r="AR40" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="41" spans="1:44" customHeight="1" ht="15">
+      <c r="A41" s="5">
+        <v>8</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="C41" s="5"/>
+      <c r="D41" s="8" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="O41" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="P41" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="Q41" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="R41" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="S41" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="T41" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="U41" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="V41" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="W41" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="X41" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="Y41" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="Z41" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="AA41" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="AB41" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="AC41" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="AD41" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE41" s="5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="AF41" s="5"/>
+      <c r="AG41" s="5" t="s">
+        <v>1089</v>
+      </c>
+      <c r="AH41" s="5"/>
+      <c r="AI41" s="13"/>
+      <c r="AJ41" s="5">
+        <v>25</v>
+      </c>
+      <c r="AK41" s="5">
+        <v>22</v>
+      </c>
+      <c r="AL41" s="5">
+        <v>31</v>
+      </c>
+      <c r="AM41" s="5">
+        <v>22</v>
+      </c>
+      <c r="AN41" s="5">
+        <v>16</v>
+      </c>
+      <c r="AO41" s="5">
+        <v>36</v>
+      </c>
+      <c r="AP41" s="5">
+        <v>16</v>
+      </c>
+      <c r="AQ41" s="5">
+        <v>30</v>
+      </c>
+      <c r="AR41" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="42" spans="1:44" customHeight="1" ht="15">
+      <c r="A42" s="5">
+        <v>7</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>203</v>
+      </c>
+      <c r="C42" s="5"/>
+      <c r="D42" s="8" t="s">
+        <v>941</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="O42" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="P42" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="Q42" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="R42" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="S42" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="T42" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="U42" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="V42" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="W42" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="X42" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="Y42" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="Z42" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="AA42" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="AB42" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="AC42" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="AD42" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AE42" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="AF42" s="5"/>
+      <c r="AG42" s="5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="AH42" s="5"/>
+      <c r="AI42" s="13"/>
+      <c r="AJ42" s="5">
+        <v>26</v>
+      </c>
+      <c r="AK42" s="5">
+        <v>23</v>
+      </c>
+      <c r="AL42" s="5">
+        <v>31</v>
+      </c>
+      <c r="AM42" s="5">
+        <v>23</v>
+      </c>
+      <c r="AN42" s="5">
+        <v>17</v>
+      </c>
+      <c r="AO42" s="5">
+        <v>37</v>
+      </c>
+      <c r="AP42" s="5">
+        <v>17</v>
+      </c>
+      <c r="AQ42" s="5">
+        <v>31</v>
+      </c>
+      <c r="AR42" s="5">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:44" customHeight="1" ht="15">
+      <c r="A43" s="5">
+        <v>6</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>175</v>
+      </c>
+      <c r="C43" s="5"/>
+      <c r="D43" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>1094</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="O43" s="5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="P43" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="Q43" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="R43" s="5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="S43" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="T43" s="5" t="s">
+        <v>1097</v>
+      </c>
+      <c r="U43" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="V43" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="W43" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="X43" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="Y43" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="Z43" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="AA43" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="AB43" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="AC43" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="AD43" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE43" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="AF43" s="5"/>
+      <c r="AG43" s="5" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AH43" s="5"/>
+      <c r="AI43" s="13"/>
+      <c r="AJ43" s="5">
+        <v>26</v>
+      </c>
+      <c r="AK43" s="5">
+        <v>23</v>
+      </c>
+      <c r="AL43" s="5">
+        <v>31</v>
+      </c>
+      <c r="AM43" s="5">
+        <v>23</v>
+      </c>
+      <c r="AN43" s="5">
+        <v>17</v>
+      </c>
+      <c r="AO43" s="5">
+        <v>37</v>
+      </c>
+      <c r="AP43" s="5">
+        <v>17</v>
+      </c>
+      <c r="AQ43" s="5">
+        <v>31</v>
+      </c>
+      <c r="AR43" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="44" spans="1:44" customHeight="1" ht="15">
+      <c r="A44" s="5">
+        <v>5</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>151</v>
+      </c>
+      <c r="C44" s="5"/>
+      <c r="D44" s="8" t="s">
+        <v>960</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>731</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5" t="s">
+        <v>1099</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="O44" s="5" t="s">
+        <v>1087</v>
+      </c>
+      <c r="P44" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="Q44" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="R44" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="S44" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="T44" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="U44" s="5" t="s">
+        <v>1101</v>
+      </c>
+      <c r="V44" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="W44" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="X44" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="Y44" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="Z44" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="AA44" s="5" t="s">
+        <v>1102</v>
+      </c>
+      <c r="AB44" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="AC44" s="5" t="s">
+        <v>1103</v>
+      </c>
+      <c r="AD44" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AE44" s="5" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AF44" s="5"/>
+      <c r="AG44" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="AH44" s="5"/>
+      <c r="AI44" s="13"/>
+      <c r="AJ44" s="5">
+        <v>27</v>
+      </c>
+      <c r="AK44" s="5">
+        <v>24</v>
+      </c>
+      <c r="AL44" s="5">
+        <v>32</v>
+      </c>
+      <c r="AM44" s="5">
+        <v>24</v>
+      </c>
+      <c r="AN44" s="5">
+        <v>18</v>
+      </c>
+      <c r="AO44" s="5">
+        <v>38</v>
+      </c>
+      <c r="AP44" s="5">
+        <v>18</v>
+      </c>
+      <c r="AQ44" s="5">
+        <v>32</v>
+      </c>
+      <c r="AR44" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="45" spans="1:44" customHeight="1" ht="15">
+      <c r="A45" s="5">
+        <v>4</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" s="5"/>
+      <c r="D45" s="8" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>1107</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>1108</v>
+      </c>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="O45" s="5" t="s">
+        <v>1091</v>
+      </c>
+      <c r="P45" s="5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="Q45" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="R45" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="S45" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="T45" s="5" t="s">
+        <v>720</v>
+      </c>
+      <c r="U45" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="V45" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="W45" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="X45" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="Y45" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="Z45" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="AA45" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="AB45" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="AC45" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="AD45" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="AE45" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="AF45" s="5"/>
+      <c r="AG45" s="5" t="s">
+        <v>1111</v>
+      </c>
+      <c r="AH45" s="5"/>
+      <c r="AI45" s="13"/>
+      <c r="AJ45" s="5">
+        <v>27</v>
+      </c>
+      <c r="AK45" s="5">
+        <v>24</v>
+      </c>
+      <c r="AL45" s="5">
+        <v>32</v>
+      </c>
+      <c r="AM45" s="5">
+        <v>24</v>
+      </c>
+      <c r="AN45" s="5">
+        <v>18</v>
+      </c>
+      <c r="AO45" s="5">
+        <v>38</v>
+      </c>
+      <c r="AP45" s="5">
+        <v>18</v>
+      </c>
+      <c r="AQ45" s="5">
+        <v>32</v>
+      </c>
+      <c r="AR45" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="46" spans="1:44" customHeight="1" ht="15">
+      <c r="A46" s="5">
+        <v>3</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="C46" s="5"/>
+      <c r="D46" s="8" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="L46" s="5"/>
+      <c r="M46" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="O46" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="P46" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="Q46" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="R46" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="S46" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="T46" s="5" t="s">
+        <v>739</v>
+      </c>
+      <c r="U46" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="V46" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="W46" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="X46" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="Y46" s="5" t="s">
+        <v>926</v>
+      </c>
+      <c r="Z46" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="AA46" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="AB46" s="5" t="s">
+        <v>1113</v>
+      </c>
+      <c r="AC46" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="AD46" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="AE46" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="AF46" s="5"/>
+      <c r="AG46" s="5" t="s">
+        <v>1114</v>
+      </c>
+      <c r="AH46" s="5"/>
+      <c r="AI46" s="13"/>
+      <c r="AJ46" s="5">
+        <v>28</v>
+      </c>
+      <c r="AK46" s="5">
+        <v>25</v>
+      </c>
+      <c r="AL46" s="5">
+        <v>33</v>
+      </c>
+      <c r="AM46" s="5">
+        <v>25</v>
+      </c>
+      <c r="AN46" s="5">
+        <v>19</v>
+      </c>
+      <c r="AO46" s="5">
+        <v>39</v>
+      </c>
+      <c r="AP46" s="5">
+        <v>19</v>
+      </c>
+      <c r="AQ46" s="5">
+        <v>33</v>
+      </c>
+      <c r="AR46" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="47" spans="1:44" customHeight="1" ht="15">
+      <c r="A47" s="5">
+        <v>2</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>67</v>
+      </c>
+      <c r="C47" s="5"/>
+      <c r="D47" s="8" t="s">
+        <v>970</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>1117</v>
+      </c>
+      <c r="O47" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="P47" s="5" t="s">
+        <v>736</v>
+      </c>
+      <c r="Q47" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="R47" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="S47" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="T47" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="U47" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="V47" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="W47" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="X47" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="Y47" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="Z47" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="AA47" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="AB47" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="AC47" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="AD47" s="5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="AE47" s="5" t="s">
+        <v>1120</v>
+      </c>
+      <c r="AF47" s="5"/>
+      <c r="AG47" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="AH47" s="5"/>
+      <c r="AI47" s="13"/>
+      <c r="AJ47" s="5">
+        <v>28</v>
+      </c>
+      <c r="AK47" s="5">
+        <v>25</v>
+      </c>
+      <c r="AL47" s="5">
+        <v>34</v>
+      </c>
+      <c r="AM47" s="5">
+        <v>25</v>
+      </c>
+      <c r="AN47" s="5">
+        <v>20</v>
+      </c>
+      <c r="AO47" s="5">
+        <v>39</v>
+      </c>
+      <c r="AP47" s="5">
+        <v>20</v>
+      </c>
+      <c r="AQ47" s="5">
+        <v>34</v>
+      </c>
+      <c r="AR47" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="48" spans="1:44" customHeight="1" ht="15">
+      <c r="A48" s="6">
+        <v>1</v>
+      </c>
+      <c r="B48" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>814</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E48" s="11" t="s">
+        <v>628</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="G48" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="H48" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="I48" s="11" t="s">
+        <v>931</v>
+      </c>
+      <c r="J48" s="11" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K48" s="11" t="s">
+        <v>485</v>
+      </c>
+      <c r="L48" s="11"/>
+      <c r="M48" s="11" t="s">
         <v>182</v>
       </c>
-      <c r="E18" s="5" t="s">
-[...18 lines deleted...]
-        <v>18</v>
+      <c r="N48" s="11" t="s">
+        <v>772</v>
+      </c>
+      <c r="O48" s="11" t="s">
+        <v>717</v>
+      </c>
+      <c r="P48" s="11" t="s">
+        <v>1124</v>
+      </c>
+      <c r="Q48" s="11" t="s">
+        <v>564</v>
+      </c>
+      <c r="R48" s="11" t="s">
+        <v>907</v>
+      </c>
+      <c r="S48" s="11" t="s">
+        <v>1046</v>
+      </c>
+      <c r="T48" s="11" t="s">
+        <v>1125</v>
+      </c>
+      <c r="U48" s="11" t="s">
+        <v>706</v>
+      </c>
+      <c r="V48" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="W48" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="X48" s="11" t="s">
+        <v>547</v>
+      </c>
+      <c r="Y48" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="Z48" s="11" t="s">
+        <v>820</v>
+      </c>
+      <c r="AA48" s="11" t="s">
+        <v>707</v>
+      </c>
+      <c r="AB48" s="11" t="s">
+        <v>821</v>
+      </c>
+      <c r="AC48" s="11" t="s">
+        <v>448</v>
+      </c>
+      <c r="AD48" s="11" t="s">
+        <v>295</v>
+      </c>
+      <c r="AE48" s="11" t="s">
+        <v>1126</v>
+      </c>
+      <c r="AF48" s="11"/>
+      <c r="AG48" s="11" t="s">
+        <v>747</v>
+      </c>
+      <c r="AH48" s="11"/>
+      <c r="AI48" s="14"/>
+      <c r="AJ48" s="6">
+        <v>30</v>
+      </c>
+      <c r="AK48" s="6">
+        <v>27</v>
+      </c>
+      <c r="AL48" s="6">
+        <v>35</v>
+      </c>
+      <c r="AM48" s="6">
+        <v>26</v>
+      </c>
+      <c r="AN48" s="6">
+        <v>21</v>
+      </c>
+      <c r="AO48" s="6">
+        <v>41</v>
+      </c>
+      <c r="AP48" s="6">
+        <v>21</v>
+      </c>
+      <c r="AQ48" s="6">
+        <v>35</v>
+      </c>
+      <c r="AR48" s="6">
+        <v>32</v>
       </c>
     </row>
-    <row r="19" spans="1:11" customHeight="1" ht="15">
-[...32 lines deleted...]
-        <v>108</v>
+    <row r="50" spans="1:44">
+      <c r="A50" t="s">
+        <v>824</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -2404,32 +14664,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 603171, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 603171, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 100311, platnost od 13. 10. 2025 do 12. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 100311, platnost od 13. 10. 2025 do 12. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>