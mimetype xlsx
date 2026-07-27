--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,392 +14,329 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
-[...7 lines deleted...]
-    <t>Platí od 24. 4. 2025 do 31. 3. 2028</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+  <si>
+    <t>Linka číslo 796383</t>
+  </si>
+  <si>
+    <t>Jaroměřice n.R.-Blatnice-Bohušice-Jaroměřice n.R.</t>
+  </si>
+  <si>
+    <t>Platí od 14. 6. 2026 do 12. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
     <t>Spoj 1</t>
   </si>
   <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>Spoj 205</t>
+  </si>
+  <si>
+    <t>Spoj 101</t>
+  </si>
+  <si>
+    <t>Spoj 7</t>
+  </si>
+  <si>
     <t>km</t>
   </si>
   <si>
-    <t># ! !</t>
-[...2 lines deleted...]
-    <t>Frankfurt am Main,,Flughafen Terminal 1-P36</t>
+    <t>@ X</t>
+  </si>
+  <si>
+    <t>@ X 10</t>
+  </si>
+  <si>
+    <t>@ X 35</t>
+  </si>
+  <si>
+    <t>@ + 50</t>
+  </si>
+  <si>
+    <t>Jaroměřice n.Rok.,,aut.nádr.</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
+    <t>4:25</t>
+  </si>
+  <si>
+    <t>6:32</t>
+  </si>
+  <si>
+    <t>7:53</t>
+  </si>
+  <si>
+    <t>8:15</t>
+  </si>
+  <si>
+    <t>9:43</t>
+  </si>
+  <si>
+    <t>Jaroměřice n.Rok.,Ohrazenice</t>
+  </si>
+  <si>
+    <t>4:32</t>
+  </si>
+  <si>
+    <t>6:41</t>
+  </si>
+  <si>
+    <t>8:00</t>
+  </si>
+  <si>
+    <t>8:22</t>
+  </si>
+  <si>
+    <t>9:50</t>
+  </si>
+  <si>
+    <t>Blatnice,,Dvorek</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>6:44</t>
+  </si>
+  <si>
+    <t>Blatnice,,ObÚ</t>
+  </si>
+  <si>
+    <t>4:36</t>
+  </si>
+  <si>
+    <t>6:49</t>
+  </si>
+  <si>
+    <t>8:04</t>
+  </si>
+  <si>
+    <t>8:26</t>
+  </si>
+  <si>
+    <t>9:54</t>
+  </si>
+  <si>
+    <t>Blatnice</t>
+  </si>
+  <si>
+    <t>4:37</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>8:05</t>
+  </si>
+  <si>
+    <t>8:27</t>
+  </si>
+  <si>
+    <t>9:55</t>
+  </si>
+  <si>
+    <t>Bohušice</t>
+  </si>
+  <si>
+    <t>4:41</t>
+  </si>
+  <si>
+    <t>6:55</t>
+  </si>
+  <si>
+    <t>8:09</t>
+  </si>
+  <si>
+    <t>8:31</t>
+  </si>
+  <si>
+    <t>9:59</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>4:46</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>8:14</t>
+  </si>
+  <si>
+    <t>8:36</t>
+  </si>
+  <si>
+    <t>10:04</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: TRADO-BUS, s.r.o., Průmyslová 159, 674 01 Třebíč – Jejkov, www.icomtransport.cz/trado-bus/</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 102</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>10:35</t>
+  </si>
+  <si>
+    <t>13:45</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>15:50</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>10:41</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>14:56</t>
+  </si>
+  <si>
+    <t>15:56</t>
+  </si>
+  <si>
+    <t>17:56</t>
+  </si>
+  <si>
+    <t>10:45</t>
+  </si>
+  <si>
+    <t>13:54</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
     <t>16:00</t>
   </si>
   <si>
-    <t>Frankfurt am Main,,Fernbusbahnhof Stuttgarter Str.</t>
-[...92 lines deleted...]
-    <t>Dolní Lutyně,Věřňovice,CLO D1</t>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>10:46</t>
+  </si>
+  <si>
+    <t>13:55</t>
+  </si>
+  <si>
+    <t>15:01</t>
+  </si>
+  <si>
+    <t>16:01</t>
+  </si>
+  <si>
+    <t>18:01</t>
+  </si>
+  <si>
+    <t>13:59</t>
+  </si>
+  <si>
+    <t>16:05</t>
+  </si>
+  <si>
+    <t>10:50</t>
+  </si>
+  <si>
+    <t>14:03</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>16:09</t>
+  </si>
+  <si>
+    <t>18:05</t>
+  </si>
+  <si>
+    <t>10:57</t>
   </si>
   <si>
     <t>14:10</t>
   </si>
   <si>
-    <t>Gorzyczki,,CLO D1</t>
-[...209 lines deleted...]
-    <t>0:30</t>
+    <t>15:12</t>
+  </si>
+  <si>
+    <t>16:16</t>
+  </si>
+  <si>
+    <t>18:12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -412,169 +349,254 @@
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="12">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="18">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="11" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -853,1301 +875,669 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E43"/>
+  <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="5" max="5" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="61.699219" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="3.71" customWidth="true" style="0"/>
+    <col min="10" max="10" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="33.134766" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" customHeight="1" ht="18">
+    <row r="1" spans="1:10" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:5" customHeight="1" ht="15">
+    <row r="2" spans="1:10" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:5" customHeight="1" ht="15">
+    <row r="3" spans="1:10" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="10"/>
+      <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="4" spans="1:5" customHeight="1" ht="30">
+      <c r="F3" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" customHeight="1" ht="30">
       <c r="A4" s="5"/>
-      <c r="B4" s="11"/>
+      <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-    <row r="5" spans="1:5" customHeight="1" ht="15">
+        <v>10</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
-      <c r="B5" s="11" t="s">
-        <v>7</v>
+      <c r="B5" s="16" t="s">
+        <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E5" s="5">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="5">
         <v>0</v>
       </c>
-    </row>
-    <row r="6" spans="1:5" customHeight="1" ht="15">
+      <c r="J5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
-      <c r="B6" s="11" t="s">
-        <v>10</v>
+      <c r="B6" s="16" t="s">
+        <v>21</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5" customHeight="1" ht="15">
+        <v>22</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="5">
+        <v>5</v>
+      </c>
+      <c r="J6" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
-      <c r="B7" s="11" t="s">
-        <v>12</v>
+      <c r="B7" s="16" t="s">
+        <v>27</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5" customHeight="1" ht="15">
+        <v>28</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="J7" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
-      <c r="B8" s="11" t="s">
-        <v>14</v>
+      <c r="B8" s="16" t="s">
+        <v>30</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5" customHeight="1" ht="15">
+        <v>31</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I8" s="5">
+        <v>8</v>
+      </c>
+      <c r="J8" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
-      <c r="B9" s="11" t="s">
-        <v>16</v>
+      <c r="B9" s="16" t="s">
+        <v>36</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5" customHeight="1" ht="15">
+        <v>37</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" s="5">
+        <v>8</v>
+      </c>
+      <c r="J9" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
-      <c r="B10" s="11" t="s">
-        <v>18</v>
+      <c r="B10" s="16" t="s">
+        <v>42</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      <c r="A11" s="5">
+        <v>43</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I10" s="5">
+        <v>10</v>
+      </c>
+      <c r="J10" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="15">
+      <c r="A11" s="6">
         <v>7</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...101 lines deleted...]
-      <c r="A18" s="5">
+      <c r="B11" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A20" s="5">
+      <c r="C11" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="I11" s="6">
+        <v>14</v>
+      </c>
+      <c r="J11" s="6">
         <v>16</v>
       </c>
-      <c r="B20" s="11" t="s">
-[...134 lines deleted...]
-      <c r="B29" s="11" t="s">
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
         <v>54</v>
-      </c>
-[...192 lines deleted...]
-        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E43"/>
+  <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="5" max="5" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="61.699219" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="3.71" customWidth="true" style="0"/>
+    <col min="10" max="10" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="33.134766" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" customHeight="1" ht="18">
+    <row r="1" spans="1:10" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:5" customHeight="1" ht="15">
+    <row r="2" spans="1:10" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" customHeight="1" ht="15">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="10"/>
+      <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>82</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5" customHeight="1" ht="30">
+        <v>56</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="H3" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" customHeight="1" ht="30">
       <c r="A4" s="5"/>
-      <c r="B4" s="11"/>
+      <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>7</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="H5" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I5" s="5">
+        <v>0</v>
+      </c>
+      <c r="J5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" customHeight="1" ht="15">
+      <c r="A6" s="5">
         <v>6</v>
       </c>
-      <c r="E4" s="5"/>
-[...23 lines deleted...]
-        <v>75</v>
+      <c r="B6" s="16" t="s">
+        <v>42</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="E6" s="5">
+        <v>66</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I6" s="5">
         <v>4</v>
       </c>
-    </row>
-    <row r="7" spans="1:5" customHeight="1" ht="15">
+      <c r="J6" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" customHeight="1" ht="15">
       <c r="A7" s="5">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>5</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>36</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5" customHeight="1" ht="15">
+        <v>71</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I7" s="5">
+        <v>6</v>
+      </c>
+      <c r="J7" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" customHeight="1" ht="15">
       <c r="A8" s="5">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>4</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>30</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5" customHeight="1" ht="15">
+        <v>76</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I8" s="5">
+        <v>6</v>
+      </c>
+      <c r="J8" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="15">
       <c r="A9" s="5">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>3</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>27</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>87</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5" customHeight="1" ht="15">
+        <v>28</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="I9" s="5">
+        <v>9</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="15">
       <c r="A10" s="5">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>2</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>21</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I10" s="5">
+        <v>11</v>
+      </c>
+      <c r="J10" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="15">
+      <c r="A11" s="6">
+        <v>1</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="E10" s="5">
-[...11 lines deleted...]
-      <c r="D11" s="8" t="s">
+      <c r="E11" s="11" t="s">
         <v>89</v>
       </c>
-      <c r="E11" s="5">
-[...11 lines deleted...]
-      <c r="D12" s="8" t="s">
+      <c r="F11" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="E12" s="5">
-[...26 lines deleted...]
-      <c r="D14" s="8" t="s">
+      <c r="G11" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="E14" s="5">
-[...11 lines deleted...]
-      <c r="D15" s="8" t="s">
+      <c r="H11" s="14" t="s">
         <v>92</v>
       </c>
-      <c r="E15" s="5">
-[...22 lines deleted...]
-      <c r="B17" s="11" t="s">
+      <c r="I11" s="6">
+        <v>16</v>
+      </c>
+      <c r="J11" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" t="s">
         <v>54</v>
-      </c>
-[...372 lines deleted...]
-        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -2158,32 +1548,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 000047, platnost od 24. 4. 2025 do 31. 3. 2028</dc:title>
-  <dc:description>Jízdní řád linky 000047, platnost od 24. 4. 2025 do 31. 3. 2028</dc:description>
+  <dc:title>Jízdní řád linky 796383, platnost od 14. 6. 2026 do 12. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 796383, platnost od 14. 6. 2026 do 12. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>