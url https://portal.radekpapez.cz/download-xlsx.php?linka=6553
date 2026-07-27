--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,158 +14,1799 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
-[...7 lines deleted...]
-    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
+  <si>
+    <t>Linka číslo 890364</t>
+  </si>
+  <si>
+    <t>Uničov-Štěpánov-Olomouc</t>
+  </si>
+  <si>
+    <t>Platí od 14. 6. 2026 do 12. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>Spoj 5</t>
+  </si>
+  <si>
+    <t>Spoj 7</t>
+  </si>
+  <si>
     <t>Spoj 1</t>
   </si>
   <si>
+    <t>Spoj 9</t>
+  </si>
+  <si>
+    <t>Spoj 11</t>
+  </si>
+  <si>
+    <t>Spoj 13</t>
+  </si>
+  <si>
+    <t>Spoj 19</t>
+  </si>
+  <si>
+    <t>Spoj 37</t>
+  </si>
+  <si>
+    <t>Spoj 15</t>
+  </si>
+  <si>
+    <t>Spoj 17</t>
+  </si>
+  <si>
+    <t>Spoj 47</t>
+  </si>
+  <si>
     <t>km</t>
   </si>
   <si>
-    <t>X @ 44</t>
-[...2 lines deleted...]
-    <t>Mlečice</t>
+    <t>X</t>
+  </si>
+  <si>
+    <t>X 26</t>
+  </si>
+  <si>
+    <t>Uničov,,aut.st.</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>Mlečice,,ZŠ</t>
-[...5 lines deleted...]
-    <t>Zvíkovec</t>
+    <t>4:35</t>
+  </si>
+  <si>
+    <t>5:23</t>
+  </si>
+  <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>10:05</t>
+  </si>
+  <si>
+    <t>13:05</t>
+  </si>
+  <si>
+    <t>14:15</t>
+  </si>
+  <si>
+    <t>14:35</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>16:45</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>Uničov,,Bezručovo nám.</t>
+  </si>
+  <si>
+    <t>4:37</t>
+  </si>
+  <si>
+    <t>5:25</t>
+  </si>
+  <si>
+    <t>6:33</t>
+  </si>
+  <si>
+    <t>10:07</t>
+  </si>
+  <si>
+    <t>13:07</t>
+  </si>
+  <si>
+    <t>14:17</t>
+  </si>
+  <si>
+    <t>14:37</t>
+  </si>
+  <si>
+    <t>15:03</t>
+  </si>
+  <si>
+    <t>16:47</t>
+  </si>
+  <si>
+    <t>18:22</t>
+  </si>
+  <si>
+    <t>Uničov,,UNEX</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>14:42</t>
+  </si>
+  <si>
+    <t>18:27</t>
+  </si>
+  <si>
+    <t>Uničov,Brníčko,rozc.</t>
+  </si>
+  <si>
+    <t>14:44</t>
+  </si>
+  <si>
+    <t>18:29</t>
+  </si>
+  <si>
+    <t>Želechovice,,Jednota</t>
+  </si>
+  <si>
+    <t>4:40</t>
+  </si>
+  <si>
+    <t>5:28</t>
+  </si>
+  <si>
+    <t>6:36</t>
+  </si>
+  <si>
+    <t>10:12</t>
+  </si>
+  <si>
+    <t>13:12</t>
+  </si>
+  <si>
+    <t>14:22</t>
+  </si>
+  <si>
+    <t>14:48</t>
+  </si>
+  <si>
+    <t>15:06</t>
+  </si>
+  <si>
+    <t>16:52</t>
+  </si>
+  <si>
+    <t>18:33</t>
+  </si>
+  <si>
+    <t>Pňovice,,Papůvka</t>
+  </si>
+  <si>
+    <t>|</t>
+  </si>
+  <si>
+    <t>Strukov,,rest.</t>
+  </si>
+  <si>
+    <t>4:45</t>
+  </si>
+  <si>
+    <t>5:33</t>
+  </si>
+  <si>
+    <t>6:41</t>
+  </si>
+  <si>
+    <t>10:17</t>
+  </si>
+  <si>
+    <t>13:17</t>
+  </si>
+  <si>
+    <t>14:54</t>
+  </si>
+  <si>
+    <t>15:10</t>
+  </si>
+  <si>
+    <t>16:56</t>
+  </si>
+  <si>
+    <t>18:39</t>
+  </si>
+  <si>
+    <t>Žerotín,,u kaple</t>
+  </si>
+  <si>
+    <t>Žerotín,,křiž.U zádruhy</t>
+  </si>
+  <si>
+    <t>4:46</t>
+  </si>
+  <si>
+    <t>5:34</t>
+  </si>
+  <si>
+    <t>6:42</t>
+  </si>
+  <si>
+    <t>15:12</t>
+  </si>
+  <si>
+    <t>16:57</t>
+  </si>
+  <si>
+    <t>Pňovice,,ObÚ</t>
+  </si>
+  <si>
+    <t>4:49</t>
+  </si>
+  <si>
+    <t>5:37</t>
+  </si>
+  <si>
+    <t>6:46</t>
+  </si>
+  <si>
+    <t>15:16</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>Štěpánov,,Novoveská</t>
+  </si>
+  <si>
+    <t>4:55</t>
+  </si>
+  <si>
+    <t>5:43</t>
+  </si>
+  <si>
+    <t>6:51</t>
+  </si>
+  <si>
+    <t>9:25</t>
+  </si>
+  <si>
+    <t>11:25</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>17:06</t>
+  </si>
+  <si>
+    <t>Štěpánov,,rozc.Krnovská</t>
+  </si>
+  <si>
+    <t>4:56</t>
+  </si>
+  <si>
+    <t>5:44</t>
+  </si>
+  <si>
+    <t>6:53</t>
+  </si>
+  <si>
+    <t>9:27</t>
+  </si>
+  <si>
+    <t>11:27</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>17:07</t>
+  </si>
+  <si>
+    <t>Štěpánov,,Leda</t>
+  </si>
+  <si>
+    <t>4:57</t>
+  </si>
+  <si>
+    <t>5:45</t>
+  </si>
+  <si>
+    <t>6:55</t>
+  </si>
+  <si>
+    <t>9:28</t>
+  </si>
+  <si>
+    <t>11:28</t>
+  </si>
+  <si>
+    <t>15:23</t>
+  </si>
+  <si>
+    <t>17:08</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>14:57</t>
+  </si>
+  <si>
+    <t>18:42</t>
+  </si>
+  <si>
+    <t>Hnojice,,nám.</t>
+  </si>
+  <si>
+    <t>10:25</t>
+  </si>
+  <si>
+    <t>13:25</t>
+  </si>
+  <si>
+    <t>15:02</t>
+  </si>
+  <si>
+    <t>18:47</t>
+  </si>
+  <si>
+    <t>Lužice,,statek</t>
+  </si>
+  <si>
+    <t>10:28</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>18:50</t>
+  </si>
+  <si>
+    <t>Lužice,,rozc.</t>
+  </si>
+  <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>13:28</t>
+  </si>
+  <si>
+    <t>15:07</t>
+  </si>
+  <si>
+    <t>18:52</t>
+  </si>
+  <si>
+    <t>Štěpánov,Mor.Huzová,Stádlo</t>
+  </si>
+  <si>
+    <t>10:32</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>15:09</t>
+  </si>
+  <si>
+    <t>18:54</t>
+  </si>
+  <si>
+    <t>Štěpánov,Mor.Huzová</t>
+  </si>
+  <si>
+    <t>10:34</t>
+  </si>
+  <si>
+    <t>13:34</t>
+  </si>
+  <si>
+    <t>18:57</t>
+  </si>
+  <si>
+    <t>Liboš,,Na horním</t>
+  </si>
+  <si>
+    <t>Liboš,,u mostu</t>
+  </si>
+  <si>
+    <t>10:37</t>
+  </si>
+  <si>
+    <t>13:36</t>
+  </si>
+  <si>
+    <t>15:14</t>
+  </si>
+  <si>
+    <t>18:59</t>
+  </si>
+  <si>
+    <t>Štěpánov,,kino</t>
+  </si>
+  <si>
+    <t>4:59</t>
+  </si>
+  <si>
+    <t>5:47</t>
+  </si>
+  <si>
+    <t>6:57</t>
+  </si>
+  <si>
+    <t>9:30</t>
+  </si>
+  <si>
+    <t>10:40</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>13:40</t>
+  </si>
+  <si>
+    <t>15:25</t>
+  </si>
+  <si>
+    <t>17:10</t>
+  </si>
+  <si>
+    <t>19:02</t>
+  </si>
+  <si>
+    <t>Štěpánov,,škola</t>
+  </si>
+  <si>
+    <t>6:58</t>
+  </si>
+  <si>
+    <t>9:32</t>
+  </si>
+  <si>
+    <t>10:42</t>
+  </si>
+  <si>
+    <t>11:32</t>
+  </si>
+  <si>
+    <t>15:17</t>
+  </si>
+  <si>
+    <t>15:26</t>
+  </si>
+  <si>
+    <t>Štěpánov,,u Salvie</t>
+  </si>
+  <si>
+    <t>5:01</t>
+  </si>
+  <si>
+    <t>5:49</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>9:34</t>
+  </si>
+  <si>
+    <t>10:44</t>
+  </si>
+  <si>
+    <t>11:34</t>
+  </si>
+  <si>
+    <t>15:19</t>
+  </si>
+  <si>
+    <t>15:27</t>
+  </si>
+  <si>
+    <t>17:12</t>
+  </si>
+  <si>
+    <t>19:04</t>
+  </si>
+  <si>
+    <t>Štěpánov,,Březecká</t>
+  </si>
+  <si>
+    <t>5:02</t>
+  </si>
+  <si>
+    <t>5:51</t>
+  </si>
+  <si>
+    <t>7:02</t>
+  </si>
+  <si>
+    <t>9:36</t>
+  </si>
+  <si>
+    <t>10:46</t>
+  </si>
+  <si>
+    <t>11:36</t>
+  </si>
+  <si>
+    <t>15:21</t>
+  </si>
+  <si>
+    <t>15:29</t>
+  </si>
+  <si>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>19:06</t>
+  </si>
+  <si>
+    <t>Štěpánov,Mor.Huzová,Benátky</t>
+  </si>
+  <si>
+    <t>10:48</t>
+  </si>
+  <si>
+    <t>Štěpánov,Březce,kaple</t>
+  </si>
+  <si>
+    <t>9:37</t>
+  </si>
+  <si>
+    <t>10:50</t>
+  </si>
+  <si>
+    <t>11:37</t>
+  </si>
+  <si>
+    <t>19:07</t>
+  </si>
+  <si>
+    <t>Olomouc,Chomoutov,škola</t>
+  </si>
+  <si>
+    <t>5:08</t>
+  </si>
+  <si>
+    <t>5:57</t>
+  </si>
+  <si>
+    <t>7:07</t>
+  </si>
+  <si>
+    <t>9:43</t>
+  </si>
+  <si>
+    <t>10:56</t>
+  </si>
+  <si>
+    <t>11:43</t>
+  </si>
+  <si>
+    <t>15:34</t>
+  </si>
+  <si>
+    <t>17:19</t>
+  </si>
+  <si>
+    <t>19:12</t>
+  </si>
+  <si>
+    <t>Olomouc,,Horecká</t>
+  </si>
+  <si>
+    <t>5:10</t>
+  </si>
+  <si>
+    <t>5:58</t>
+  </si>
+  <si>
+    <t>7:08</t>
+  </si>
+  <si>
+    <t>9:44</t>
+  </si>
+  <si>
+    <t>10:57</t>
+  </si>
+  <si>
+    <t>11:44</t>
+  </si>
+  <si>
+    <t>15:28</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>19:13</t>
+  </si>
+  <si>
+    <t>Olomouc,Chomoutov</t>
+  </si>
+  <si>
+    <t>5:11</t>
+  </si>
+  <si>
+    <t>5:59</t>
+  </si>
+  <si>
+    <t>7:10</t>
+  </si>
+  <si>
+    <t>9:45</t>
+  </si>
+  <si>
+    <t>10:58</t>
+  </si>
+  <si>
+    <t>11:45</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>17:22</t>
+  </si>
+  <si>
+    <t>19:14</t>
+  </si>
+  <si>
+    <t>Olomouc,,Pustatiny</t>
+  </si>
+  <si>
+    <t>5:12</t>
+  </si>
+  <si>
+    <t>6:00</t>
+  </si>
+  <si>
+    <t>7:11</t>
+  </si>
+  <si>
+    <t>9:46</t>
+  </si>
+  <si>
+    <t>10:59</t>
+  </si>
+  <si>
+    <t>11:46</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>15:38</t>
+  </si>
+  <si>
+    <t>17:23</t>
+  </si>
+  <si>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>Olomouc,,Jezírka</t>
+  </si>
+  <si>
+    <t>5:13</t>
+  </si>
+  <si>
+    <t>6:01</t>
   </si>
   <si>
     <t>7:12</t>
   </si>
   <si>
-    <t>Zvíkovec,,V kaštanech</t>
+    <t>9:47</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>11:47</t>
+  </si>
+  <si>
+    <t>15:31</t>
+  </si>
+  <si>
+    <t>15:39</t>
+  </si>
+  <si>
+    <t>17:24</t>
+  </si>
+  <si>
+    <t>19:16</t>
+  </si>
+  <si>
+    <t>Olomouc,Lazce,kaple</t>
+  </si>
+  <si>
+    <t>5:14</t>
+  </si>
+  <si>
+    <t>6:03</t>
   </si>
   <si>
     <t>7:14</t>
   </si>
   <si>
-    <t>Podmokly,,u Červených</t>
+    <t>9:50</t>
+  </si>
+  <si>
+    <t>11:04</t>
+  </si>
+  <si>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t>15:41</t>
+  </si>
+  <si>
+    <t>17:26</t>
+  </si>
+  <si>
+    <t>19:19</t>
+  </si>
+  <si>
+    <t>Olomouc,Lazce</t>
+  </si>
+  <si>
+    <t>5:15</t>
+  </si>
+  <si>
+    <t>6:04</t>
+  </si>
+  <si>
+    <t>7:15</t>
+  </si>
+  <si>
+    <t>9:51</t>
+  </si>
+  <si>
+    <t>11:05</t>
+  </si>
+  <si>
+    <t>11:51</t>
+  </si>
+  <si>
+    <t>15:42</t>
+  </si>
+  <si>
+    <t>17:27</t>
+  </si>
+  <si>
+    <t>19:20</t>
+  </si>
+  <si>
+    <t>Olomouc,,Finanční úřad</t>
+  </si>
+  <si>
+    <t>5:17</t>
+  </si>
+  <si>
+    <t>6:05</t>
   </si>
   <si>
     <t>7:17</t>
   </si>
   <si>
-    <t>Podmokly</t>
+    <t>9:52</t>
+  </si>
+  <si>
+    <t>11:06</t>
+  </si>
+  <si>
+    <t>11:52</t>
+  </si>
+  <si>
+    <t>15:36</t>
+  </si>
+  <si>
+    <t>15:44</t>
+  </si>
+  <si>
+    <t>17:29</t>
+  </si>
+  <si>
+    <t>19:21</t>
+  </si>
+  <si>
+    <t>Olomouc,,Na Střelnici</t>
+  </si>
+  <si>
+    <t>5:19</t>
+  </si>
+  <si>
+    <t>6:07</t>
+  </si>
+  <si>
+    <t>7:19</t>
+  </si>
+  <si>
+    <t>9:55</t>
+  </si>
+  <si>
+    <t>11:08</t>
+  </si>
+  <si>
+    <t>11:55</t>
+  </si>
+  <si>
+    <t>15:46</t>
+  </si>
+  <si>
+    <t>17:31</t>
+  </si>
+  <si>
+    <t>19:22</t>
+  </si>
+  <si>
+    <t>Olomouc,,Nám.Hrdinů</t>
+  </si>
+  <si>
+    <t>Olomouc,,tržnice</t>
+  </si>
+  <si>
+    <t>Olomouc,,Komenského</t>
+  </si>
+  <si>
+    <t>5:21</t>
+  </si>
+  <si>
+    <t>6:09</t>
+  </si>
+  <si>
+    <t>7:23</t>
+  </si>
+  <si>
+    <t>9:58</t>
+  </si>
+  <si>
+    <t>11:11</t>
+  </si>
+  <si>
+    <t>11:58</t>
+  </si>
+  <si>
+    <t>15:40</t>
+  </si>
+  <si>
+    <t>15:48</t>
+  </si>
+  <si>
+    <t>17:33</t>
+  </si>
+  <si>
+    <t>19:25</t>
+  </si>
+  <si>
+    <t>Olomouc,,Na Špici</t>
+  </si>
+  <si>
+    <t>6:11</t>
+  </si>
+  <si>
+    <t>7:26</t>
+  </si>
+  <si>
+    <t>9:59</t>
+  </si>
+  <si>
+    <t>11:13</t>
+  </si>
+  <si>
+    <t>11:59</t>
+  </si>
+  <si>
+    <t>15:50</t>
+  </si>
+  <si>
+    <t>17:35</t>
+  </si>
+  <si>
+    <t>19:26</t>
+  </si>
+  <si>
+    <t>Olomouc,,hl.nádr.</t>
+  </si>
+  <si>
+    <t>5:26</t>
+  </si>
+  <si>
+    <t>6:13</t>
+  </si>
+  <si>
+    <t>7:28</t>
+  </si>
+  <si>
+    <t>10:01</t>
+  </si>
+  <si>
+    <t>11:15</t>
+  </si>
+  <si>
+    <t>12:01</t>
+  </si>
+  <si>
+    <t>15:43</t>
+  </si>
+  <si>
+    <t>15:52</t>
+  </si>
+  <si>
+    <t>17:37</t>
+  </si>
+  <si>
+    <t>19:28</t>
+  </si>
+  <si>
+    <t>Olomouc,,Fibichova</t>
+  </si>
+  <si>
+    <t>5:27</t>
+  </si>
+  <si>
+    <t>6:14</t>
+  </si>
+  <si>
+    <t>7:29</t>
+  </si>
+  <si>
+    <t>10:02</t>
+  </si>
+  <si>
+    <t>11:16</t>
+  </si>
+  <si>
+    <t>12:02</t>
+  </si>
+  <si>
+    <t>15:53</t>
+  </si>
+  <si>
+    <t>17:38</t>
+  </si>
+  <si>
+    <t>19:29</t>
+  </si>
+  <si>
+    <t>Olomouc,,aut.nádr.podchod</t>
+  </si>
+  <si>
+    <t>Olomouc,,aut.nádr.</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>5:29</t>
+  </si>
+  <si>
+    <t>6:16</t>
+  </si>
+  <si>
+    <t>7:32</t>
+  </si>
+  <si>
+    <t>10:04</t>
+  </si>
+  <si>
+    <t>11:19</t>
+  </si>
+  <si>
+    <t>12:04</t>
+  </si>
+  <si>
+    <t>15:55</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>19:31</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: VOJTILA TRANS BUS s.r.o., třída Tomáše Bati 283, 763 02 Zlín,Louky, provozovna Uničov, www.vojtila-trans.cz, vojtilatrans.unicov@seznam.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 20</t>
+  </si>
+  <si>
+    <t>Spoj 22</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 10</t>
+  </si>
+  <si>
+    <t>Spoj 14</t>
+  </si>
+  <si>
+    <t>Spoj 12</t>
+  </si>
+  <si>
+    <t>Spoj 24</t>
+  </si>
+  <si>
+    <t>Spoj 16</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 50</t>
+  </si>
+  <si>
+    <t>Spoj 18</t>
+  </si>
+  <si>
+    <t>Spoj 58</t>
+  </si>
+  <si>
+    <t>X 16</t>
+  </si>
+  <si>
+    <t>6:40</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>10:55</t>
+  </si>
+  <si>
+    <t>11:40</t>
+  </si>
+  <si>
+    <t>13:58</t>
+  </si>
+  <si>
+    <t>16:10</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>18:35</t>
+  </si>
+  <si>
+    <t>19:45</t>
+  </si>
+  <si>
+    <t>6:35</t>
+  </si>
+  <si>
+    <t>6:45</t>
+  </si>
+  <si>
+    <t>11:01</t>
+  </si>
+  <si>
+    <t>14:03</t>
+  </si>
+  <si>
+    <t>16:15</t>
+  </si>
+  <si>
+    <t>16:39</t>
+  </si>
+  <si>
+    <t>17:05</t>
+  </si>
+  <si>
+    <t>18:40</t>
+  </si>
+  <si>
+    <t>19:50</t>
+  </si>
+  <si>
+    <t>5:52</t>
+  </si>
+  <si>
+    <t>11:03</t>
+  </si>
+  <si>
+    <t>11:48</t>
+  </si>
+  <si>
+    <t>14:07</t>
+  </si>
+  <si>
+    <t>16:18</t>
+  </si>
+  <si>
+    <t>16:40</t>
+  </si>
+  <si>
+    <t>18:43</t>
+  </si>
+  <si>
+    <t>19:51</t>
+  </si>
+  <si>
+    <t>5:54</t>
+  </si>
+  <si>
+    <t>6:38</t>
+  </si>
+  <si>
+    <t>6:48</t>
+  </si>
+  <si>
+    <t>14:09</t>
+  </si>
+  <si>
+    <t>16:20</t>
+  </si>
+  <si>
+    <t>18:45</t>
+  </si>
+  <si>
+    <t>19:53</t>
+  </si>
+  <si>
+    <t>5:56</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>11:07</t>
+  </si>
+  <si>
+    <t>14:13</t>
+  </si>
+  <si>
+    <t>16:22</t>
+  </si>
+  <si>
+    <t>16:48</t>
+  </si>
+  <si>
+    <t>19:55</t>
+  </si>
+  <si>
+    <t>6:44</t>
+  </si>
+  <si>
+    <t>9:35</t>
+  </si>
+  <si>
+    <t>11:10</t>
+  </si>
+  <si>
+    <t>11:54</t>
+  </si>
+  <si>
+    <t>14:18</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>16:50</t>
+  </si>
+  <si>
+    <t>18:49</t>
+  </si>
+  <si>
+    <t>19:58</t>
+  </si>
+  <si>
+    <t>6:47</t>
+  </si>
+  <si>
+    <t>6:56</t>
+  </si>
+  <si>
+    <t>11:56</t>
+  </si>
+  <si>
+    <t>14:21</t>
+  </si>
+  <si>
+    <t>16:26</t>
+  </si>
+  <si>
+    <t>16:53</t>
+  </si>
+  <si>
+    <t>17:16</t>
+  </si>
+  <si>
+    <t>18:51</t>
+  </si>
+  <si>
+    <t>20:01</t>
+  </si>
+  <si>
+    <t>9:38</t>
+  </si>
+  <si>
+    <t>11:12</t>
+  </si>
+  <si>
+    <t>11:57</t>
+  </si>
+  <si>
+    <t>16:27</t>
+  </si>
+  <si>
+    <t>16:54</t>
+  </si>
+  <si>
+    <t>17:17</t>
+  </si>
+  <si>
+    <t>18:53</t>
+  </si>
+  <si>
+    <t>20:02</t>
+  </si>
+  <si>
+    <t>6:02</t>
+  </si>
+  <si>
+    <t>6:49</t>
+  </si>
+  <si>
+    <t>6:59</t>
+  </si>
+  <si>
+    <t>9:39</t>
+  </si>
+  <si>
+    <t>14:23</t>
+  </si>
+  <si>
+    <t>16:28</t>
+  </si>
+  <si>
+    <t>20:04</t>
+  </si>
+  <si>
+    <t>9:41</t>
+  </si>
+  <si>
+    <t>14:24</t>
+  </si>
+  <si>
+    <t>16:29</t>
+  </si>
+  <si>
+    <t>16:59</t>
+  </si>
+  <si>
+    <t>18:55</t>
+  </si>
+  <si>
+    <t>20:07</t>
+  </si>
+  <si>
+    <t>6:52</t>
+  </si>
+  <si>
+    <t>7:03</t>
+  </si>
+  <si>
+    <t>9:42</t>
+  </si>
+  <si>
+    <t>11:18</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
+    <t>14:25</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>18:56</t>
+  </si>
+  <si>
+    <t>20:08</t>
+  </si>
+  <si>
+    <t>6:06</t>
+  </si>
+  <si>
+    <t>7:04</t>
+  </si>
+  <si>
+    <t>11:20</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>16:31</t>
+  </si>
+  <si>
+    <t>17:01</t>
+  </si>
+  <si>
+    <t>20:09</t>
+  </si>
+  <si>
+    <t>6:54</t>
+  </si>
+  <si>
+    <t>7:05</t>
+  </si>
+  <si>
+    <t>11:21</t>
+  </si>
+  <si>
+    <t>12:03</t>
+  </si>
+  <si>
+    <t>14:27</t>
+  </si>
+  <si>
+    <t>16:32</t>
+  </si>
+  <si>
+    <t>17:02</t>
+  </si>
+  <si>
+    <t>17:25</t>
+  </si>
+  <si>
+    <t>18:58</t>
+  </si>
+  <si>
+    <t>20:10</t>
+  </si>
+  <si>
+    <t>7:06</t>
+  </si>
+  <si>
+    <t>11:23</t>
+  </si>
+  <si>
+    <t>12:05</t>
+  </si>
+  <si>
+    <t>14:29</t>
+  </si>
+  <si>
+    <t>16:34</t>
+  </si>
+  <si>
+    <t>17:03</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>20:11</t>
+  </si>
+  <si>
+    <t>6:15</t>
+  </si>
+  <si>
+    <t>12:11</t>
+  </si>
+  <si>
+    <t>20:16</t>
+  </si>
+  <si>
+    <t>12:13</t>
+  </si>
+  <si>
+    <t>7:01</t>
+  </si>
+  <si>
+    <t>12:14</t>
+  </si>
+  <si>
+    <t>17:09</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>20:17</t>
+  </si>
+  <si>
+    <t>6:17</t>
+  </si>
+  <si>
+    <t>7:13</t>
+  </si>
+  <si>
+    <t>9:54</t>
+  </si>
+  <si>
+    <t>11:31</t>
+  </si>
+  <si>
+    <t>12:16</t>
+  </si>
+  <si>
+    <t>14:36</t>
+  </si>
+  <si>
+    <t>16:41</t>
+  </si>
+  <si>
+    <t>20:18</t>
+  </si>
+  <si>
+    <t>11:33</t>
+  </si>
+  <si>
+    <t>12:18</t>
+  </si>
+  <si>
+    <t>14:38</t>
+  </si>
+  <si>
+    <t>6:19</t>
+  </si>
+  <si>
+    <t>7:16</t>
+  </si>
+  <si>
+    <t>9:56</t>
+  </si>
+  <si>
+    <t>12:19</t>
+  </si>
+  <si>
+    <t>14:39</t>
+  </si>
+  <si>
+    <t>16:43</t>
+  </si>
+  <si>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>19:09</t>
+  </si>
+  <si>
+    <t>20:20</t>
   </si>
   <si>
     <t>7:18</t>
   </si>
   <si>
-    <t>Podmokly,Bučiny</t>
-[...14 lines deleted...]
-    <t>příjezd</t>
+    <t>17:18</t>
+  </si>
+  <si>
+    <t>20:23</t>
+  </si>
+  <si>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>20:25</t>
+  </si>
+  <si>
+    <t>7:22</t>
+  </si>
+  <si>
+    <t>17:42</t>
+  </si>
+  <si>
+    <t>20:27</t>
   </si>
   <si>
     <t>7:24</t>
   </si>
   <si>
-    <t>Přepravu zajišťuje: ARRIVA STŘEDNÍ ČECHY s.r.o., Pod Hájem 97, 267 01 Králův Dvůr, provozovna Rokycany, www.arriva.cz, info.plzen@arriva.cz</t>
-[...5 lines deleted...]
-    <t>Spoj 2</t>
+    <t>17:44</t>
+  </si>
+  <si>
+    <t>20:29</t>
   </si>
   <si>
     <t>7:25</t>
   </si>
   <si>
-    <t>7:29</t>
+    <t>20:30</t>
+  </si>
+  <si>
+    <t>17:48</t>
+  </si>
+  <si>
+    <t>20:34</t>
   </si>
   <si>
     <t>7:33</t>
   </si>
   <si>
-    <t>7:40</t>
-[...2 lines deleted...]
-    <t>7:43</t>
+    <t>17:52</t>
+  </si>
+  <si>
+    <t>20:38</t>
+  </si>
+  <si>
+    <t>6:21</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>13:41</t>
+  </si>
+  <si>
+    <t>14:40</t>
+  </si>
+  <si>
+    <t>16:44</t>
+  </si>
+  <si>
+    <t>19:10</t>
+  </si>
+  <si>
+    <t>7:27</t>
+  </si>
+  <si>
+    <t>6:22</t>
+  </si>
+  <si>
+    <t>12:21</t>
+  </si>
+  <si>
+    <t>13:42</t>
+  </si>
+  <si>
+    <t>14:41</t>
+  </si>
+  <si>
+    <t>19:11</t>
+  </si>
+  <si>
+    <t>6:23</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>11:39</t>
+  </si>
+  <si>
+    <t>12:22</t>
+  </si>
+  <si>
+    <t>13:44</t>
+  </si>
+  <si>
+    <t>14:43</t>
+  </si>
+  <si>
+    <t>6:29</t>
+  </si>
+  <si>
+    <t>10:06</t>
+  </si>
+  <si>
+    <t>12:28</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>14:49</t>
+  </si>
+  <si>
+    <t>17:56</t>
+  </si>
+  <si>
+    <t>6:31</t>
+  </si>
+  <si>
+    <t>7:35</t>
+  </si>
+  <si>
+    <t>10:08</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>13:53</t>
+  </si>
+  <si>
+    <t>14:51</t>
+  </si>
+  <si>
+    <t>16:55</t>
+  </si>
+  <si>
+    <t>17:59</t>
+  </si>
+  <si>
+    <t>6:32</t>
+  </si>
+  <si>
+    <t>7:37</t>
+  </si>
+  <si>
+    <t>7:36</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>12:32</t>
+  </si>
+  <si>
+    <t>13:55</t>
+  </si>
+  <si>
+    <t>14:52</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>19:24</t>
+  </si>
+  <si>
+    <t>20:41</t>
+  </si>
+  <si>
+    <t>6:37</t>
+  </si>
+  <si>
+    <t>7:42</t>
+  </si>
+  <si>
+    <t>7:41</t>
+  </si>
+  <si>
+    <t>10:15</t>
+  </si>
+  <si>
+    <t>12:37</t>
+  </si>
+  <si>
+    <t>13:59</t>
+  </si>
+  <si>
+    <t>18:04</t>
+  </si>
+  <si>
+    <t>20:45</t>
+  </si>
+  <si>
+    <t>6:39</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>7:47</t>
   </si>
   <si>
     <t>7:46</t>
   </si>
   <si>
-    <t>7:47</t>
+    <t>10:18</t>
+  </si>
+  <si>
+    <t>12:40</t>
+  </si>
+  <si>
+    <t>14:05</t>
+  </si>
+  <si>
+    <t>15:01</t>
+  </si>
+  <si>
+    <t>18:07</t>
+  </si>
+  <si>
+    <t>19:32</t>
+  </si>
+  <si>
+    <t>20:48</t>
+  </si>
+  <si>
+    <t>7:51</t>
+  </si>
+  <si>
+    <t>12:42</t>
+  </si>
+  <si>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>15:04</t>
+  </si>
+  <si>
+    <t>18:10</t>
+  </si>
+  <si>
+    <t>19:34</t>
+  </si>
+  <si>
+    <t>20:51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -178,169 +1819,254 @@
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="12">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="18">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="11" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -619,509 +2345,6345 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:U51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="5" max="5" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="30.849609" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="3.71" customWidth="true" style="0"/>
+    <col min="17" max="17" width="3.71" customWidth="true" style="0"/>
+    <col min="18" max="18" width="3.71" customWidth="true" style="0"/>
+    <col min="19" max="19" width="3.71" customWidth="true" style="0"/>
+    <col min="20" max="20" width="3.71" customWidth="true" style="0"/>
+    <col min="21" max="21" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.992188" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" customHeight="1" ht="18">
+    <row r="1" spans="1:21" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:5" customHeight="1" ht="15">
+    <row r="2" spans="1:21" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:5" customHeight="1" ht="15">
+    <row r="3" spans="1:21" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="10"/>
+      <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="4" spans="1:5" customHeight="1" ht="30">
+      <c r="F3" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="O3" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="P3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="R3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="S3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="T3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="U3" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" customHeight="1" ht="30">
       <c r="A4" s="5"/>
-      <c r="B4" s="11"/>
+      <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-    <row r="5" spans="1:5" customHeight="1" ht="15">
+        <v>17</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="P4" s="5"/>
+      <c r="Q4" s="5"/>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+    </row>
+    <row r="5" spans="1:21" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
-      <c r="B5" s="11" t="s">
-        <v>7</v>
+      <c r="B5" s="16" t="s">
+        <v>19</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>8</v>
-[...4 lines deleted...]
-    <row r="6" spans="1:5" customHeight="1" ht="15">
+        <v>20</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5">
+        <v>0</v>
+      </c>
+      <c r="R5" s="5">
+        <v>0</v>
+      </c>
+      <c r="S5" s="5">
+        <v>0</v>
+      </c>
+      <c r="T5" s="5">
+        <v>0</v>
+      </c>
+      <c r="U5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
-      <c r="B6" s="11" t="s">
-        <v>9</v>
+      <c r="B6" s="16" t="s">
+        <v>31</v>
       </c>
       <c r="C6" s="5"/>
-      <c r="D6" s="8"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" customHeight="1" ht="15">
+      <c r="D6" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="O6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5">
+        <v>1</v>
+      </c>
+      <c r="R6" s="5">
+        <v>1</v>
+      </c>
+      <c r="S6" s="5">
+        <v>1</v>
+      </c>
+      <c r="T6" s="5">
+        <v>1</v>
+      </c>
+      <c r="U6" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
-      <c r="B7" s="11" t="s">
-        <v>10</v>
+      <c r="B7" s="16" t="s">
+        <v>42</v>
       </c>
       <c r="C7" s="5"/>
-      <c r="D7" s="8"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" customHeight="1" ht="15">
+      <c r="D7" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O7" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T7" s="5">
+        <v>3</v>
+      </c>
+      <c r="U7" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
-      <c r="B8" s="11" t="s">
-        <v>11</v>
+      <c r="B8" s="16" t="s">
+        <v>46</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5" customHeight="1" ht="15">
+        <v>43</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T8" s="5">
+        <v>4</v>
+      </c>
+      <c r="U8" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
-      <c r="B9" s="11" t="s">
-        <v>13</v>
+      <c r="B9" s="16" t="s">
+        <v>49</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5" customHeight="1" ht="15">
+        <v>50</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5">
+        <v>4</v>
+      </c>
+      <c r="R9" s="5">
+        <v>4</v>
+      </c>
+      <c r="S9" s="5">
+        <v>4</v>
+      </c>
+      <c r="T9" s="5">
+        <v>6</v>
+      </c>
+      <c r="U9" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
-      <c r="B10" s="11" t="s">
-        <v>15</v>
+      <c r="B10" s="16" t="s">
+        <v>60</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5" customHeight="1" ht="15">
+        <v>61</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="O10" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5">
+        <v>6</v>
+      </c>
+      <c r="R10" s="5">
+        <v>6</v>
+      </c>
+      <c r="S10" s="5">
+        <v>6</v>
+      </c>
+      <c r="T10" s="5">
+        <v>8</v>
+      </c>
+      <c r="U10" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
-      <c r="B11" s="11" t="s">
-        <v>17</v>
+      <c r="B11" s="16" t="s">
+        <v>62</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5" customHeight="1" ht="15">
+        <v>63</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5">
+        <v>7</v>
+      </c>
+      <c r="R11" s="5">
+        <v>7</v>
+      </c>
+      <c r="S11" s="5">
+        <v>7</v>
+      </c>
+      <c r="T11" s="5">
+        <v>9</v>
+      </c>
+      <c r="U11" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
-      <c r="B12" s="11" t="s">
-        <v>19</v>
+      <c r="B12" s="16" t="s">
+        <v>72</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" customHeight="1" ht="15">
+        <v>43</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O12" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U12" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
-      <c r="B13" s="11" t="s">
-        <v>21</v>
+      <c r="B13" s="16" t="s">
+        <v>73</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" customHeight="1" ht="15">
+        <v>75</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="O13" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5">
+        <v>8</v>
+      </c>
+      <c r="R13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T13" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
-      <c r="B14" s="11" t="s">
-        <v>22</v>
+      <c r="B14" s="16" t="s">
+        <v>79</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="O14" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5">
+        <v>10</v>
+      </c>
+      <c r="R14" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T14" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>11</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P15" s="5">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="5">
+        <v>14</v>
+      </c>
+      <c r="R15" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T15" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>12</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P16" s="5">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="5">
+        <v>15</v>
+      </c>
+      <c r="R16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T16" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U16" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>13</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O17" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T17" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U17" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>14</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="O18" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P18" s="5">
+        <v>2</v>
+      </c>
+      <c r="Q18" s="5">
+        <v>16</v>
+      </c>
+      <c r="R18" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T18" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U18" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>15</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O19" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="P19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R19" s="5">
+        <v>9</v>
+      </c>
+      <c r="S19" s="5">
+        <v>9</v>
+      </c>
+      <c r="T19" s="5">
+        <v>11</v>
+      </c>
+      <c r="U19" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>16</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="P20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q20" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R20" s="5">
+        <v>12</v>
+      </c>
+      <c r="S20" s="5">
+        <v>12</v>
+      </c>
+      <c r="T20" s="5">
+        <v>14</v>
+      </c>
+      <c r="U20" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>17</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O21" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R21" s="5">
+        <v>15</v>
+      </c>
+      <c r="S21" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T21" s="5">
+        <v>17</v>
+      </c>
+      <c r="U21" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>18</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O22" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="P22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R22" s="5">
+        <v>16</v>
+      </c>
+      <c r="S22" s="5">
+        <v>14</v>
+      </c>
+      <c r="T22" s="5">
+        <v>18</v>
+      </c>
+      <c r="U22" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>19</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O23" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="P23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R23" s="5">
+        <v>17</v>
+      </c>
+      <c r="S23" s="5">
+        <v>15</v>
+      </c>
+      <c r="T23" s="5">
+        <v>19</v>
+      </c>
+      <c r="U23" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" customHeight="1" ht="15">
+      <c r="A24" s="5">
         <v>20</v>
       </c>
-      <c r="E14" s="5" t="s">
+      <c r="B24" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J24" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O24" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="P24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R24" s="5">
+        <v>19</v>
+      </c>
+      <c r="S24" s="5">
+        <v>17</v>
+      </c>
+      <c r="T24" s="5">
+        <v>21</v>
+      </c>
+      <c r="U24" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" customHeight="1" ht="15">
+      <c r="A25" s="5">
+        <v>21</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O25" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T25" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U25" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" customHeight="1" ht="15">
+      <c r="A26" s="5">
+        <v>22</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J26" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O26" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="P26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q26" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R26" s="5">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="6">
+      <c r="S26" s="5">
+        <v>18</v>
+      </c>
+      <c r="T26" s="5">
+        <v>22</v>
+      </c>
+      <c r="U26" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" customHeight="1" ht="15">
+      <c r="A27" s="5">
+        <v>23</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="O27" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="P27" s="5">
+        <v>2</v>
+      </c>
+      <c r="Q27" s="5">
+        <v>16</v>
+      </c>
+      <c r="R27" s="5">
+        <v>21</v>
+      </c>
+      <c r="S27" s="5">
+        <v>19</v>
+      </c>
+      <c r="T27" s="5">
+        <v>23</v>
+      </c>
+      <c r="U27" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" customHeight="1" ht="15">
+      <c r="A28" s="5">
+        <v>24</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="O28" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="P28" s="5">
+        <v>2</v>
+      </c>
+      <c r="Q28" s="5">
+        <v>16</v>
+      </c>
+      <c r="R28" s="5">
+        <v>21</v>
+      </c>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5">
+        <v>23</v>
+      </c>
+      <c r="U28" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" customHeight="1" ht="15">
+      <c r="A29" s="5">
+        <v>25</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="O29" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="P29" s="5">
+        <v>3</v>
+      </c>
+      <c r="Q29" s="5">
+        <v>17</v>
+      </c>
+      <c r="R29" s="5">
+        <v>22</v>
+      </c>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5">
+        <v>24</v>
+      </c>
+      <c r="U29" s="5">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" customHeight="1" ht="15">
+      <c r="A30" s="5">
+        <v>26</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="O30" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="P30" s="5">
+        <v>4</v>
+      </c>
+      <c r="Q30" s="5">
+        <v>18</v>
+      </c>
+      <c r="R30" s="5">
+        <v>23</v>
+      </c>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5">
+        <v>25</v>
+      </c>
+      <c r="U30" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" customHeight="1" ht="15">
+      <c r="A31" s="5">
+        <v>27</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O31" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R31" s="5">
+        <v>24</v>
+      </c>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U31" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" customHeight="1" ht="15">
+      <c r="A32" s="5">
+        <v>28</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="J32" s="5"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O32" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="P32" s="5">
+        <v>5</v>
+      </c>
+      <c r="Q32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R32" s="5">
+        <v>26</v>
+      </c>
+      <c r="S32" s="5"/>
+      <c r="T32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U32" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" customHeight="1" ht="15">
+      <c r="A33" s="5">
+        <v>29</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="O33" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="P33" s="5">
+        <v>8</v>
+      </c>
+      <c r="Q33" s="5">
+        <v>21</v>
+      </c>
+      <c r="R33" s="5">
+        <v>29</v>
+      </c>
+      <c r="S33" s="5"/>
+      <c r="T33" s="5">
+        <v>28</v>
+      </c>
+      <c r="U33" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" customHeight="1" ht="15">
+      <c r="A34" s="5">
+        <v>30</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="C34" s="5"/>
+      <c r="D34" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="O34" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="P34" s="5">
+        <v>9</v>
+      </c>
+      <c r="Q34" s="5">
+        <v>22</v>
+      </c>
+      <c r="R34" s="5">
+        <v>30</v>
+      </c>
+      <c r="S34" s="5"/>
+      <c r="T34" s="5">
+        <v>29</v>
+      </c>
+      <c r="U34" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" customHeight="1" ht="15">
+      <c r="A35" s="5">
+        <v>31</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>210</v>
+      </c>
+      <c r="C35" s="5"/>
+      <c r="D35" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="O35" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="P35" s="5">
+        <v>9</v>
+      </c>
+      <c r="Q35" s="5">
+        <v>22</v>
+      </c>
+      <c r="R35" s="5">
+        <v>30</v>
+      </c>
+      <c r="S35" s="5"/>
+      <c r="T35" s="5">
+        <v>29</v>
+      </c>
+      <c r="U35" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" customHeight="1" ht="15">
+      <c r="A36" s="5">
+        <v>32</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="C36" s="5"/>
+      <c r="D36" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="O36" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="P36" s="5">
+        <v>10</v>
+      </c>
+      <c r="Q36" s="5">
+        <v>23</v>
+      </c>
+      <c r="R36" s="5">
+        <v>31</v>
+      </c>
+      <c r="S36" s="5"/>
+      <c r="T36" s="5">
+        <v>30</v>
+      </c>
+      <c r="U36" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" customHeight="1" ht="15">
+      <c r="A37" s="5">
+        <v>33</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>231</v>
+      </c>
+      <c r="C37" s="5"/>
+      <c r="D37" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="O37" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="P37" s="5">
         <v>11</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="6" t="s">
+      <c r="Q37" s="5">
         <v>24</v>
       </c>
-      <c r="D15" s="9" t="s">
-[...7 lines deleted...]
-      <c r="A17" t="s">
+      <c r="R37" s="5">
+        <v>32</v>
+      </c>
+      <c r="S37" s="5"/>
+      <c r="T37" s="5">
+        <v>31</v>
+      </c>
+      <c r="U37" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" customHeight="1" ht="15">
+      <c r="A38" s="5">
+        <v>34</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>242</v>
+      </c>
+      <c r="C38" s="5"/>
+      <c r="D38" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="O38" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="P38" s="5">
+        <v>13</v>
+      </c>
+      <c r="Q38" s="5">
         <v>26</v>
+      </c>
+      <c r="R38" s="5">
+        <v>34</v>
+      </c>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5">
+        <v>33</v>
+      </c>
+      <c r="U38" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" customHeight="1" ht="15">
+      <c r="A39" s="5">
+        <v>35</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>252</v>
+      </c>
+      <c r="C39" s="5"/>
+      <c r="D39" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="O39" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="P39" s="5">
+        <v>13</v>
+      </c>
+      <c r="Q39" s="5">
+        <v>26</v>
+      </c>
+      <c r="R39" s="5">
+        <v>34</v>
+      </c>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5">
+        <v>33</v>
+      </c>
+      <c r="U39" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" customHeight="1" ht="15">
+      <c r="A40" s="5">
+        <v>36</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>262</v>
+      </c>
+      <c r="C40" s="5"/>
+      <c r="D40" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="I40" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="O40" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="P40" s="5">
+        <v>14</v>
+      </c>
+      <c r="Q40" s="5">
+        <v>27</v>
+      </c>
+      <c r="R40" s="5">
+        <v>35</v>
+      </c>
+      <c r="S40" s="5"/>
+      <c r="T40" s="5">
+        <v>34</v>
+      </c>
+      <c r="U40" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21" customHeight="1" ht="15">
+      <c r="A41" s="5">
+        <v>37</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>273</v>
+      </c>
+      <c r="C41" s="5"/>
+      <c r="D41" s="8" t="s">
+        <v>274</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="H41" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="I41" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="O41" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="P41" s="5">
+        <v>14</v>
+      </c>
+      <c r="Q41" s="5">
+        <v>27</v>
+      </c>
+      <c r="R41" s="5">
+        <v>35</v>
+      </c>
+      <c r="S41" s="5"/>
+      <c r="T41" s="5">
+        <v>34</v>
+      </c>
+      <c r="U41" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" customHeight="1" ht="15">
+      <c r="A42" s="5">
+        <v>38</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>283</v>
+      </c>
+      <c r="C42" s="5"/>
+      <c r="D42" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J42" s="5"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O42" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S42" s="5"/>
+      <c r="T42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U42" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" customHeight="1" ht="15">
+      <c r="A43" s="5">
+        <v>39</v>
+      </c>
+      <c r="B43" s="16" t="s">
+        <v>284</v>
+      </c>
+      <c r="C43" s="5"/>
+      <c r="D43" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O43" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="R43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S43" s="5"/>
+      <c r="T43" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U43" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" customHeight="1" ht="15">
+      <c r="A44" s="5">
+        <v>40</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>285</v>
+      </c>
+      <c r="C44" s="5"/>
+      <c r="D44" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="I44" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="J44" s="5"/>
+      <c r="K44" s="5"/>
+      <c r="L44" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="O44" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="P44" s="5">
+        <v>15</v>
+      </c>
+      <c r="Q44" s="5">
+        <v>28</v>
+      </c>
+      <c r="R44" s="5">
+        <v>36</v>
+      </c>
+      <c r="S44" s="5"/>
+      <c r="T44" s="5">
+        <v>35</v>
+      </c>
+      <c r="U44" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" customHeight="1" ht="15">
+      <c r="A45" s="5">
+        <v>41</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>296</v>
+      </c>
+      <c r="C45" s="5"/>
+      <c r="D45" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="O45" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="P45" s="5">
+        <v>16</v>
+      </c>
+      <c r="Q45" s="5">
+        <v>29</v>
+      </c>
+      <c r="R45" s="5">
+        <v>37</v>
+      </c>
+      <c r="S45" s="5"/>
+      <c r="T45" s="5">
+        <v>36</v>
+      </c>
+      <c r="U45" s="5">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="46" spans="1:21" customHeight="1" ht="15">
+      <c r="A46" s="5">
+        <v>42</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>305</v>
+      </c>
+      <c r="C46" s="5"/>
+      <c r="D46" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="H46" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="I46" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="J46" s="5"/>
+      <c r="K46" s="5"/>
+      <c r="L46" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="O46" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="P46" s="5">
+        <v>17</v>
+      </c>
+      <c r="Q46" s="5">
+        <v>30</v>
+      </c>
+      <c r="R46" s="5">
+        <v>38</v>
+      </c>
+      <c r="S46" s="5"/>
+      <c r="T46" s="5">
+        <v>37</v>
+      </c>
+      <c r="U46" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" customHeight="1" ht="15">
+      <c r="A47" s="5">
+        <v>43</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>316</v>
+      </c>
+      <c r="C47" s="5"/>
+      <c r="D47" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="I47" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="O47" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="P47" s="5">
+        <v>17</v>
+      </c>
+      <c r="Q47" s="5">
+        <v>30</v>
+      </c>
+      <c r="R47" s="5">
+        <v>38</v>
+      </c>
+      <c r="S47" s="5"/>
+      <c r="T47" s="5">
+        <v>37</v>
+      </c>
+      <c r="U47" s="5">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="48" spans="1:21" customHeight="1" ht="15">
+      <c r="A48" s="5">
+        <v>44</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>326</v>
+      </c>
+      <c r="C48" s="5"/>
+      <c r="D48" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I48" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J48" s="5"/>
+      <c r="K48" s="5"/>
+      <c r="L48" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N48" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="O48" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="P48" s="5">
+        <v>18</v>
+      </c>
+      <c r="Q48" s="5">
+        <v>31</v>
+      </c>
+      <c r="R48" s="5">
+        <v>39</v>
+      </c>
+      <c r="S48" s="5"/>
+      <c r="T48" s="5">
+        <v>38</v>
+      </c>
+      <c r="U48" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="49" spans="1:21" customHeight="1" ht="15">
+      <c r="A49" s="6">
+        <v>45</v>
+      </c>
+      <c r="B49" s="17" t="s">
+        <v>327</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>329</v>
+      </c>
+      <c r="E49" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="F49" s="11" t="s">
+        <v>331</v>
+      </c>
+      <c r="G49" s="11" t="s">
+        <v>332</v>
+      </c>
+      <c r="H49" s="11" t="s">
+        <v>333</v>
+      </c>
+      <c r="I49" s="11" t="s">
+        <v>334</v>
+      </c>
+      <c r="J49" s="11"/>
+      <c r="K49" s="11"/>
+      <c r="L49" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="M49" s="11" t="s">
+        <v>335</v>
+      </c>
+      <c r="N49" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="O49" s="14" t="s">
+        <v>337</v>
+      </c>
+      <c r="P49" s="6">
+        <v>19</v>
+      </c>
+      <c r="Q49" s="6">
+        <v>32</v>
+      </c>
+      <c r="R49" s="6">
+        <v>40</v>
+      </c>
+      <c r="S49" s="6"/>
+      <c r="T49" s="6">
+        <v>39</v>
+      </c>
+      <c r="U49" s="6">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21">
+      <c r="A51" t="s">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E17"/>
+  <dimension ref="A1:AA51"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="5" max="5" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="30.849609" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="3.71" customWidth="true" style="0"/>
+    <col min="19" max="19" width="3.71" customWidth="true" style="0"/>
+    <col min="20" max="20" width="3.71" customWidth="true" style="0"/>
+    <col min="21" max="21" width="3.71" customWidth="true" style="0"/>
+    <col min="22" max="22" width="3.71" customWidth="true" style="0"/>
+    <col min="23" max="23" width="3.71" customWidth="true" style="0"/>
+    <col min="24" max="24" width="3.71" customWidth="true" style="0"/>
+    <col min="25" max="25" width="3.71" customWidth="true" style="0"/>
+    <col min="26" max="26" width="3.71" customWidth="true" style="0"/>
+    <col min="27" max="27" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="31.992188" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" customHeight="1" ht="18">
+    <row r="1" spans="1:27" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:5" customHeight="1" ht="15">
+    <row r="2" spans="1:27" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" customHeight="1" ht="15">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="10"/>
+      <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5" customHeight="1" ht="30">
+        <v>340</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>348</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>352</v>
+      </c>
+      <c r="Q3" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="R3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="S3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="T3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="U3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="V3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="W3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="X3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA3" s="4" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27" customHeight="1" ht="30">
       <c r="A4" s="5"/>
-      <c r="B4" s="11"/>
+      <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>6</v>
-[...3 lines deleted...]
-    <row r="5" spans="1:5" customHeight="1" ht="15">
+        <v>17</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q4" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="R4" s="5"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="5"/>
+      <c r="V4" s="5"/>
+      <c r="W4" s="5"/>
+      <c r="X4" s="5"/>
+      <c r="Y4" s="5"/>
+      <c r="Z4" s="5"/>
+      <c r="AA4" s="5"/>
+    </row>
+    <row r="5" spans="1:27" customHeight="1" ht="15">
       <c r="A5" s="5">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B5" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>327</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="E5" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="5">
+      <c r="F5" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="P5" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q5" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="R5" s="5">
         <v>0</v>
       </c>
-    </row>
-    <row r="6" spans="1:5" customHeight="1" ht="15">
+      <c r="S5" s="5">
+        <v>0</v>
+      </c>
+      <c r="T5" s="5">
+        <v>0</v>
+      </c>
+      <c r="U5" s="5">
+        <v>0</v>
+      </c>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5">
+        <v>0</v>
+      </c>
+      <c r="X5" s="5">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5">
+        <v>0</v>
+      </c>
+      <c r="AA5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" customHeight="1" ht="15">
       <c r="A6" s="5">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>44</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>326</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5" customHeight="1" ht="15">
+        <v>61</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="P6" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q6" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="R6" s="5">
+        <v>1</v>
+      </c>
+      <c r="S6" s="5">
+        <v>1</v>
+      </c>
+      <c r="T6" s="5">
+        <v>1</v>
+      </c>
+      <c r="U6" s="5">
+        <v>1</v>
+      </c>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5">
+        <v>1</v>
+      </c>
+      <c r="X6" s="5">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5">
+        <v>1</v>
+      </c>
+      <c r="AA6" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" customHeight="1" ht="15">
       <c r="A7" s="5">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>43</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>316</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5" customHeight="1" ht="15">
+        <v>162</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="Q7" s="13" t="s">
+        <v>372</v>
+      </c>
+      <c r="R7" s="5">
+        <v>2</v>
+      </c>
+      <c r="S7" s="5">
+        <v>2</v>
+      </c>
+      <c r="T7" s="5">
+        <v>2</v>
+      </c>
+      <c r="U7" s="5">
+        <v>2</v>
+      </c>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5">
+        <v>2</v>
+      </c>
+      <c r="X7" s="5">
+        <v>2</v>
+      </c>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5">
+        <v>2</v>
+      </c>
+      <c r="AA7" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" customHeight="1" ht="15">
       <c r="A8" s="5">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>42</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>305</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>20</v>
+        <v>373</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" customHeight="1" ht="15">
+        <v>52</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="Q8" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="R8" s="5">
+        <v>2</v>
+      </c>
+      <c r="S8" s="5">
+        <v>2</v>
+      </c>
+      <c r="T8" s="5">
+        <v>2</v>
+      </c>
+      <c r="U8" s="5">
+        <v>2</v>
+      </c>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5">
+        <v>2</v>
+      </c>
+      <c r="X8" s="5">
+        <v>2</v>
+      </c>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5">
+        <v>2</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" customHeight="1" ht="15">
       <c r="A9" s="5">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>41</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>296</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5" customHeight="1" ht="15">
+        <v>381</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="Q9" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="R9" s="5">
+        <v>3</v>
+      </c>
+      <c r="S9" s="5">
+        <v>3</v>
+      </c>
+      <c r="T9" s="5">
+        <v>3</v>
+      </c>
+      <c r="U9" s="5">
+        <v>3</v>
+      </c>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5">
+        <v>3</v>
+      </c>
+      <c r="X9" s="5">
+        <v>3</v>
+      </c>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5">
+        <v>3</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" customHeight="1" ht="15">
       <c r="A10" s="5">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>40</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>285</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>20</v>
+        <v>388</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" customHeight="1" ht="15">
+        <v>65</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q10" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="R10" s="5">
+        <v>4</v>
+      </c>
+      <c r="S10" s="5">
+        <v>4</v>
+      </c>
+      <c r="T10" s="5">
+        <v>4</v>
+      </c>
+      <c r="U10" s="5">
+        <v>4</v>
+      </c>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5">
+        <v>4</v>
+      </c>
+      <c r="X10" s="5">
+        <v>4</v>
+      </c>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5">
+        <v>4</v>
+      </c>
+      <c r="AA10" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" customHeight="1" ht="15">
       <c r="A11" s="5">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>39</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>284</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" customHeight="1" ht="15">
+        <v>43</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA11" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" customHeight="1" ht="15">
       <c r="A12" s="5">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>38</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>283</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" customHeight="1" ht="15">
+        <v>43</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q12" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA12" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" customHeight="1" ht="15">
       <c r="A13" s="5">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>37</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>273</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:5" customHeight="1" ht="15">
+        <v>201</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="O13" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="P13" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="Q13" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="R13" s="5">
+        <v>5</v>
+      </c>
+      <c r="S13" s="5">
+        <v>5</v>
+      </c>
+      <c r="T13" s="5">
+        <v>5</v>
+      </c>
+      <c r="U13" s="5">
+        <v>5</v>
+      </c>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5">
+        <v>5</v>
+      </c>
+      <c r="X13" s="5">
+        <v>5</v>
+      </c>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5">
+        <v>5</v>
+      </c>
+      <c r="AA13" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" customHeight="1" ht="15">
       <c r="A14" s="5">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>36</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>262</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="P14" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q14" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="R14" s="5">
+        <v>5</v>
+      </c>
+      <c r="S14" s="5">
+        <v>5</v>
+      </c>
+      <c r="T14" s="5">
+        <v>5</v>
+      </c>
+      <c r="U14" s="5">
+        <v>5</v>
+      </c>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5">
+        <v>5</v>
+      </c>
+      <c r="X14" s="5">
+        <v>5</v>
+      </c>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5">
+        <v>5</v>
+      </c>
+      <c r="AA14" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>35</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>252</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="P15" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="Q15" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="R15" s="5">
+        <v>6</v>
+      </c>
+      <c r="S15" s="5">
+        <v>6</v>
+      </c>
+      <c r="T15" s="5">
+        <v>6</v>
+      </c>
+      <c r="U15" s="5">
+        <v>6</v>
+      </c>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5">
+        <v>6</v>
+      </c>
+      <c r="X15" s="5">
+        <v>6</v>
+      </c>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5">
+        <v>6</v>
+      </c>
+      <c r="AA15" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" customHeight="1" ht="15">
+      <c r="A16" s="5">
         <v>34</v>
       </c>
-      <c r="E14" s="5">
+      <c r="B16" s="16" t="s">
+        <v>242</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>421</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="P16" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q16" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="R16" s="5">
+        <v>6</v>
+      </c>
+      <c r="S16" s="5">
+        <v>6</v>
+      </c>
+      <c r="T16" s="5">
+        <v>6</v>
+      </c>
+      <c r="U16" s="5">
+        <v>6</v>
+      </c>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5">
+        <v>6</v>
+      </c>
+      <c r="X16" s="5">
+        <v>6</v>
+      </c>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5">
+        <v>6</v>
+      </c>
+      <c r="AA16" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>33</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>231</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="Q17" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="R17" s="5">
+        <v>8</v>
+      </c>
+      <c r="S17" s="5">
+        <v>8</v>
+      </c>
+      <c r="T17" s="5">
+        <v>8</v>
+      </c>
+      <c r="U17" s="5">
+        <v>8</v>
+      </c>
+      <c r="V17" s="5"/>
+      <c r="W17" s="5">
+        <v>8</v>
+      </c>
+      <c r="X17" s="5">
+        <v>8</v>
+      </c>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5">
+        <v>8</v>
+      </c>
+      <c r="AA17" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>32</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="Q18" s="13" t="s">
+        <v>442</v>
+      </c>
+      <c r="R18" s="5">
+        <v>9</v>
+      </c>
+      <c r="S18" s="5">
+        <v>9</v>
+      </c>
+      <c r="T18" s="5">
+        <v>9</v>
+      </c>
+      <c r="U18" s="5">
+        <v>9</v>
+      </c>
+      <c r="V18" s="5"/>
+      <c r="W18" s="5">
+        <v>9</v>
+      </c>
+      <c r="X18" s="5">
+        <v>9</v>
+      </c>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5">
+        <v>9</v>
+      </c>
+      <c r="AA18" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>31</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>210</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="P19" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q19" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="R19" s="5">
+        <v>10</v>
+      </c>
+      <c r="S19" s="5">
+        <v>10</v>
+      </c>
+      <c r="T19" s="5">
+        <v>10</v>
+      </c>
+      <c r="U19" s="5">
+        <v>10</v>
+      </c>
+      <c r="V19" s="5"/>
+      <c r="W19" s="5">
+        <v>10</v>
+      </c>
+      <c r="X19" s="5">
+        <v>10</v>
+      </c>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5">
+        <v>10</v>
+      </c>
+      <c r="AA19" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>30</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>199</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="O20" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="P20" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="Q20" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="R20" s="5">
+        <v>10</v>
+      </c>
+      <c r="S20" s="5">
+        <v>10</v>
+      </c>
+      <c r="T20" s="5">
+        <v>10</v>
+      </c>
+      <c r="U20" s="5">
+        <v>10</v>
+      </c>
+      <c r="V20" s="5"/>
+      <c r="W20" s="5">
+        <v>10</v>
+      </c>
+      <c r="X20" s="5">
+        <v>10</v>
+      </c>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5">
+        <v>10</v>
+      </c>
+      <c r="AA20" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>29</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="O21" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="Q21" s="13" t="s">
+        <v>467</v>
+      </c>
+      <c r="R21" s="5">
+        <v>11</v>
+      </c>
+      <c r="S21" s="5">
+        <v>11</v>
+      </c>
+      <c r="T21" s="5">
+        <v>11</v>
+      </c>
+      <c r="U21" s="5">
+        <v>11</v>
+      </c>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5">
+        <v>11</v>
+      </c>
+      <c r="X21" s="5">
+        <v>11</v>
+      </c>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5">
+        <v>11</v>
+      </c>
+      <c r="AA21" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>28</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>184</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="O22" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="P22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q22" s="13" t="s">
+        <v>470</v>
+      </c>
+      <c r="R22" s="5">
+        <v>14</v>
+      </c>
+      <c r="S22" s="5">
+        <v>14</v>
+      </c>
+      <c r="T22" s="5">
+        <v>14</v>
+      </c>
+      <c r="U22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X22" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5">
+        <v>14</v>
+      </c>
+      <c r="AA22" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>27</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q23" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T23" s="5">
+        <v>16</v>
+      </c>
+      <c r="U23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA23" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" customHeight="1" ht="15">
+      <c r="A24" s="5">
+        <v>26</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>171</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="G24" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="H24" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="O24" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="P24" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q24" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="R24" s="5">
+        <v>15</v>
+      </c>
+      <c r="S24" s="5">
+        <v>15</v>
+      </c>
+      <c r="T24" s="5">
+        <v>17</v>
+      </c>
+      <c r="U24" s="5">
+        <v>14</v>
+      </c>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5">
+        <v>14</v>
+      </c>
+      <c r="X24" s="5">
+        <v>14</v>
+      </c>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5">
+        <v>15</v>
+      </c>
+      <c r="AA24" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" customHeight="1" ht="15">
+      <c r="A25" s="5">
+        <v>25</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>160</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="I25" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="O25" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="P25" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q25" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="R25" s="5">
+        <v>16</v>
+      </c>
+      <c r="S25" s="5">
+        <v>16</v>
+      </c>
+      <c r="T25" s="5">
+        <v>18</v>
+      </c>
+      <c r="U25" s="5">
+        <v>15</v>
+      </c>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5">
+        <v>15</v>
+      </c>
+      <c r="X25" s="5">
+        <v>15</v>
+      </c>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" customHeight="1" ht="15">
+      <c r="A26" s="5">
+        <v>24</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>153</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="G26" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="I26" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="O26" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="P26" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q26" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="R26" s="5">
+        <v>17</v>
+      </c>
+      <c r="S26" s="5">
+        <v>17</v>
+      </c>
+      <c r="T26" s="5">
+        <v>19</v>
+      </c>
+      <c r="U26" s="5">
+        <v>16</v>
+      </c>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5">
+        <v>16</v>
+      </c>
+      <c r="X26" s="5">
+        <v>16</v>
+      </c>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5">
+        <v>17</v>
+      </c>
+      <c r="AA26" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" customHeight="1" ht="15">
+      <c r="A27" s="5">
+        <v>23</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="K27" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="O27" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="P27" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="Q27" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="R27" s="5">
+        <v>17</v>
+      </c>
+      <c r="S27" s="5">
+        <v>17</v>
+      </c>
+      <c r="T27" s="5">
+        <v>19</v>
+      </c>
+      <c r="U27" s="5">
+        <v>16</v>
+      </c>
+      <c r="V27" s="5">
+        <v>0</v>
+      </c>
+      <c r="W27" s="5">
+        <v>16</v>
+      </c>
+      <c r="X27" s="5">
+        <v>16</v>
+      </c>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5">
+        <v>17</v>
+      </c>
+      <c r="AA27" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" customHeight="1" ht="15">
+      <c r="A28" s="5">
+        <v>22</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>137</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="O28" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="P28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q28" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="R28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V28" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W28" s="5">
+        <v>17</v>
+      </c>
+      <c r="X28" s="5">
+        <v>17</v>
+      </c>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5">
+        <v>18</v>
+      </c>
+      <c r="AA28" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:27" customHeight="1" ht="15">
+      <c r="A29" s="5">
+        <v>21</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>136</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="O29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q29" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA29" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="30" spans="1:27" customHeight="1" ht="15">
+      <c r="A30" s="5">
+        <v>20</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>132</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="O30" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="P30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q30" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="R30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V30" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W30" s="5">
+        <v>18</v>
+      </c>
+      <c r="X30" s="5">
+        <v>18</v>
+      </c>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5">
+        <v>19</v>
+      </c>
+      <c r="AA30" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27" customHeight="1" ht="15">
+      <c r="A31" s="5">
+        <v>19</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="O31" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="P31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q31" s="13" t="s">
+        <v>504</v>
+      </c>
+      <c r="R31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V31" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W31" s="5">
+        <v>20</v>
+      </c>
+      <c r="X31" s="5">
+        <v>20</v>
+      </c>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5">
+        <v>21</v>
+      </c>
+      <c r="AA31" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27" customHeight="1" ht="15">
+      <c r="A32" s="5">
+        <v>18</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N32" s="5"/>
+      <c r="O32" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="P32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q32" s="13" t="s">
+        <v>507</v>
+      </c>
+      <c r="R32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V32" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W32" s="5">
+        <v>21</v>
+      </c>
+      <c r="X32" s="5">
+        <v>21</v>
+      </c>
+      <c r="Y32" s="5"/>
+      <c r="Z32" s="5">
+        <v>22</v>
+      </c>
+      <c r="AA32" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="33" spans="1:27" customHeight="1" ht="15">
+      <c r="A33" s="5">
+        <v>17</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N33" s="5"/>
+      <c r="O33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q33" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="R33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W33" s="5">
+        <v>22</v>
+      </c>
+      <c r="X33" s="5">
+        <v>22</v>
+      </c>
+      <c r="Y33" s="5"/>
+      <c r="Z33" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA33" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:27" customHeight="1" ht="15">
+      <c r="A34" s="5">
+        <v>16</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="C34" s="5"/>
+      <c r="D34" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="P34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q34" s="13" t="s">
+        <v>511</v>
+      </c>
+      <c r="R34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V34" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W34" s="5">
+        <v>25</v>
+      </c>
+      <c r="X34" s="5">
+        <v>25</v>
+      </c>
+      <c r="Y34" s="5"/>
+      <c r="Z34" s="5">
+        <v>24</v>
+      </c>
+      <c r="AA34" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27" customHeight="1" ht="15">
+      <c r="A35" s="5">
+        <v>15</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="5"/>
+      <c r="D35" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="G35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="P35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q35" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="R35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V35" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W35" s="5">
+        <v>28</v>
+      </c>
+      <c r="X35" s="5">
+        <v>28</v>
+      </c>
+      <c r="Y35" s="5"/>
+      <c r="Z35" s="5">
+        <v>27</v>
+      </c>
+      <c r="AA35" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:27" customHeight="1" ht="15">
+      <c r="A36" s="5">
+        <v>14</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="C36" s="5"/>
+      <c r="D36" s="8" t="s">
+        <v>515</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="I36" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="J36" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="K36" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P36" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="Q36" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R36" s="5">
+        <v>17</v>
+      </c>
+      <c r="S36" s="5">
+        <v>17</v>
+      </c>
+      <c r="T36" s="5">
+        <v>19</v>
+      </c>
+      <c r="U36" s="5">
+        <v>16</v>
+      </c>
+      <c r="V36" s="5">
+        <v>0</v>
+      </c>
+      <c r="W36" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X36" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y36" s="5"/>
+      <c r="Z36" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA36" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="37" spans="1:27" customHeight="1" ht="15">
+      <c r="A37" s="5">
+        <v>13</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C37" s="5"/>
+      <c r="D37" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q37" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W37" s="5">
+        <v>30</v>
+      </c>
+      <c r="X37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y37" s="5"/>
+      <c r="Z37" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA37" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="38" spans="1:27" customHeight="1" ht="15">
+      <c r="A38" s="5">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="6">
+      <c r="B38" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="C38" s="5"/>
+      <c r="D38" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="I38" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="J38" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="K38" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P38" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="Q38" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R38" s="5">
+        <v>18</v>
+      </c>
+      <c r="S38" s="5">
+        <v>18</v>
+      </c>
+      <c r="T38" s="5">
+        <v>20</v>
+      </c>
+      <c r="U38" s="5">
+        <v>17</v>
+      </c>
+      <c r="V38" s="5">
         <v>1</v>
       </c>
-      <c r="B15" s="12" t="s">
+      <c r="W38" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X38" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA38" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="39" spans="1:27" customHeight="1" ht="15">
+      <c r="A39" s="5">
+        <v>11</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="C39" s="5"/>
+      <c r="D39" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="H39" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="K39" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P39" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="Q39" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R39" s="5">
+        <v>19</v>
+      </c>
+      <c r="S39" s="5">
+        <v>19</v>
+      </c>
+      <c r="T39" s="5">
+        <v>21</v>
+      </c>
+      <c r="U39" s="5">
+        <v>18</v>
+      </c>
+      <c r="V39" s="5">
+        <v>2</v>
+      </c>
+      <c r="W39" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X39" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y39" s="5"/>
+      <c r="Z39" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA39" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="40" spans="1:27" customHeight="1" ht="15">
+      <c r="A40" s="5">
+        <v>10</v>
+      </c>
+      <c r="B40" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C40" s="5"/>
+      <c r="D40" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="J40" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="K40" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="P40" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q40" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R40" s="5">
+        <v>23</v>
+      </c>
+      <c r="S40" s="5">
+        <v>23</v>
+      </c>
+      <c r="T40" s="5">
+        <v>25</v>
+      </c>
+      <c r="U40" s="5">
+        <v>22</v>
+      </c>
+      <c r="V40" s="5">
+        <v>6</v>
+      </c>
+      <c r="W40" s="5">
+        <v>32</v>
+      </c>
+      <c r="X40" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y40" s="5"/>
+      <c r="Z40" s="5">
+        <v>29</v>
+      </c>
+      <c r="AA40" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="41" spans="1:27" customHeight="1" ht="15">
+      <c r="A41" s="5">
+        <v>9</v>
+      </c>
+      <c r="B41" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" s="5"/>
+      <c r="D41" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="J41" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="K41" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="P41" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="Q41" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R41" s="5">
+        <v>25</v>
+      </c>
+      <c r="S41" s="5">
+        <v>25</v>
+      </c>
+      <c r="T41" s="5">
+        <v>27</v>
+      </c>
+      <c r="U41" s="5">
+        <v>24</v>
+      </c>
+      <c r="V41" s="5">
+        <v>8</v>
+      </c>
+      <c r="W41" s="5">
+        <v>34</v>
+      </c>
+      <c r="X41" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y41" s="5"/>
+      <c r="Z41" s="5">
+        <v>31</v>
+      </c>
+      <c r="AA41" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="42" spans="1:27" customHeight="1" ht="15">
+      <c r="A42" s="5">
+        <v>8</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C42" s="5"/>
+      <c r="D42" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N42" s="5"/>
+      <c r="O42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q42" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="S42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y42" s="5"/>
+      <c r="Z42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA42" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="43" spans="1:27" customHeight="1" ht="15">
+      <c r="A43" s="5">
         <v>7</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="9" t="s">
+      <c r="B43" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C43" s="5"/>
+      <c r="D43" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="J43" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="K43" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="P43" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="Q43" s="13" t="s">
+        <v>556</v>
+      </c>
+      <c r="R43" s="5">
+        <v>26</v>
+      </c>
+      <c r="S43" s="5">
+        <v>26</v>
+      </c>
+      <c r="T43" s="5">
+        <v>28</v>
+      </c>
+      <c r="U43" s="5">
+        <v>25</v>
+      </c>
+      <c r="V43" s="5">
+        <v>9</v>
+      </c>
+      <c r="W43" s="5">
         <v>35</v>
       </c>
-      <c r="E15" s="6">
+      <c r="X43" s="5">
+        <v>30</v>
+      </c>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="5">
+        <v>32</v>
+      </c>
+      <c r="AA43" s="5">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:27" customHeight="1" ht="15">
+      <c r="A44" s="5">
+        <v>6</v>
+      </c>
+      <c r="B44" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C44" s="5"/>
+      <c r="D44" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="L44" s="5"/>
+      <c r="M44" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="P44" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q44" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="R44" s="5">
+        <v>27</v>
+      </c>
+      <c r="S44" s="5">
+        <v>27</v>
+      </c>
+      <c r="T44" s="5">
+        <v>29</v>
+      </c>
+      <c r="U44" s="5">
+        <v>26</v>
+      </c>
+      <c r="V44" s="5">
+        <v>10</v>
+      </c>
+      <c r="W44" s="5">
+        <v>36</v>
+      </c>
+      <c r="X44" s="5">
+        <v>31</v>
+      </c>
+      <c r="Y44" s="5"/>
+      <c r="Z44" s="5">
+        <v>33</v>
+      </c>
+      <c r="AA44" s="5">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="45" spans="1:27" customHeight="1" ht="15">
+      <c r="A45" s="5">
+        <v>5</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" s="5"/>
+      <c r="D45" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="P45" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q45" s="13" t="s">
+        <v>564</v>
+      </c>
+      <c r="R45" s="5">
+        <v>29</v>
+      </c>
+      <c r="S45" s="5">
+        <v>29</v>
+      </c>
+      <c r="T45" s="5">
+        <v>31</v>
+      </c>
+      <c r="U45" s="5">
+        <v>28</v>
+      </c>
+      <c r="V45" s="5">
         <v>12</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>26</v>
+      <c r="W45" s="5">
+        <v>38</v>
+      </c>
+      <c r="X45" s="5">
+        <v>33</v>
+      </c>
+      <c r="Y45" s="5">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="5">
+        <v>35</v>
+      </c>
+      <c r="AA45" s="5">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="46" spans="1:27" customHeight="1" ht="15">
+      <c r="A46" s="5">
+        <v>4</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="5"/>
+      <c r="D46" s="8" t="s">
+        <v>565</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L46" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N46" s="5"/>
+      <c r="O46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q46" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R46" s="5">
+        <v>31</v>
+      </c>
+      <c r="S46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y46" s="5">
+        <v>2</v>
+      </c>
+      <c r="Z46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA46" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="47" spans="1:27" customHeight="1" ht="15">
+      <c r="A47" s="5">
+        <v>3</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C47" s="5"/>
+      <c r="D47" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="L47" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q47" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R47" s="5">
+        <v>32</v>
+      </c>
+      <c r="S47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="T47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="U47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="V47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="W47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="X47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y47" s="5">
+        <v>3</v>
+      </c>
+      <c r="Z47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA47" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="48" spans="1:27" customHeight="1" ht="15">
+      <c r="A48" s="5">
+        <v>2</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C48" s="5"/>
+      <c r="D48" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="J48" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="K48" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="N48" s="5"/>
+      <c r="O48" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="P48" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="Q48" s="13" t="s">
+        <v>575</v>
+      </c>
+      <c r="R48" s="5">
+        <v>34</v>
+      </c>
+      <c r="S48" s="5">
+        <v>32</v>
+      </c>
+      <c r="T48" s="5">
+        <v>34</v>
+      </c>
+      <c r="U48" s="5">
+        <v>31</v>
+      </c>
+      <c r="V48" s="5">
+        <v>15</v>
+      </c>
+      <c r="W48" s="5">
+        <v>41</v>
+      </c>
+      <c r="X48" s="5">
+        <v>36</v>
+      </c>
+      <c r="Y48" s="5"/>
+      <c r="Z48" s="5">
+        <v>38</v>
+      </c>
+      <c r="AA48" s="5">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="49" spans="1:27" customHeight="1" ht="15">
+      <c r="A49" s="6">
+        <v>1</v>
+      </c>
+      <c r="B49" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="E49" s="11" t="s">
+        <v>576</v>
+      </c>
+      <c r="F49" s="11" t="s">
+        <v>576</v>
+      </c>
+      <c r="G49" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="H49" s="11"/>
+      <c r="I49" s="11" t="s">
+        <v>577</v>
+      </c>
+      <c r="J49" s="11" t="s">
+        <v>578</v>
+      </c>
+      <c r="K49" s="11" t="s">
+        <v>579</v>
+      </c>
+      <c r="L49" s="11"/>
+      <c r="M49" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="N49" s="11"/>
+      <c r="O49" s="11" t="s">
+        <v>580</v>
+      </c>
+      <c r="P49" s="11" t="s">
+        <v>581</v>
+      </c>
+      <c r="Q49" s="14" t="s">
+        <v>582</v>
+      </c>
+      <c r="R49" s="6">
+        <v>35</v>
+      </c>
+      <c r="S49" s="6">
+        <v>33</v>
+      </c>
+      <c r="T49" s="6">
+        <v>35</v>
+      </c>
+      <c r="U49" s="6">
+        <v>32</v>
+      </c>
+      <c r="V49" s="6">
+        <v>16</v>
+      </c>
+      <c r="W49" s="6">
+        <v>42</v>
+      </c>
+      <c r="X49" s="6">
+        <v>37</v>
+      </c>
+      <c r="Y49" s="6"/>
+      <c r="Z49" s="6">
+        <v>39</v>
+      </c>
+      <c r="AA49" s="6">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="51" spans="1:27">
+      <c r="A51" t="s">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -1132,32 +8694,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 470243, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 470243, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 890364, platnost od 14. 6. 2026 do 12. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 890364, platnost od 14. 6. 2026 do 12. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>