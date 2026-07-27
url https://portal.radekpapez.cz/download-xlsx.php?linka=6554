--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,3584 +14,377 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1178">
-[...7 lines deleted...]
-    <t>Platí od 1. 1. 2025 do 31. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
+  <si>
+    <t>Linka číslo 000090</t>
+  </si>
+  <si>
+    <t>Plzeň(CZ)-Praha(CZ)-Bratislava(SK)-Užhorod(UA)-Lvov(UA)-Kolomyja(UA)-Ternopiľ(UA)</t>
+  </si>
+  <si>
+    <t>Platí od 10. 9. 2024 do 9. 9. 2029</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
     <t>Spoj 1</t>
   </si>
   <si>
     <t>Spoj 3</t>
   </si>
   <si>
-    <t>Spoj 7</t>
-[...1 lines deleted...]
-  <si>
     <t>Spoj 5</t>
   </si>
   <si>
-    <t>Spoj 9</t>
-[...220 lines deleted...]
-  <si>
     <t>km</t>
   </si>
   <si>
-    <t>X</t>
-[...23 lines deleted...]
-    <t>Hory,restaurace</t>
+    <t>4 7</t>
+  </si>
+  <si>
+    <t>1 2 3 4 5 6 7</t>
+  </si>
+  <si>
+    <t>1 2 3 4 5 6 7 11</t>
+  </si>
+  <si>
+    <t>Plzeň,,CAN</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>5:00</t>
-[...95 lines deleted...]
-    <t>15:48</t>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>Rokycany,,aut.nádr.</t>
   </si>
   <si>
     <t>17:00</t>
   </si>
   <si>
-    <t>17:04</t>
-[...41 lines deleted...]
-    <t>8:28</t>
+    <t>Praha,,ÚAN Florenc</t>
+  </si>
+  <si>
+    <t>19:30</t>
+  </si>
+  <si>
+    <t>Brno,,ÚAN Zvonařka</t>
+  </si>
+  <si>
+    <t>22:10</t>
+  </si>
+  <si>
+    <t>Lanžhot,,CLO</t>
+  </si>
+  <si>
+    <t>23:00</t>
+  </si>
+  <si>
+    <t>Brodské,,št.hr.CLO</t>
+  </si>
+  <si>
+    <t>Bratislava,,AS</t>
+  </si>
+  <si>
+    <t>0:20</t>
+  </si>
+  <si>
+    <t>Bratislava,Rusovce,št.hr.CLO</t>
+  </si>
+  <si>
+    <t>0:40</t>
+  </si>
+  <si>
+    <t>Rajka,,oh.ZOLL</t>
+  </si>
+  <si>
+    <t>Nyírábrány,,ZOLL</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>Valea lui Mihai,,ZOLL</t>
+  </si>
+  <si>
+    <t>Halmeu,,ZOLL</t>
+  </si>
+  <si>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>Ďiakovo,,ZOLL</t>
+  </si>
+  <si>
+    <t>10:45</t>
+  </si>
+  <si>
+    <t>Užhorod,,AS</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>Mukačevo,,AS</t>
+  </si>
+  <si>
+    <t>13:15</t>
+  </si>
+  <si>
+    <t>Stryj,,AS</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>Lvov,,žel.st.</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>Lvov,,AS</t>
+  </si>
+  <si>
+    <t>Rozatín,,AS</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>Burštyn,,AS</t>
+  </si>
+  <si>
+    <t>18:45</t>
+  </si>
+  <si>
+    <t>Halyč,,AS</t>
+  </si>
+  <si>
+    <t>19:10</t>
+  </si>
+  <si>
+    <t>Ivano-Frankovsk,,AS</t>
+  </si>
+  <si>
+    <t>19:40</t>
+  </si>
+  <si>
+    <t>Kolomyja,,AS</t>
+  </si>
+  <si>
+    <t>20:45</t>
+  </si>
+  <si>
+    <t>Sňatyn,,AS</t>
+  </si>
+  <si>
+    <t>21:45</t>
+  </si>
+  <si>
+    <t>Černovcy,,AS-1</t>
+  </si>
+  <si>
+    <t>22:20</t>
+  </si>
+  <si>
+    <t>Černovcy,,AS-2</t>
+  </si>
+  <si>
+    <t>22:40</t>
+  </si>
+  <si>
+    <t>Chotyn,,AS</t>
+  </si>
+  <si>
+    <t>23:50</t>
+  </si>
+  <si>
+    <t>K.-Podilskyy,,AS</t>
+  </si>
+  <si>
+    <t>0:25</t>
+  </si>
+  <si>
+    <t>Skala-Podilska,,AS</t>
+  </si>
+  <si>
+    <t>1:15</t>
+  </si>
+  <si>
+    <t>Čortkiv,,AS</t>
+  </si>
+  <si>
+    <t>2:25</t>
+  </si>
+  <si>
+    <t>Kopyčynci,,AS</t>
+  </si>
+  <si>
+    <t>2:50</t>
+  </si>
+  <si>
+    <t>Terebovlja,,AS</t>
+  </si>
+  <si>
+    <t>3:45</t>
+  </si>
+  <si>
+    <t>Ternopiľ,,AS</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>4:25</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: NIKOLO s.r.o., Křižíkova 344/6, 186 00 Praha 8, www.nikolo.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>2 5</t>
+  </si>
+  <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>7:15</t>
+  </si>
+  <si>
+    <t>8:10</t>
+  </si>
+  <si>
+    <t>8:30</t>
   </si>
   <si>
     <t>9:05</t>
   </si>
   <si>
-    <t>9:08</t>
-[...77 lines deleted...]
-    <t>15:52</t>
+    <t>9:50</t>
+  </si>
+  <si>
+    <t>11:15</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>12:40</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>15:50</t>
   </si>
   <si>
     <t>16:15</t>
   </si>
   <si>
-    <t>16:26</t>
-[...1 lines deleted...]
-  <si>
     <t>16:40</t>
   </si>
   <si>
-    <t>17:08</t>
-[...233 lines deleted...]
-    <t>17:48</t>
+    <t>18:30</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>20:10</t>
+  </si>
+  <si>
+    <t>22:30</t>
+  </si>
+  <si>
+    <t>23:10</t>
+  </si>
+  <si>
+    <t>2:00</t>
+  </si>
+  <si>
+    <t>2:05</t>
+  </si>
+  <si>
+    <t>4:00</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>10:35</t>
+  </si>
+  <si>
+    <t>11:40</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>16:00</t>
   </si>
   <si>
     <t>17:50</t>
-  </si>
-[...2773 lines deleted...]
-    <t>22:42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -4130,17358 +923,1601 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK48"/>
+  <dimension ref="A1:G39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="82" max="82" width="3.71" customWidth="true" style="0"/>
-[...7 lines deleted...]
-    <col min="2" max="2" width="25.136719" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="33.134766" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89" customHeight="1" ht="18">
+    <row r="1" spans="1:7" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:89" customHeight="1" ht="15">
+    <row r="2" spans="1:7" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:89" customHeight="1" ht="15">
+    <row r="3" spans="1:7" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="F3" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="G3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="10" t="s">
-[...246 lines deleted...]
-    <row r="4" spans="1:89" customHeight="1" ht="30">
+    </row>
+    <row r="4" spans="1:7" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>83</v>
+        <v>8</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>84</v>
-[...238 lines deleted...]
-    <row r="5" spans="1:89" customHeight="1" ht="15">
+        <v>9</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>92</v>
+        <v>12</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>93</v>
-[...78 lines deleted...]
-      <c r="CD5" s="5">
+        <v>13</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="5">
         <v>0</v>
       </c>
-      <c r="CE5" s="5"/>
-[...7 lines deleted...]
-    <row r="6" spans="1:89" customHeight="1" ht="15">
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>95</v>
-[...89 lines deleted...]
-    <row r="7" spans="1:89" customHeight="1" ht="15">
+        <v>15</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>96</v>
+        <v>16</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>97</v>
-[...127 lines deleted...]
-    <row r="8" spans="1:89" customHeight="1" ht="15">
+        <v>17</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="5">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>113</v>
+        <v>18</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>114</v>
-[...127 lines deleted...]
-    <row r="9" spans="1:89" customHeight="1" ht="15">
+        <v>19</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="5">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>130</v>
+        <v>20</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>131</v>
-[...226 lines deleted...]
-    <row r="10" spans="1:89" customHeight="1" ht="15">
+        <v>21</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" s="5">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>187</v>
+        <v>22</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>97</v>
-[...226 lines deleted...]
-    <row r="11" spans="1:89" customHeight="1" ht="15">
+        <v>21</v>
+      </c>
+      <c r="F10" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G10" s="5">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>188</v>
+        <v>23</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>97</v>
+        <v>24</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>97</v>
-[...226 lines deleted...]
-    <row r="12" spans="1:89" customHeight="1" ht="15">
+        <v>24</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="5">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>189</v>
+        <v>25</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>97</v>
+        <v>26</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>97</v>
-[...242 lines deleted...]
-    <row r="13" spans="1:89" customHeight="1" ht="15">
+        <v>26</v>
+      </c>
+      <c r="F12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12" s="5">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>188</v>
+        <v>27</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>97</v>
+        <v>26</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>97</v>
-[...242 lines deleted...]
-    <row r="14" spans="1:89" customHeight="1" ht="15">
+        <v>26</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="G13" s="5">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>204</v>
+        <v>29</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>205</v>
-[...242 lines deleted...]
-    <row r="15" spans="1:89" customHeight="1" ht="15">
+        <v>29</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="G14" s="5">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>265</v>
+        <v>30</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>131</v>
+        <v>29</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>266</v>
-[...242 lines deleted...]
-    <row r="16" spans="1:89" customHeight="1" ht="15">
+        <v>29</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" s="5">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="15">
       <c r="A16" s="5">
         <v>12</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>326</v>
+        <v>31</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>205</v>
+        <v>32</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>327</v>
-[...242 lines deleted...]
-    <row r="17" spans="1:89" customHeight="1" ht="15">
+        <v>32</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="G16" s="5">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="15">
       <c r="A17" s="5">
         <v>13</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>380</v>
+        <v>33</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>97</v>
+        <v>34</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>97</v>
-[...242 lines deleted...]
-    <row r="18" spans="1:89" customHeight="1" ht="15">
+        <v>34</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" s="5">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="15">
       <c r="A18" s="5">
         <v>14</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>381</v>
+        <v>35</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="8" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>97</v>
-[...244 lines deleted...]
-    <row r="19" spans="1:89" customHeight="1" ht="15">
+        <v>36</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="G18" s="5">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="15">
       <c r="A19" s="5">
         <v>15</v>
       </c>
       <c r="B19" s="16" t="s">
-        <v>426</v>
+        <v>37</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="8" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>114</v>
-[...244 lines deleted...]
-    <row r="20" spans="1:89" customHeight="1" ht="15">
+        <v>38</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G19" s="5">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="15">
       <c r="A20" s="5">
         <v>16</v>
       </c>
       <c r="B20" s="16" t="s">
-        <v>427</v>
+        <v>39</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="8" t="s">
-        <v>97</v>
+        <v>40</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>97</v>
-[...248 lines deleted...]
-    <row r="21" spans="1:89" customHeight="1" ht="15">
+        <v>40</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20" s="5">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="15">
       <c r="A21" s="5">
         <v>17</v>
       </c>
       <c r="B21" s="16" t="s">
-        <v>429</v>
+        <v>41</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="8" t="s">
-        <v>430</v>
+        <v>42</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>431</v>
-[...248 lines deleted...]
-    <row r="22" spans="1:89" customHeight="1" ht="15">
+        <v>42</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="G21" s="5">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" customHeight="1" ht="15">
       <c r="A22" s="5">
         <v>18</v>
       </c>
       <c r="B22" s="16" t="s">
-        <v>486</v>
+        <v>43</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="8" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>97</v>
-[...248 lines deleted...]
-    <row r="23" spans="1:89" customHeight="1" ht="15">
+        <v>15</v>
+      </c>
+      <c r="F22" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="5">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" customHeight="1" ht="15">
       <c r="A23" s="5">
         <v>19</v>
       </c>
       <c r="B23" s="16" t="s">
-        <v>487</v>
+        <v>44</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="8" t="s">
-        <v>488</v>
+        <v>45</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>489</v>
-[...248 lines deleted...]
-    <row r="24" spans="1:89" customHeight="1" ht="15">
+        <v>45</v>
+      </c>
+      <c r="F23" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="G23" s="5">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" customHeight="1" ht="15">
       <c r="A24" s="5">
         <v>20</v>
       </c>
       <c r="B24" s="16" t="s">
-        <v>543</v>
+        <v>46</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="8" t="s">
-        <v>431</v>
+        <v>47</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>544</v>
-[...248 lines deleted...]
-    <row r="25" spans="1:89" customHeight="1" ht="15">
+        <v>47</v>
+      </c>
+      <c r="F24" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="G24" s="5">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" customHeight="1" ht="15">
       <c r="A25" s="5">
         <v>21</v>
       </c>
       <c r="B25" s="16" t="s">
-        <v>595</v>
+        <v>48</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="8" t="s">
-        <v>596</v>
+        <v>49</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>597</v>
-[...248 lines deleted...]
-    <row r="26" spans="1:89" customHeight="1" ht="15">
+        <v>49</v>
+      </c>
+      <c r="F25" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="G25" s="5">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" customHeight="1" ht="15">
       <c r="A26" s="5">
         <v>22</v>
       </c>
       <c r="B26" s="16" t="s">
-        <v>637</v>
+        <v>50</v>
       </c>
       <c r="C26" s="5"/>
       <c r="D26" s="8" t="s">
-        <v>544</v>
+        <v>51</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>638</v>
-[...248 lines deleted...]
-    <row r="27" spans="1:89" customHeight="1" ht="15">
+        <v>51</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="G26" s="5">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" customHeight="1" ht="15">
       <c r="A27" s="5">
         <v>23</v>
       </c>
       <c r="B27" s="16" t="s">
-        <v>674</v>
+        <v>52</v>
       </c>
       <c r="C27" s="5"/>
       <c r="D27" s="8" t="s">
-        <v>597</v>
+        <v>53</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>675</v>
-[...248 lines deleted...]
-    <row r="28" spans="1:89" customHeight="1" ht="15">
+        <v>53</v>
+      </c>
+      <c r="F27" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="G27" s="5">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" customHeight="1" ht="15">
       <c r="A28" s="5">
         <v>24</v>
       </c>
       <c r="B28" s="16" t="s">
-        <v>716</v>
+        <v>54</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="8" t="s">
-        <v>638</v>
+        <v>55</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>717</v>
-[...248 lines deleted...]
-    <row r="29" spans="1:89" customHeight="1" ht="15">
+        <v>55</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="G28" s="5">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" customHeight="1" ht="15">
       <c r="A29" s="5">
         <v>25</v>
       </c>
       <c r="B29" s="16" t="s">
-        <v>757</v>
+        <v>56</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="8" t="s">
-        <v>717</v>
+        <v>57</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>758</v>
-[...248 lines deleted...]
-    <row r="30" spans="1:89" customHeight="1" ht="15">
+        <v>57</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="G29" s="5">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" customHeight="1" ht="15">
       <c r="A30" s="5">
         <v>26</v>
       </c>
       <c r="B30" s="16" t="s">
-        <v>789</v>
+        <v>58</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="8" t="s">
-        <v>790</v>
+        <v>59</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>791</v>
-[...254 lines deleted...]
-    <row r="31" spans="1:89" customHeight="1" ht="15">
+        <v>59</v>
+      </c>
+      <c r="F30" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="G30" s="5">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" customHeight="1" ht="15">
       <c r="A31" s="5">
         <v>27</v>
       </c>
       <c r="B31" s="16" t="s">
-        <v>813</v>
+        <v>60</v>
       </c>
       <c r="C31" s="5"/>
-      <c r="D31" s="8"/>
-[...248 lines deleted...]
-    <row r="32" spans="1:89" customHeight="1" ht="15">
+      <c r="D31" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F31" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="G31" s="5">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" customHeight="1" ht="15">
       <c r="A32" s="5">
         <v>28</v>
       </c>
       <c r="B32" s="16" t="s">
-        <v>814</v>
+        <v>62</v>
       </c>
       <c r="C32" s="5"/>
-      <c r="D32" s="8"/>
-[...248 lines deleted...]
-    <row r="33" spans="1:89" customHeight="1" ht="15">
+      <c r="D32" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G32" s="5">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" customHeight="1" ht="15">
       <c r="A33" s="5">
         <v>29</v>
       </c>
       <c r="B33" s="16" t="s">
-        <v>849</v>
+        <v>64</v>
       </c>
       <c r="C33" s="5"/>
-      <c r="D33" s="8"/>
-[...248 lines deleted...]
-    <row r="34" spans="1:89" customHeight="1" ht="15">
+      <c r="D33" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="G33" s="5">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" customHeight="1" ht="15">
       <c r="A34" s="5">
         <v>30</v>
       </c>
       <c r="B34" s="16" t="s">
-        <v>813</v>
+        <v>66</v>
       </c>
       <c r="C34" s="5"/>
-      <c r="D34" s="8"/>
-[...86 lines deleted...]
-    <row r="35" spans="1:89" customHeight="1" ht="15">
+      <c r="D34" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="G34" s="5">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" customHeight="1" ht="15">
       <c r="A35" s="5">
         <v>31</v>
       </c>
       <c r="B35" s="16" t="s">
-        <v>814</v>
+        <v>68</v>
       </c>
       <c r="C35" s="5"/>
-      <c r="D35" s="8"/>
-[...86 lines deleted...]
-    <row r="36" spans="1:89" customHeight="1" ht="15">
+      <c r="D35" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="G35" s="5">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" customHeight="1" ht="15">
       <c r="A36" s="5">
         <v>32</v>
       </c>
       <c r="B36" s="16" t="s">
-        <v>870</v>
+        <v>70</v>
       </c>
       <c r="C36" s="5"/>
-      <c r="D36" s="8"/>
-[...87 lines deleted...]
-      <c r="A37" s="5">
+      <c r="D36" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="G36" s="5">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" customHeight="1" ht="15">
+      <c r="A37" s="6">
         <v>33</v>
       </c>
-      <c r="B37" s="16" t="s">
-[...949 lines deleted...]
-        <v>882</v>
+      <c r="B37" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>74</v>
+      </c>
+      <c r="F37" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G37" s="6">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI48"/>
+  <dimension ref="A1:G39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="81" max="81" width="3.71" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="2" max="2" width="25.136719" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="33.134766" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87" customHeight="1" ht="18">
+    <row r="1" spans="1:7" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:87" customHeight="1" ht="15">
+    <row r="2" spans="1:7" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:87" customHeight="1" ht="15">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>884</v>
+        <v>77</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>885</v>
-[...248 lines deleted...]
-    <row r="4" spans="1:87" customHeight="1" ht="30">
+        <v>78</v>
+      </c>
+      <c r="F3" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>33</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>72</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F5" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="G5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>32</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="F6" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="G6" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>31</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E7" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="F7" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G7" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>30</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="F4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="E8" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="I4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="K4" s="5" t="s">
+      <c r="F8" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="L4" s="5" t="s">
-[...26 lines deleted...]
-      <c r="U4" s="5" t="s">
+      <c r="G8" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>29</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F9" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="G9" s="5">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>28</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="V4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="X4" s="5" t="s">
+      <c r="E10" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="Y4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AA4" s="5" t="s">
+      <c r="F10" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="AB4" s="5" t="s">
-[...29 lines deleted...]
-      <c r="AL4" s="5" t="s">
+      <c r="G10" s="5">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>27</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="AM4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="AO4" s="5" t="s">
+      <c r="E11" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="AP4" s="5" t="s">
-[...11 lines deleted...]
-      <c r="AT4" s="5" t="s">
+      <c r="F11" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="AU4" s="5" t="s">
-[...44 lines deleted...]
-      <c r="BJ4" s="5" t="s">
+      <c r="G11" s="5">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>26</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="BK4" s="5" t="s">
-[...8 lines deleted...]
-      <c r="BN4" s="5" t="s">
+      <c r="E12" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="BO4" s="5" t="s">
-[...8 lines deleted...]
-      <c r="BR4" s="5" t="s">
+      <c r="F12" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="BS4" s="5" t="s">
-[...11 lines deleted...]
-      <c r="BW4" s="5" t="s">
+      <c r="G12" s="5">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>25</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="BX4" s="5" t="s">
+      <c r="E13" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="F13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="G13" s="5">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>24</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="BY4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="BZ4" s="5" t="s">
+      <c r="E14" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="CA4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="CB4" s="13" t="s">
+      <c r="F14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="CC4" s="5"/>
-[...14 lines deleted...]
-      <c r="C5" s="5" t="s">
+      <c r="G14" s="5">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>23</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="F15" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="G15" s="5">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>22</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="5">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>21</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="D5" s="8"/>
-[...85 lines deleted...]
-      <c r="A6" s="5">
+      <c r="E17" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F17" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="G17" s="5">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>20</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F18" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="G18" s="5">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>19</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F19" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="G19" s="5">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>18</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F20" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="G20" s="5">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>17</v>
+      </c>
+      <c r="B21" s="16" t="s">
         <v>41</v>
-      </c>
-[...1840 lines deleted...]
-        <v>789</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="8" t="s">
-        <v>998</v>
+        <v>96</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>998</v>
-[...248 lines deleted...]
-    <row r="22" spans="1:87" customHeight="1" ht="15">
+        <v>96</v>
+      </c>
+      <c r="F21" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="G21" s="5">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" customHeight="1" ht="15">
       <c r="A22" s="5">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B22" s="16" t="s">
-        <v>757</v>
+        <v>39</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="8" t="s">
-        <v>1014</v>
+        <v>97</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>1014</v>
-[...248 lines deleted...]
-    <row r="23" spans="1:87" customHeight="1" ht="15">
+        <v>97</v>
+      </c>
+      <c r="F22" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="G22" s="5">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" customHeight="1" ht="15">
       <c r="A23" s="5">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="B23" s="16" t="s">
-        <v>716</v>
+        <v>37</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="8" t="s">
-        <v>1033</v>
+        <v>98</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>1033</v>
-[...248 lines deleted...]
-    <row r="24" spans="1:87" customHeight="1" ht="15">
+        <v>98</v>
+      </c>
+      <c r="F23" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="G23" s="5">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" customHeight="1" ht="15">
       <c r="A24" s="5">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="B24" s="16" t="s">
-        <v>674</v>
+        <v>35</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="8" t="s">
-        <v>1047</v>
+        <v>99</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>1047</v>
-[...248 lines deleted...]
-    <row r="25" spans="1:87" customHeight="1" ht="15">
+        <v>99</v>
+      </c>
+      <c r="F24" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="G24" s="5">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" customHeight="1" ht="15">
       <c r="A25" s="5">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="B25" s="16" t="s">
-        <v>637</v>
+        <v>33</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="8" t="s">
-        <v>1055</v>
+        <v>100</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>1055</v>
-[...248 lines deleted...]
-    <row r="26" spans="1:87" customHeight="1" ht="15">
+        <v>100</v>
+      </c>
+      <c r="F25" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="G25" s="5">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" customHeight="1" ht="15">
       <c r="A26" s="5">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="B26" s="16" t="s">
-        <v>595</v>
+        <v>31</v>
       </c>
       <c r="C26" s="5"/>
       <c r="D26" s="8" t="s">
-        <v>1066</v>
+        <v>101</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>1066</v>
-[...248 lines deleted...]
-    <row r="27" spans="1:87" customHeight="1" ht="15">
+        <v>101</v>
+      </c>
+      <c r="F26" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="G26" s="5">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" customHeight="1" ht="15">
       <c r="A27" s="5">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B27" s="16" t="s">
-        <v>543</v>
+        <v>30</v>
       </c>
       <c r="C27" s="5"/>
       <c r="D27" s="8" t="s">
-        <v>1083</v>
+        <v>102</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>1083</v>
-[...248 lines deleted...]
-    <row r="28" spans="1:87" customHeight="1" ht="15">
+        <v>102</v>
+      </c>
+      <c r="F27" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="G27" s="5">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" customHeight="1" ht="15">
       <c r="A28" s="5">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="B28" s="16" t="s">
-        <v>487</v>
+        <v>28</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="8" t="s">
-        <v>1093</v>
+        <v>102</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>1093</v>
-[...248 lines deleted...]
-    <row r="29" spans="1:87" customHeight="1" ht="15">
+        <v>102</v>
+      </c>
+      <c r="F28" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="G28" s="5">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" customHeight="1" ht="15">
       <c r="A29" s="5">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="B29" s="16" t="s">
-        <v>486</v>
+        <v>27</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="8" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>97</v>
-[...248 lines deleted...]
-    <row r="30" spans="1:87" customHeight="1" ht="15">
+        <v>103</v>
+      </c>
+      <c r="F29" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="G29" s="5">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" customHeight="1" ht="15">
       <c r="A30" s="5">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B30" s="16" t="s">
-        <v>429</v>
+        <v>25</v>
       </c>
       <c r="C30" s="5"/>
       <c r="D30" s="8" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="E30" s="5" t="s">
-        <v>97</v>
-[...248 lines deleted...]
-    <row r="31" spans="1:87" customHeight="1" ht="15">
+        <v>103</v>
+      </c>
+      <c r="F30" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="G30" s="5">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" customHeight="1" ht="15">
       <c r="A31" s="5">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="B31" s="16" t="s">
-        <v>427</v>
+        <v>23</v>
       </c>
       <c r="C31" s="5"/>
       <c r="D31" s="8" t="s">
-        <v>1109</v>
+        <v>104</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>1109</v>
-[...248 lines deleted...]
-    <row r="32" spans="1:87" customHeight="1" ht="15">
+        <v>104</v>
+      </c>
+      <c r="F31" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="G31" s="5">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" customHeight="1" ht="15">
       <c r="A32" s="5">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="B32" s="16" t="s">
-        <v>426</v>
+        <v>22</v>
       </c>
       <c r="C32" s="5"/>
       <c r="D32" s="8" t="s">
-        <v>1117</v>
+        <v>105</v>
       </c>
       <c r="E32" s="5" t="s">
-        <v>1117</v>
-[...246 lines deleted...]
-    <row r="33" spans="1:87" customHeight="1" ht="15">
+        <v>105</v>
+      </c>
+      <c r="F32" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="G32" s="5">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" customHeight="1" ht="15">
       <c r="A33" s="5">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="B33" s="16" t="s">
-        <v>381</v>
+        <v>20</v>
       </c>
       <c r="C33" s="5"/>
       <c r="D33" s="8" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>97</v>
-[...246 lines deleted...]
-    <row r="34" spans="1:87" customHeight="1" ht="15">
+        <v>105</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="G33" s="5">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" customHeight="1" ht="15">
       <c r="A34" s="5">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="B34" s="16" t="s">
-        <v>380</v>
+        <v>18</v>
       </c>
       <c r="C34" s="5"/>
       <c r="D34" s="8" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="E34" s="5" t="s">
-        <v>97</v>
-[...244 lines deleted...]
-    <row r="35" spans="1:87" customHeight="1" ht="15">
+        <v>106</v>
+      </c>
+      <c r="F34" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="G34" s="5">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" customHeight="1" ht="15">
       <c r="A35" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="B35" s="16" t="s">
-        <v>326</v>
+        <v>16</v>
       </c>
       <c r="C35" s="5"/>
       <c r="D35" s="8" t="s">
-        <v>1129</v>
+        <v>107</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>1129</v>
-[...244 lines deleted...]
-    <row r="36" spans="1:87" customHeight="1" ht="15">
+        <v>107</v>
+      </c>
+      <c r="F35" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="G35" s="5">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" customHeight="1" ht="15">
       <c r="A36" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="B36" s="16" t="s">
-        <v>265</v>
+        <v>14</v>
       </c>
       <c r="C36" s="5"/>
       <c r="D36" s="8" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="E36" s="5" t="s">
-        <v>97</v>
-[...228 lines deleted...]
-      <c r="CE36" s="5">
+        <v>108</v>
+      </c>
+      <c r="F36" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="G36" s="5">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" customHeight="1" ht="15">
+      <c r="A37" s="6">
         <v>1</v>
       </c>
-      <c r="CF36" s="5">
-[...1992 lines deleted...]
-        <v>882</v>
+      <c r="B37" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="F37" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="G37" s="6">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -21492,32 +2528,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 425001, platnost od 1. 1. 2025 do 31. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 425001, platnost od 1. 1. 2025 do 31. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 000090, platnost od 10. 9. 2024 do 9. 9. 2029</dc:title>
+  <dc:description>Jízdní řád linky 000090, platnost od 10. 9. 2024 do 9. 9. 2029</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>