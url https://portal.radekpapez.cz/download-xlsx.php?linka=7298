--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -1,1938 +1,2023 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
-    <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="625">
-[...7 lines deleted...]
-    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="654">
+  <si>
+    <t>Linka číslo 425012</t>
+  </si>
+  <si>
+    <t>Karlovy Vary, Dolní nádraží-terminál - Karlovy Vary, Čankovská - Karlovy Vary, Dolní nádraží-terminál</t>
+  </si>
+  <si>
+    <t>Platí od 1. 1. 2024 do 31. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 1001</t>
-[...101 lines deleted...]
-    <t>Spoj 1049</t>
+    <t>Spoj 1</t>
+  </si>
+  <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>Spoj 5</t>
+  </si>
+  <si>
+    <t>Spoj 7</t>
+  </si>
+  <si>
+    <t>Spoj 9</t>
+  </si>
+  <si>
+    <t>Spoj 11</t>
+  </si>
+  <si>
+    <t>Spoj 13</t>
+  </si>
+  <si>
+    <t>Spoj 15</t>
+  </si>
+  <si>
+    <t>Spoj 17</t>
+  </si>
+  <si>
+    <t>Spoj 19</t>
+  </si>
+  <si>
+    <t>Spoj 21</t>
+  </si>
+  <si>
+    <t>Spoj 23</t>
+  </si>
+  <si>
+    <t>Spoj 25</t>
+  </si>
+  <si>
+    <t>Spoj 27</t>
+  </si>
+  <si>
+    <t>Spoj 29</t>
+  </si>
+  <si>
+    <t>Spoj 31</t>
+  </si>
+  <si>
+    <t>Spoj 33</t>
+  </si>
+  <si>
+    <t>Spoj 35</t>
+  </si>
+  <si>
+    <t>Spoj 37</t>
+  </si>
+  <si>
+    <t>Spoj 39</t>
+  </si>
+  <si>
+    <t>Spoj 41</t>
+  </si>
+  <si>
+    <t>Spoj 43</t>
+  </si>
+  <si>
+    <t>Spoj 45</t>
+  </si>
+  <si>
+    <t>Spoj 47</t>
+  </si>
+  <si>
+    <t>Spoj 49</t>
+  </si>
+  <si>
+    <t>Spoj 51</t>
+  </si>
+  <si>
+    <t>Spoj 53</t>
+  </si>
+  <si>
+    <t>Spoj 55</t>
+  </si>
+  <si>
+    <t>Spoj 57</t>
+  </si>
+  <si>
+    <t>Spoj 59</t>
+  </si>
+  <si>
+    <t>Spoj 61</t>
+  </si>
+  <si>
+    <t>Spoj 63</t>
+  </si>
+  <si>
+    <t>Spoj 65</t>
+  </si>
+  <si>
+    <t>Spoj 67</t>
+  </si>
+  <si>
+    <t>Spoj 69</t>
+  </si>
+  <si>
+    <t>Spoj 71</t>
+  </si>
+  <si>
+    <t>Spoj 73</t>
+  </si>
+  <si>
+    <t>Spoj 75</t>
+  </si>
+  <si>
+    <t>Spoj 77</t>
+  </si>
+  <si>
+    <t>Spoj 79</t>
+  </si>
+  <si>
+    <t>Spoj 81</t>
+  </si>
+  <si>
+    <t>Spoj 83</t>
+  </si>
+  <si>
+    <t>Spoj 85</t>
+  </si>
+  <si>
+    <t>Spoj 87</t>
+  </si>
+  <si>
+    <t>Spoj 89</t>
+  </si>
+  <si>
+    <t>Spoj 91</t>
+  </si>
+  <si>
+    <t>Spoj 93</t>
+  </si>
+  <si>
+    <t>Spoj 95</t>
+  </si>
+  <si>
+    <t>Spoj 97</t>
+  </si>
+  <si>
+    <t>Spoj 99</t>
+  </si>
+  <si>
+    <t>Spoj 101</t>
+  </si>
+  <si>
+    <t>Spoj 103</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>X @</t>
-[...11 lines deleted...]
-    <t>Říčany,,Olivovna</t>
+    <t>X</t>
+  </si>
+  <si>
+    <t>6 + 25</t>
+  </si>
+  <si>
+    <t>X 44</t>
+  </si>
+  <si>
+    <t>6 +</t>
+  </si>
+  <si>
+    <t>Dolní nádraží - terminál</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
+    <t>5:33</t>
+  </si>
+  <si>
+    <t>5:52</t>
+  </si>
+  <si>
+    <t>6:06</t>
+  </si>
+  <si>
+    <t>6:11</t>
+  </si>
+  <si>
+    <t>6:31</t>
+  </si>
+  <si>
+    <t>6:53</t>
+  </si>
+  <si>
+    <t>6:57</t>
+  </si>
+  <si>
+    <t>7:10</t>
+  </si>
+  <si>
+    <t>7:30</t>
+  </si>
+  <si>
+    <t>7:40</t>
+  </si>
+  <si>
+    <t>8:05</t>
+  </si>
+  <si>
+    <t>8:20</t>
+  </si>
+  <si>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>10:40</t>
+  </si>
+  <si>
+    <t>11:20</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
+    <t>12:40</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>13:45</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>14:09</t>
+  </si>
+  <si>
+    <t>14:33</t>
+  </si>
+  <si>
+    <t>14:40</t>
+  </si>
+  <si>
+    <t>14:57</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>15:21</t>
+  </si>
+  <si>
+    <t>15:46</t>
+  </si>
+  <si>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>16:12</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>16:40</t>
+  </si>
+  <si>
+    <t>17:05</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>17:39</t>
+  </si>
+  <si>
+    <t>18:09</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>19:40</t>
+  </si>
+  <si>
+    <t>20:35</t>
+  </si>
+  <si>
+    <t>21:24</t>
+  </si>
+  <si>
+    <t>Dolní nádraží</t>
+  </si>
+  <si>
+    <t>5:35</t>
+  </si>
+  <si>
+    <t>5:54</t>
+  </si>
+  <si>
+    <t>6:08</t>
+  </si>
+  <si>
+    <t>6:13</t>
+  </si>
+  <si>
+    <t>6:33</t>
+  </si>
+  <si>
+    <t>6:55</t>
+  </si>
+  <si>
+    <t>6:59</t>
+  </si>
+  <si>
+    <t>7:12</t>
+  </si>
+  <si>
+    <t>7:32</t>
+  </si>
+  <si>
+    <t>7:42</t>
+  </si>
+  <si>
+    <t>8:07</t>
+  </si>
+  <si>
+    <t>8:22</t>
+  </si>
+  <si>
+    <t>8:42</t>
+  </si>
+  <si>
+    <t>9:22</t>
+  </si>
+  <si>
+    <t>10:02</t>
+  </si>
+  <si>
+    <t>10:42</t>
+  </si>
+  <si>
+    <t>11:22</t>
+  </si>
+  <si>
+    <t>12:02</t>
+  </si>
+  <si>
+    <t>12:42</t>
+  </si>
+  <si>
+    <t>13:22</t>
+  </si>
+  <si>
+    <t>13:47</t>
+  </si>
+  <si>
+    <t>14:02</t>
+  </si>
+  <si>
+    <t>14:11</t>
+  </si>
+  <si>
+    <t>14:35</t>
+  </si>
+  <si>
+    <t>14:42</t>
+  </si>
+  <si>
+    <t>14:59</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>15:23</t>
+  </si>
+  <si>
+    <t>15:48</t>
+  </si>
+  <si>
+    <t>16:02</t>
+  </si>
+  <si>
+    <t>16:14</t>
+  </si>
+  <si>
+    <t>16:42</t>
+  </si>
+  <si>
+    <t>17:07</t>
+  </si>
+  <si>
+    <t>17:22</t>
+  </si>
+  <si>
+    <t>17:41</t>
+  </si>
+  <si>
+    <t>18:11</t>
+  </si>
+  <si>
+    <t>19:02</t>
+  </si>
+  <si>
+    <t>19:42</t>
+  </si>
+  <si>
+    <t>20:37</t>
+  </si>
+  <si>
+    <t>21:25</t>
+  </si>
+  <si>
+    <t>Tržnice</t>
+  </si>
+  <si>
+    <t>5:14</t>
+  </si>
+  <si>
+    <t>5:17</t>
+  </si>
+  <si>
+    <t>5:38</t>
+  </si>
+  <si>
+    <t>5:57</t>
+  </si>
+  <si>
+    <t>6:16</t>
+  </si>
+  <si>
+    <t>6:36</t>
+  </si>
+  <si>
+    <t>6:58</t>
+  </si>
+  <si>
+    <t>7:02</t>
+  </si>
+  <si>
+    <t>7:15</t>
+  </si>
+  <si>
+    <t>7:35</t>
+  </si>
+  <si>
+    <t>7:45</t>
+  </si>
+  <si>
+    <t>8:10</t>
+  </si>
+  <si>
+    <t>8:25</t>
+  </si>
+  <si>
+    <t>8:45</t>
+  </si>
+  <si>
+    <t>9:25</t>
+  </si>
+  <si>
+    <t>10:05</t>
+  </si>
+  <si>
+    <t>10:45</t>
+  </si>
+  <si>
+    <t>11:25</t>
+  </si>
+  <si>
+    <t>12:05</t>
+  </si>
+  <si>
+    <t>12:45</t>
+  </si>
+  <si>
+    <t>13:25</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>14:05</t>
+  </si>
+  <si>
+    <t>14:14</t>
+  </si>
+  <si>
+    <t>14:38</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
+    <t>15:02</t>
+  </si>
+  <si>
+    <t>15:25</t>
+  </si>
+  <si>
+    <t>15:26</t>
+  </si>
+  <si>
+    <t>15:51</t>
+  </si>
+  <si>
+    <t>16:05</t>
+  </si>
+  <si>
+    <t>16:17</t>
+  </si>
+  <si>
+    <t>16:43</t>
+  </si>
+  <si>
+    <t>16:45</t>
+  </si>
+  <si>
+    <t>17:10</t>
+  </si>
+  <si>
+    <t>17:25</t>
+  </si>
+  <si>
+    <t>17:44</t>
+  </si>
+  <si>
+    <t>18:14</t>
+  </si>
+  <si>
+    <t>19:05</t>
+  </si>
+  <si>
+    <t>19:45</t>
+  </si>
+  <si>
+    <t>20:40</t>
+  </si>
+  <si>
+    <t>21:28</t>
+  </si>
+  <si>
+    <t>22:22</t>
+  </si>
+  <si>
+    <t>Elite</t>
+  </si>
+  <si>
+    <t>5:16</t>
+  </si>
+  <si>
+    <t>5:19</t>
+  </si>
+  <si>
+    <t>5:40</t>
+  </si>
+  <si>
+    <t>5:59</t>
+  </si>
+  <si>
+    <t>6:19</t>
+  </si>
+  <si>
+    <t>6:39</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>7:05</t>
+  </si>
+  <si>
+    <t>7:18</t>
+  </si>
+  <si>
+    <t>7:38</t>
+  </si>
+  <si>
+    <t>7:47</t>
+  </si>
+  <si>
+    <t>8:13</t>
+  </si>
+  <si>
+    <t>8:27</t>
+  </si>
+  <si>
+    <t>8:48</t>
+  </si>
+  <si>
+    <t>9:28</t>
+  </si>
+  <si>
+    <t>9:27</t>
+  </si>
+  <si>
+    <t>10:08</t>
+  </si>
+  <si>
+    <t>10:07</t>
+  </si>
+  <si>
+    <t>10:48</t>
+  </si>
+  <si>
+    <t>10:47</t>
+  </si>
+  <si>
+    <t>11:28</t>
+  </si>
+  <si>
+    <t>11:27</t>
+  </si>
+  <si>
+    <t>12:08</t>
+  </si>
+  <si>
+    <t>12:07</t>
+  </si>
+  <si>
+    <t>12:48</t>
+  </si>
+  <si>
+    <t>12:47</t>
+  </si>
+  <si>
+    <t>13:28</t>
+  </si>
+  <si>
+    <t>13:27</t>
+  </si>
+  <si>
+    <t>13:53</t>
+  </si>
+  <si>
+    <t>14:07</t>
+  </si>
+  <si>
+    <t>14:17</t>
+  </si>
+  <si>
+    <t>14:41</t>
+  </si>
+  <si>
+    <t>14:47</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>15:27</t>
+  </si>
+  <si>
+    <t>15:29</t>
+  </si>
+  <si>
+    <t>15:54</t>
+  </si>
+  <si>
+    <t>16:07</t>
+  </si>
+  <si>
+    <t>16:20</t>
+  </si>
+  <si>
+    <t>16:46</t>
+  </si>
+  <si>
+    <t>16:47</t>
+  </si>
+  <si>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>17:27</t>
+  </si>
+  <si>
+    <t>17:47</t>
+  </si>
+  <si>
+    <t>18:16</t>
+  </si>
+  <si>
+    <t>19:07</t>
+  </si>
+  <si>
+    <t>19:47</t>
+  </si>
+  <si>
+    <t>20:42</t>
+  </si>
+  <si>
+    <t>21:30</t>
+  </si>
+  <si>
+    <t>22:24</t>
+  </si>
+  <si>
+    <t>Pivovar</t>
+  </si>
+  <si>
+    <t>5:18</t>
+  </si>
+  <si>
+    <t>5:21</t>
+  </si>
+  <si>
+    <t>5:42</t>
+  </si>
+  <si>
+    <t>6:01</t>
+  </si>
+  <si>
+    <t>6:15</t>
+  </si>
+  <si>
+    <t>6:21</t>
+  </si>
+  <si>
+    <t>6:41</t>
+  </si>
+  <si>
+    <t>7:07</t>
+  </si>
+  <si>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>7:49</t>
+  </si>
+  <si>
+    <t>8:15</t>
+  </si>
+  <si>
+    <t>8:29</t>
+  </si>
+  <si>
+    <t>8:50</t>
+  </si>
+  <si>
+    <t>9:30</t>
+  </si>
+  <si>
+    <t>9:29</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>10:09</t>
+  </si>
+  <si>
+    <t>10:50</t>
+  </si>
+  <si>
+    <t>10:49</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>11:29</t>
+  </si>
+  <si>
+    <t>12:10</t>
+  </si>
+  <si>
+    <t>12:09</t>
+  </si>
+  <si>
+    <t>12:50</t>
+  </si>
+  <si>
+    <t>12:49</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>13:29</t>
+  </si>
+  <si>
+    <t>13:55</t>
+  </si>
+  <si>
+    <t>14:19</t>
+  </si>
+  <si>
+    <t>14:43</t>
+  </si>
+  <si>
+    <t>14:49</t>
+  </si>
+  <si>
+    <t>15:07</t>
+  </si>
+  <si>
+    <t>15:31</t>
+  </si>
+  <si>
+    <t>15:56</t>
+  </si>
+  <si>
+    <t>16:09</t>
+  </si>
+  <si>
+    <t>16:22</t>
+  </si>
+  <si>
+    <t>16:48</t>
+  </si>
+  <si>
+    <t>16:49</t>
+  </si>
+  <si>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>17:29</t>
+  </si>
+  <si>
+    <t>17:49</t>
+  </si>
+  <si>
+    <t>18:18</t>
+  </si>
+  <si>
+    <t>19:09</t>
+  </si>
+  <si>
+    <t>19:49</t>
+  </si>
+  <si>
+    <t>20:44</t>
+  </si>
+  <si>
+    <t>21:32</t>
+  </si>
+  <si>
+    <t>22:26</t>
+  </si>
+  <si>
+    <t>Keramická škola</t>
+  </si>
+  <si>
     <t>5:22</t>
   </si>
   <si>
-    <t>5:52</t>
+    <t>5:43</t>
+  </si>
+  <si>
+    <t>6:02</t>
   </si>
   <si>
     <t>6:22</t>
   </si>
   <si>
-    <t>6:52</t>
+    <t>6:42</t>
+  </si>
+  <si>
+    <t>7:03</t>
+  </si>
+  <si>
+    <t>7:08</t>
+  </si>
+  <si>
+    <t>7:21</t>
+  </si>
+  <si>
+    <t>7:41</t>
+  </si>
+  <si>
+    <t>7:50</t>
+  </si>
+  <si>
+    <t>8:16</t>
+  </si>
+  <si>
+    <t>8:30</t>
+  </si>
+  <si>
+    <t>8:51</t>
+  </si>
+  <si>
+    <t>9:31</t>
+  </si>
+  <si>
+    <t>10:11</t>
+  </si>
+  <si>
+    <t>10:51</t>
+  </si>
+  <si>
+    <t>11:31</t>
+  </si>
+  <si>
+    <t>12:11</t>
+  </si>
+  <si>
+    <t>12:51</t>
+  </si>
+  <si>
+    <t>13:31</t>
+  </si>
+  <si>
+    <t>13:56</t>
+  </si>
+  <si>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>14:20</t>
+  </si>
+  <si>
+    <t>14:44</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>15:08</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>15:32</t>
+  </si>
+  <si>
+    <t>15:57</t>
+  </si>
+  <si>
+    <t>16:10</t>
+  </si>
+  <si>
+    <t>16:23</t>
+  </si>
+  <si>
+    <t>16:50</t>
+  </si>
+  <si>
+    <t>17:16</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>18:19</t>
+  </si>
+  <si>
+    <t>19:10</t>
+  </si>
+  <si>
+    <t>19:50</t>
+  </si>
+  <si>
+    <t>20:45</t>
+  </si>
+  <si>
+    <t>21:33</t>
+  </si>
+  <si>
+    <t>22:27</t>
+  </si>
+  <si>
+    <t>Čankovská</t>
+  </si>
+  <si>
+    <t>4:58</t>
+  </si>
+  <si>
+    <t>5:20</t>
+  </si>
+  <si>
+    <t>5:23</t>
+  </si>
+  <si>
+    <t>5:44</t>
+  </si>
+  <si>
+    <t>6:03</t>
+  </si>
+  <si>
+    <t>6:17</t>
+  </si>
+  <si>
+    <t>6:23</t>
+  </si>
+  <si>
+    <t>6:43</t>
+  </si>
+  <si>
+    <t>7:04</t>
+  </si>
+  <si>
+    <t>7:09</t>
   </si>
   <si>
     <t>7:22</t>
   </si>
   <si>
-    <t>7:48</t>
+    <t>7:51</t>
+  </si>
+  <si>
+    <t>8:17</t>
+  </si>
+  <si>
+    <t>8:31</t>
+  </si>
+  <si>
+    <t>8:52</t>
+  </si>
+  <si>
+    <t>9:32</t>
+  </si>
+  <si>
+    <t>10:12</t>
+  </si>
+  <si>
+    <t>10:52</t>
+  </si>
+  <si>
+    <t>11:32</t>
+  </si>
+  <si>
+    <t>12:12</t>
+  </si>
+  <si>
+    <t>12:52</t>
+  </si>
+  <si>
+    <t>13:32</t>
+  </si>
+  <si>
+    <t>13:57</t>
+  </si>
+  <si>
+    <t>14:21</t>
+  </si>
+  <si>
+    <t>14:51</t>
+  </si>
+  <si>
+    <t>15:09</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>15:58</t>
+  </si>
+  <si>
+    <t>16:11</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>16:51</t>
+  </si>
+  <si>
+    <t>17:17</t>
+  </si>
+  <si>
+    <t>17:31</t>
+  </si>
+  <si>
+    <t>17:51</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>19:11</t>
+  </si>
+  <si>
+    <t>19:51</t>
+  </si>
+  <si>
+    <t>20:46</t>
+  </si>
+  <si>
+    <t>21:34</t>
+  </si>
+  <si>
+    <t>22:28</t>
+  </si>
+  <si>
+    <t>Koupaliště Rolava</t>
+  </si>
+  <si>
+    <t>4:59</t>
+  </si>
+  <si>
+    <t>5:24</t>
+  </si>
+  <si>
+    <t>5:45</t>
+  </si>
+  <si>
+    <t>6:05</t>
+  </si>
+  <si>
+    <t>6:18</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>6:45</t>
+  </si>
+  <si>
+    <t>7:11</t>
+  </si>
+  <si>
+    <t>7:24</t>
+  </si>
+  <si>
+    <t>7:44</t>
   </si>
   <si>
     <t>7:52</t>
   </si>
   <si>
-    <t>8:22</t>
-[...5 lines deleted...]
-    <t>8:52</t>
+    <t>8:19</t>
+  </si>
+  <si>
+    <t>8:32</t>
+  </si>
+  <si>
+    <t>8:54</t>
+  </si>
+  <si>
+    <t>9:34</t>
+  </si>
+  <si>
+    <t>10:14</t>
+  </si>
+  <si>
+    <t>10:54</t>
+  </si>
+  <si>
+    <t>11:34</t>
+  </si>
+  <si>
+    <t>12:14</t>
+  </si>
+  <si>
+    <t>12:54</t>
+  </si>
+  <si>
+    <t>13:34</t>
+  </si>
+  <si>
+    <t>13:59</t>
+  </si>
+  <si>
+    <t>14:12</t>
+  </si>
+  <si>
+    <t>14:23</t>
+  </si>
+  <si>
+    <t>14:52</t>
+  </si>
+  <si>
+    <t>15:11</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>16:26</t>
+  </si>
+  <si>
+    <t>16:52</t>
+  </si>
+  <si>
+    <t>17:19</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>18:21</t>
+  </si>
+  <si>
+    <t>19:12</t>
+  </si>
+  <si>
+    <t>19:52</t>
+  </si>
+  <si>
+    <t>20:47</t>
+  </si>
+  <si>
+    <t>21:35</t>
+  </si>
+  <si>
+    <t>22:29</t>
+  </si>
+  <si>
+    <t>Mlýnská</t>
+  </si>
+  <si>
+    <t>5:00</t>
+  </si>
+  <si>
+    <t>5:25</t>
+  </si>
+  <si>
+    <t>5:46</t>
+  </si>
+  <si>
+    <t>6:26</t>
+  </si>
+  <si>
+    <t>6:46</t>
+  </si>
+  <si>
+    <t>7:06</t>
+  </si>
+  <si>
+    <t>7:25</t>
+  </si>
+  <si>
+    <t>7:53</t>
+  </si>
+  <si>
+    <t>8:33</t>
+  </si>
+  <si>
+    <t>8:55</t>
+  </si>
+  <si>
+    <t>9:35</t>
+  </si>
+  <si>
+    <t>9:33</t>
+  </si>
+  <si>
+    <t>10:15</t>
+  </si>
+  <si>
+    <t>10:13</t>
+  </si>
+  <si>
+    <t>10:55</t>
+  </si>
+  <si>
+    <t>10:53</t>
+  </si>
+  <si>
+    <t>11:35</t>
+  </si>
+  <si>
+    <t>11:33</t>
+  </si>
+  <si>
+    <t>12:15</t>
+  </si>
+  <si>
+    <t>12:13</t>
+  </si>
+  <si>
+    <t>12:55</t>
+  </si>
+  <si>
+    <t>12:53</t>
+  </si>
+  <si>
+    <t>13:35</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>14:13</t>
+  </si>
+  <si>
+    <t>14:24</t>
+  </si>
+  <si>
+    <t>14:48</t>
+  </si>
+  <si>
+    <t>14:53</t>
+  </si>
+  <si>
+    <t>15:12</t>
+  </si>
+  <si>
+    <t>15:36</t>
+  </si>
+  <si>
+    <t>16:01</t>
+  </si>
+  <si>
+    <t>16:13</t>
+  </si>
+  <si>
+    <t>16:27</t>
+  </si>
+  <si>
+    <t>16:53</t>
+  </si>
+  <si>
+    <t>17:33</t>
+  </si>
+  <si>
+    <t>17:54</t>
+  </si>
+  <si>
+    <t>18:22</t>
+  </si>
+  <si>
+    <t>19:13</t>
+  </si>
+  <si>
+    <t>19:53</t>
+  </si>
+  <si>
+    <t>20:48</t>
+  </si>
+  <si>
+    <t>21:36</t>
+  </si>
+  <si>
+    <t>22:30</t>
+  </si>
+  <si>
+    <t>Konečná</t>
+  </si>
+  <si>
+    <t>5:02</t>
+  </si>
+  <si>
+    <t>5:27</t>
+  </si>
+  <si>
+    <t>5:48</t>
+  </si>
+  <si>
+    <t>6:28</t>
+  </si>
+  <si>
+    <t>6:48</t>
+  </si>
+  <si>
+    <t>7:14</t>
+  </si>
+  <si>
+    <t>7:27</t>
+  </si>
+  <si>
+    <t>7:55</t>
+  </si>
+  <si>
+    <t>8:35</t>
+  </si>
+  <si>
+    <t>8:57</t>
+  </si>
+  <si>
+    <t>9:37</t>
+  </si>
+  <si>
+    <t>10:17</t>
+  </si>
+  <si>
+    <t>10:57</t>
+  </si>
+  <si>
+    <t>11:37</t>
+  </si>
+  <si>
+    <t>12:17</t>
+  </si>
+  <si>
+    <t>12:57</t>
+  </si>
+  <si>
+    <t>13:37</t>
+  </si>
+  <si>
+    <t>14:15</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>14:55</t>
+  </si>
+  <si>
+    <t>15:14</t>
+  </si>
+  <si>
+    <t>15:38</t>
+  </si>
+  <si>
+    <t>16:03</t>
+  </si>
+  <si>
+    <t>16:15</t>
+  </si>
+  <si>
+    <t>16:29</t>
+  </si>
+  <si>
+    <t>16:55</t>
+  </si>
+  <si>
+    <t>17:35</t>
+  </si>
+  <si>
+    <t>17:56</t>
+  </si>
+  <si>
+    <t>18:24</t>
+  </si>
+  <si>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>19:55</t>
+  </si>
+  <si>
+    <t>20:50</t>
+  </si>
+  <si>
+    <t>21:38</t>
+  </si>
+  <si>
+    <t>22:32</t>
+  </si>
+  <si>
+    <t>U Kostela</t>
+  </si>
+  <si>
+    <t>5:04</t>
+  </si>
+  <si>
+    <t>5:26</t>
+  </si>
+  <si>
+    <t>5:29</t>
+  </si>
+  <si>
+    <t>5:50</t>
+  </si>
+  <si>
+    <t>6:10</t>
+  </si>
+  <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>7:16</t>
+  </si>
+  <si>
+    <t>7:29</t>
+  </si>
+  <si>
+    <t>7:57</t>
+  </si>
+  <si>
+    <t>8:24</t>
+  </si>
+  <si>
+    <t>8:37</t>
+  </si>
+  <si>
+    <t>8:59</t>
+  </si>
+  <si>
+    <t>9:39</t>
+  </si>
+  <si>
+    <t>10:19</t>
+  </si>
+  <si>
+    <t>10:59</t>
+  </si>
+  <si>
+    <t>11:39</t>
+  </si>
+  <si>
+    <t>12:19</t>
+  </si>
+  <si>
+    <t>12:59</t>
+  </si>
+  <si>
+    <t>13:39</t>
+  </si>
+  <si>
+    <t>14:04</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>15:16</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>15:40</t>
+  </si>
+  <si>
+    <t>16:31</t>
+  </si>
+  <si>
+    <t>16:57</t>
+  </si>
+  <si>
+    <t>17:24</t>
+  </si>
+  <si>
+    <t>17:37</t>
+  </si>
+  <si>
+    <t>17:58</t>
+  </si>
+  <si>
+    <t>18:26</t>
+  </si>
+  <si>
+    <t>19:17</t>
+  </si>
+  <si>
+    <t>19:57</t>
+  </si>
+  <si>
+    <t>20:52</t>
+  </si>
+  <si>
+    <t>21:40</t>
+  </si>
+  <si>
+    <t>22:34</t>
+  </si>
+  <si>
+    <t>5:05</t>
+  </si>
+  <si>
+    <t>5:30</t>
+  </si>
+  <si>
+    <t>5:51</t>
+  </si>
+  <si>
+    <t>6:24</t>
+  </si>
+  <si>
+    <t>6:51</t>
+  </si>
+  <si>
+    <t>7:17</t>
+  </si>
+  <si>
+    <t>7:58</t>
+  </si>
+  <si>
+    <t>8:38</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
+    <t>9:40</t>
+  </si>
+  <si>
+    <t>9:38</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>10:18</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>10:58</t>
+  </si>
+  <si>
+    <t>11:40</t>
+  </si>
+  <si>
+    <t>11:38</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>12:18</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>12:58</t>
+  </si>
+  <si>
+    <t>13:40</t>
+  </si>
+  <si>
+    <t>13:38</t>
+  </si>
+  <si>
+    <t>14:18</t>
+  </si>
+  <si>
+    <t>14:29</t>
+  </si>
+  <si>
+    <t>14:58</t>
+  </si>
+  <si>
+    <t>15:17</t>
+  </si>
+  <si>
+    <t>15:41</t>
+  </si>
+  <si>
+    <t>16:06</t>
+  </si>
+  <si>
+    <t>16:18</t>
+  </si>
+  <si>
+    <t>16:32</t>
+  </si>
+  <si>
+    <t>16:58</t>
+  </si>
+  <si>
+    <t>17:38</t>
+  </si>
+  <si>
+    <t>17:59</t>
+  </si>
+  <si>
+    <t>18:27</t>
+  </si>
+  <si>
+    <t>19:18</t>
+  </si>
+  <si>
+    <t>19:58</t>
+  </si>
+  <si>
+    <t>20:53</t>
+  </si>
+  <si>
+    <t>21:41</t>
+  </si>
+  <si>
+    <t>22:35</t>
+  </si>
+  <si>
+    <t>Horní nádraží</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>7:33</t>
+  </si>
+  <si>
+    <t>5:07</t>
+  </si>
+  <si>
+    <t>5:32</t>
+  </si>
+  <si>
+    <t>5:53</t>
+  </si>
+  <si>
+    <t>7:13</t>
+  </si>
+  <si>
+    <t>7:19</t>
+  </si>
+  <si>
+    <t>8:00</t>
+  </si>
+  <si>
+    <t>9:02</t>
+  </si>
+  <si>
+    <t>9:42</t>
+  </si>
+  <si>
+    <t>10:22</t>
+  </si>
+  <si>
+    <t>11:02</t>
+  </si>
+  <si>
+    <t>11:42</t>
+  </si>
+  <si>
+    <t>12:22</t>
+  </si>
+  <si>
+    <t>13:02</t>
+  </si>
+  <si>
+    <t>13:42</t>
+  </si>
+  <si>
+    <t>14:31</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>15:19</t>
+  </si>
+  <si>
+    <t>15:43</t>
+  </si>
+  <si>
+    <t>16:08</t>
+  </si>
+  <si>
+    <t>16:34</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>18:01</t>
+  </si>
+  <si>
+    <t>18:29</t>
+  </si>
+  <si>
+    <t>19:20</t>
+  </si>
+  <si>
+    <t>20:00</t>
+  </si>
+  <si>
+    <t>20:55</t>
+  </si>
+  <si>
+    <t>21:43</t>
+  </si>
+  <si>
+    <t>22:37</t>
+  </si>
+  <si>
+    <t>5:11</t>
+  </si>
+  <si>
+    <t>5:36</t>
+  </si>
+  <si>
+    <t>6:37</t>
+  </si>
+  <si>
+    <t>7:23</t>
+  </si>
+  <si>
+    <t>7:37</t>
+  </si>
+  <si>
+    <t>7:56</t>
+  </si>
+  <si>
+    <t>8:04</t>
+  </si>
+  <si>
+    <t>8:44</t>
+  </si>
+  <si>
+    <t>9:06</t>
+  </si>
+  <si>
+    <t>9:46</t>
+  </si>
+  <si>
+    <t>9:44</t>
+  </si>
+  <si>
+    <t>10:26</t>
+  </si>
+  <si>
+    <t>10:24</t>
+  </si>
+  <si>
+    <t>11:06</t>
+  </si>
+  <si>
+    <t>11:04</t>
+  </si>
+  <si>
+    <t>11:46</t>
+  </si>
+  <si>
+    <t>11:44</t>
+  </si>
+  <si>
+    <t>12:26</t>
+  </si>
+  <si>
+    <t>12:24</t>
+  </si>
+  <si>
+    <t>13:06</t>
+  </si>
+  <si>
+    <t>13:04</t>
+  </si>
+  <si>
+    <t>13:46</t>
+  </si>
+  <si>
+    <t>13:44</t>
+  </si>
+  <si>
+    <t>15:04</t>
+  </si>
+  <si>
+    <t>15:44</t>
+  </si>
+  <si>
+    <t>15:47</t>
+  </si>
+  <si>
+    <t>17:04</t>
+  </si>
+  <si>
+    <t>18:05</t>
+  </si>
+  <si>
+    <t>18:33</t>
+  </si>
+  <si>
+    <t>19:24</t>
+  </si>
+  <si>
+    <t>20:04</t>
+  </si>
+  <si>
+    <t>20:59</t>
+  </si>
+  <si>
+    <t>21:46</t>
+  </si>
+  <si>
+    <t>22:40</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>6:32</t>
+  </si>
+  <si>
+    <t>8:06</t>
+  </si>
+  <si>
+    <t>8:46</t>
+  </si>
+  <si>
+    <t>9:08</t>
   </si>
   <si>
     <t>9:48</t>
   </si>
   <si>
-    <t>9:52</t>
-[...20 lines deleted...]
-    <t>13:22</t>
+    <t>10:28</t>
+  </si>
+  <si>
+    <t>11:08</t>
+  </si>
+  <si>
+    <t>11:48</t>
+  </si>
+  <si>
+    <t>12:28</t>
+  </si>
+  <si>
+    <t>13:08</t>
   </si>
   <si>
     <t>13:48</t>
   </si>
   <si>
-    <t>13:52</t>
-[...113 lines deleted...]
-    <t>15:23</t>
+    <t>14:37</t>
+  </si>
+  <si>
+    <t>15:01</t>
+  </si>
+  <si>
+    <t>15:06</t>
   </si>
   <si>
     <t>15:49</t>
   </si>
   <si>
-    <t>15:53</t>
-[...623 lines deleted...]
-    <t>17:07</t>
+    <t>17:06</t>
+  </si>
+  <si>
+    <t>17:46</t>
   </si>
   <si>
     <t>18:07</t>
   </si>
   <si>
-    <t>19:07</t>
-[...536 lines deleted...]
-    <t>18:26</t>
+    <t>18:35</t>
   </si>
   <si>
     <t>19:26</t>
   </si>
   <si>
-    <t>20:26</t>
-[...380 lines deleted...]
-    <t>20:41</t>
+    <t>21:01</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: Dopravní podnik Karlovy Vary, a.s., Sportovní čp. 656/1, 360 09 Karlovy Vary, www.dpkv.cz, dpkv@dpkv.cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -2170,51 +2255,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="11" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2462,89 +2547,87 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM18"/>
+  <dimension ref="A1:BF22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="39" max="39" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="3.71" customWidth="true" style="0"/>
+    <col min="57" max="57" width="3.71" customWidth="true" style="0"/>
+    <col min="58" max="58" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.564453" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39" customHeight="1" ht="18">
+    <row r="1" spans="1:58" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:39" customHeight="1" ht="15">
+    <row r="2" spans="1:58" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:39" customHeight="1" ht="15">
+    <row r="3" spans="1:58" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="10" t="s">
         <v>10</v>
@@ -2608,3212 +2691,3054 @@
       </c>
       <c r="AD3" s="10" t="s">
         <v>30</v>
       </c>
       <c r="AE3" s="10" t="s">
         <v>31</v>
       </c>
       <c r="AF3" s="10" t="s">
         <v>32</v>
       </c>
       <c r="AG3" s="10" t="s">
         <v>33</v>
       </c>
       <c r="AH3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="AI3" s="10" t="s">
         <v>35</v>
       </c>
       <c r="AJ3" s="10" t="s">
         <v>36</v>
       </c>
       <c r="AK3" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="AL3" s="12" t="s">
+      <c r="AL3" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="AM3" s="4" t="s">
+      <c r="AM3" s="10" t="s">
         <v>39</v>
       </c>
+      <c r="AN3" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="AO3" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="AP3" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="AQ3" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="AR3" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="AS3" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="AT3" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="AU3" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="AV3" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AW3" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX3" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="AY3" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="AZ3" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="BA3" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="BB3" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="BC3" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="BD3" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="BE3" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF3" s="4" t="s">
+        <v>56</v>
+      </c>
     </row>
-    <row r="4" spans="1:39" customHeight="1" ht="30">
+    <row r="4" spans="1:58" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="L4" s="5" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="O4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="P4" s="5" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="Q4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="R4" s="5" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="S4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="T4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="U4" s="5" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="V4" s="5" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="W4" s="5" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="X4" s="5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="Y4" s="5" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="Z4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="AA4" s="5" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="AB4" s="5" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="AC4" s="5" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AD4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="AE4" s="5" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="AF4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="AG4" s="5" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AH4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="AI4" s="5" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AJ4" s="5" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="AK4" s="5" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="AM4" s="5"/>
+        <v>57</v>
+      </c>
+      <c r="AL4" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="AM4" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AN4" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="AO4" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AP4" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AQ4" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="AR4" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AS4" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT4" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="AU4" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AV4" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="AW4" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="AX4" s="5">
+        <v>24</v>
+      </c>
+      <c r="AY4" s="5">
+        <v>24</v>
+      </c>
+      <c r="AZ4" s="5">
+        <v>24</v>
+      </c>
+      <c r="BA4" s="5">
+        <v>26</v>
+      </c>
+      <c r="BB4" s="5">
+        <v>26</v>
+      </c>
+      <c r="BC4" s="13">
+        <v>26</v>
+      </c>
+      <c r="BD4" s="5"/>
+      <c r="BE4" s="5"/>
+      <c r="BF4" s="5"/>
     </row>
-    <row r="5" spans="1:39" customHeight="1" ht="15">
+    <row r="5" spans="1:58" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>45</v>
-[...9 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="D5" s="8"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
       <c r="G5" s="5" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="L5" s="5" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="M5" s="5"/>
+        <v>68</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>69</v>
+      </c>
       <c r="N5" s="5" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="O5" s="5" t="s">
-        <v>55</v>
+        <v>71</v>
       </c>
       <c r="P5" s="5" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="Q5" s="5" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="R5" s="5" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="S5" s="5" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="T5" s="5" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="U5" s="5" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="V5" s="5" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="W5" s="5" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
       <c r="X5" s="5" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="Y5" s="5" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="Z5" s="5" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="AA5" s="5" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="AB5" s="5" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="AC5" s="5" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="AD5" s="5" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="AE5" s="5" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="AF5" s="5" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="AG5" s="5" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="AH5" s="5" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="AI5" s="5" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="AJ5" s="5" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="AK5" s="5" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="AM5" s="5">
+        <v>86</v>
+      </c>
+      <c r="AL5" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="AM5" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="AN5" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="AO5" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="AP5" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="AQ5" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="AR5" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AS5" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="AT5" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="AU5" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AV5" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="AW5" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="AX5" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="AY5" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="AZ5" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="BA5" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="BB5" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="BC5" s="13"/>
+      <c r="BD5" s="5"/>
+      <c r="BE5" s="5">
         <v>0</v>
       </c>
+      <c r="BF5" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:39" customHeight="1" ht="15">
+    <row r="6" spans="1:58" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="C6" s="5"/>
-      <c r="D6" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D6" s="8"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
       <c r="G6" s="5" t="s">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="H6" s="5" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
       <c r="I6" s="5" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="J6" s="5" t="s">
-        <v>85</v>
+        <v>108</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>86</v>
+        <v>109</v>
       </c>
       <c r="L6" s="5" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
       <c r="O6" s="5" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="P6" s="5" t="s">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="Q6" s="5" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="R6" s="5" t="s">
-        <v>92</v>
+        <v>116</v>
       </c>
       <c r="S6" s="5" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="T6" s="5" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="U6" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="V6" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="W6" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="X6" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="Y6" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="Z6" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA6" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AB6" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="AC6" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="AD6" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="AE6" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF6" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AG6" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AH6" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="AI6" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="AJ6" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AK6" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL6" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AM6" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AN6" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AO6" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AP6" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ6" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR6" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AS6" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="V6" s="5" t="s">
-[...50 lines deleted...]
-      <c r="AM6" s="5">
+      <c r="AT6" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AU6" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV6" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AW6" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX6" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AY6" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AZ6" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="BA6" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="BB6" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="BC6" s="13"/>
+      <c r="BD6" s="5"/>
+      <c r="BE6" s="5">
         <v>0</v>
       </c>
+      <c r="BF6" s="5">
+        <v>0</v>
+      </c>
     </row>
-    <row r="7" spans="1:39" customHeight="1" ht="15">
+    <row r="7" spans="1:58" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>113</v>
+        <v>145</v>
       </c>
       <c r="C7" s="5"/>
-      <c r="D7" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="8"/>
       <c r="E7" s="5" t="s">
-        <v>115</v>
+        <v>146</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>116</v>
+        <v>147</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>117</v>
+        <v>148</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>118</v>
+        <v>149</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>118</v>
+        <v>66</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>119</v>
+        <v>150</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>120</v>
+        <v>151</v>
       </c>
       <c r="L7" s="5" t="s">
-        <v>121</v>
+        <v>152</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>121</v>
+        <v>153</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="O7" s="5" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="P7" s="5" t="s">
-        <v>124</v>
+        <v>156</v>
       </c>
       <c r="Q7" s="5" t="s">
-        <v>125</v>
+        <v>157</v>
       </c>
       <c r="R7" s="5" t="s">
-        <v>126</v>
+        <v>158</v>
       </c>
       <c r="S7" s="5" t="s">
-        <v>127</v>
+        <v>159</v>
       </c>
       <c r="T7" s="5" t="s">
-        <v>128</v>
+        <v>160</v>
       </c>
       <c r="U7" s="5" t="s">
-        <v>129</v>
+        <v>160</v>
       </c>
       <c r="V7" s="5" t="s">
-        <v>130</v>
+        <v>161</v>
       </c>
       <c r="W7" s="5" t="s">
-        <v>131</v>
+        <v>161</v>
       </c>
       <c r="X7" s="5" t="s">
-        <v>132</v>
+        <v>162</v>
       </c>
       <c r="Y7" s="5" t="s">
-        <v>133</v>
+        <v>162</v>
       </c>
       <c r="Z7" s="5" t="s">
-        <v>134</v>
+        <v>163</v>
       </c>
       <c r="AA7" s="5" t="s">
-        <v>135</v>
+        <v>163</v>
       </c>
       <c r="AB7" s="5" t="s">
-        <v>136</v>
+        <v>164</v>
       </c>
       <c r="AC7" s="5" t="s">
-        <v>137</v>
+        <v>164</v>
       </c>
       <c r="AD7" s="5" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="AE7" s="5" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
       <c r="AF7" s="5" t="s">
-        <v>140</v>
+        <v>166</v>
       </c>
       <c r="AG7" s="5" t="s">
-        <v>141</v>
+        <v>166</v>
       </c>
       <c r="AH7" s="5" t="s">
-        <v>142</v>
+        <v>167</v>
       </c>
       <c r="AI7" s="5" t="s">
-        <v>143</v>
+        <v>168</v>
       </c>
       <c r="AJ7" s="5" t="s">
-        <v>144</v>
+        <v>169</v>
       </c>
       <c r="AK7" s="5" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>170</v>
+      </c>
+      <c r="AL7" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AM7" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AN7" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AO7" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP7" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AQ7" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AR7" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AS7" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AT7" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AU7" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AW7" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AX7" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AY7" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AZ7" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="BA7" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="BB7" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="BC7" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="BD7" s="5"/>
+      <c r="BE7" s="5">
+        <v>0</v>
+      </c>
+      <c r="BF7" s="5">
+        <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:39" customHeight="1" ht="15">
+    <row r="8" spans="1:58" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>147</v>
+        <v>189</v>
       </c>
       <c r="C8" s="5"/>
-      <c r="D8" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" s="8"/>
       <c r="E8" s="5" t="s">
-        <v>149</v>
+        <v>190</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>150</v>
+        <v>191</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>152</v>
+        <v>193</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>152</v>
+        <v>108</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>52</v>
+        <v>194</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="L8" s="5" t="s">
-        <v>154</v>
+        <v>196</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>154</v>
+        <v>197</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>55</v>
+        <v>198</v>
       </c>
       <c r="O8" s="5" t="s">
-        <v>155</v>
+        <v>199</v>
       </c>
       <c r="P8" s="5" t="s">
-        <v>57</v>
+        <v>200</v>
       </c>
       <c r="Q8" s="5" t="s">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="R8" s="5" t="s">
-        <v>59</v>
+        <v>202</v>
       </c>
       <c r="S8" s="5" t="s">
-        <v>157</v>
+        <v>203</v>
       </c>
       <c r="T8" s="5" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
       <c r="U8" s="5" t="s">
-        <v>159</v>
+        <v>205</v>
       </c>
       <c r="V8" s="5" t="s">
-        <v>63</v>
+        <v>206</v>
       </c>
       <c r="W8" s="5" t="s">
-        <v>160</v>
+        <v>207</v>
       </c>
       <c r="X8" s="5" t="s">
-        <v>161</v>
+        <v>208</v>
       </c>
       <c r="Y8" s="5" t="s">
-        <v>66</v>
+        <v>209</v>
       </c>
       <c r="Z8" s="5" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="AA8" s="5" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="AB8" s="5" t="s">
-        <v>69</v>
+        <v>212</v>
       </c>
       <c r="AC8" s="5" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="AD8" s="5" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="AE8" s="5" t="s">
-        <v>72</v>
+        <v>215</v>
       </c>
       <c r="AF8" s="5" t="s">
-        <v>166</v>
+        <v>216</v>
       </c>
       <c r="AG8" s="5" t="s">
-        <v>167</v>
+        <v>217</v>
       </c>
       <c r="AH8" s="5" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="AI8" s="5" t="s">
-        <v>169</v>
+        <v>219</v>
       </c>
       <c r="AJ8" s="5" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="AK8" s="5" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="AM8" s="5">
+        <v>221</v>
+      </c>
+      <c r="AL8" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="AM8" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="AN8" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="AO8" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="AP8" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="AQ8" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="AR8" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="AS8" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="AT8" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="AU8" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="AV8" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="AW8" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="AX8" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="AY8" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="AZ8" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="BA8" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="BB8" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="BC8" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="BD8" s="5"/>
+      <c r="BE8" s="5">
         <v>1</v>
       </c>
+      <c r="BF8" s="5">
+        <v>1</v>
+      </c>
     </row>
-    <row r="9" spans="1:39" customHeight="1" ht="15">
+    <row r="9" spans="1:58" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>173</v>
+        <v>240</v>
       </c>
       <c r="C9" s="5"/>
-      <c r="D9" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D9" s="8"/>
       <c r="E9" s="5" t="s">
-        <v>175</v>
+        <v>241</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>176</v>
+        <v>242</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>177</v>
+        <v>243</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>178</v>
+        <v>244</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>178</v>
+        <v>245</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>179</v>
+        <v>246</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>180</v>
+        <v>247</v>
       </c>
       <c r="L9" s="5" t="s">
-        <v>181</v>
+        <v>153</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>181</v>
+        <v>248</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>182</v>
+        <v>249</v>
       </c>
       <c r="O9" s="5" t="s">
-        <v>183</v>
+        <v>72</v>
       </c>
       <c r="P9" s="5" t="s">
-        <v>184</v>
+        <v>250</v>
       </c>
       <c r="Q9" s="5" t="s">
-        <v>185</v>
+        <v>251</v>
       </c>
       <c r="R9" s="5" t="s">
-        <v>186</v>
+        <v>252</v>
       </c>
       <c r="S9" s="5" t="s">
-        <v>187</v>
+        <v>253</v>
       </c>
       <c r="T9" s="5" t="s">
-        <v>188</v>
+        <v>254</v>
       </c>
       <c r="U9" s="5" t="s">
-        <v>189</v>
+        <v>255</v>
       </c>
       <c r="V9" s="5" t="s">
-        <v>190</v>
+        <v>256</v>
       </c>
       <c r="W9" s="5" t="s">
-        <v>191</v>
+        <v>257</v>
       </c>
       <c r="X9" s="5" t="s">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="Y9" s="5" t="s">
-        <v>193</v>
+        <v>259</v>
       </c>
       <c r="Z9" s="5" t="s">
-        <v>194</v>
+        <v>260</v>
       </c>
       <c r="AA9" s="5" t="s">
-        <v>195</v>
+        <v>261</v>
       </c>
       <c r="AB9" s="5" t="s">
-        <v>196</v>
+        <v>262</v>
       </c>
       <c r="AC9" s="5" t="s">
-        <v>197</v>
+        <v>263</v>
       </c>
       <c r="AD9" s="5" t="s">
-        <v>198</v>
+        <v>264</v>
       </c>
       <c r="AE9" s="5" t="s">
-        <v>199</v>
+        <v>265</v>
       </c>
       <c r="AF9" s="5" t="s">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="AG9" s="5" t="s">
-        <v>201</v>
+        <v>267</v>
       </c>
       <c r="AH9" s="5" t="s">
-        <v>202</v>
+        <v>268</v>
       </c>
       <c r="AI9" s="5" t="s">
-        <v>203</v>
+        <v>85</v>
       </c>
       <c r="AJ9" s="5" t="s">
-        <v>204</v>
+        <v>269</v>
       </c>
       <c r="AK9" s="5" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>270</v>
+      </c>
+      <c r="AL9" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="AM9" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="AN9" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="AO9" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="AP9" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="AQ9" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="AR9" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="AS9" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="AT9" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="AU9" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="AV9" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="AW9" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="AX9" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="AY9" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="AZ9" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="BA9" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="BB9" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="BC9" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="BD9" s="5"/>
+      <c r="BE9" s="5">
+        <v>1</v>
+      </c>
+      <c r="BF9" s="5">
+        <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:39" customHeight="1" ht="15">
+    <row r="10" spans="1:58" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>207</v>
+        <v>288</v>
       </c>
       <c r="C10" s="5"/>
-      <c r="D10" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="8"/>
       <c r="E10" s="5" t="s">
-        <v>209</v>
+        <v>191</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>210</v>
+        <v>289</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>211</v>
+        <v>290</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>212</v>
+        <v>291</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>212</v>
+        <v>150</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>120</v>
+        <v>292</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>213</v>
+        <v>293</v>
       </c>
       <c r="L10" s="5" t="s">
-        <v>214</v>
+        <v>294</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>214</v>
+        <v>295</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>123</v>
+        <v>296</v>
       </c>
       <c r="O10" s="5" t="s">
-        <v>215</v>
+        <v>297</v>
       </c>
       <c r="P10" s="5" t="s">
-        <v>125</v>
+        <v>298</v>
       </c>
       <c r="Q10" s="5" t="s">
-        <v>216</v>
+        <v>299</v>
       </c>
       <c r="R10" s="5" t="s">
-        <v>127</v>
+        <v>300</v>
       </c>
       <c r="S10" s="5" t="s">
-        <v>217</v>
+        <v>301</v>
       </c>
       <c r="T10" s="5" t="s">
-        <v>218</v>
+        <v>302</v>
       </c>
       <c r="U10" s="5" t="s">
-        <v>219</v>
+        <v>254</v>
       </c>
       <c r="V10" s="5" t="s">
-        <v>131</v>
+        <v>303</v>
       </c>
       <c r="W10" s="5" t="s">
-        <v>220</v>
+        <v>256</v>
       </c>
       <c r="X10" s="5" t="s">
-        <v>221</v>
+        <v>304</v>
       </c>
       <c r="Y10" s="5" t="s">
-        <v>134</v>
+        <v>258</v>
       </c>
       <c r="Z10" s="5" t="s">
-        <v>222</v>
+        <v>305</v>
       </c>
       <c r="AA10" s="5" t="s">
-        <v>223</v>
+        <v>260</v>
       </c>
       <c r="AB10" s="5" t="s">
-        <v>137</v>
+        <v>306</v>
       </c>
       <c r="AC10" s="5" t="s">
-        <v>224</v>
+        <v>262</v>
       </c>
       <c r="AD10" s="5" t="s">
-        <v>225</v>
+        <v>307</v>
       </c>
       <c r="AE10" s="5" t="s">
-        <v>140</v>
+        <v>264</v>
       </c>
       <c r="AF10" s="5" t="s">
-        <v>226</v>
+        <v>308</v>
       </c>
       <c r="AG10" s="5" t="s">
-        <v>227</v>
+        <v>266</v>
       </c>
       <c r="AH10" s="5" t="s">
-        <v>228</v>
+        <v>309</v>
       </c>
       <c r="AI10" s="5" t="s">
-        <v>229</v>
+        <v>310</v>
       </c>
       <c r="AJ10" s="5" t="s">
-        <v>230</v>
+        <v>311</v>
       </c>
       <c r="AK10" s="5" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>312</v>
+      </c>
+      <c r="AL10" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="AM10" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="AN10" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="AO10" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="AP10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="AQ10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="AR10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="AS10" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="AT10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="AU10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="AV10" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="AW10" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="AX10" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="AY10" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="AZ10" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="BA10" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="BB10" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="BC10" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="BD10" s="5"/>
+      <c r="BE10" s="5">
+        <v>1</v>
+      </c>
+      <c r="BF10" s="5">
+        <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:39" customHeight="1" ht="15">
+    <row r="11" spans="1:58" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>233</v>
+        <v>330</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>234</v>
+        <v>331</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>235</v>
+        <v>332</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>236</v>
+        <v>333</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>237</v>
+        <v>334</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>238</v>
+        <v>335</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>238</v>
+        <v>336</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>213</v>
+        <v>337</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>239</v>
+        <v>338</v>
       </c>
       <c r="L11" s="5" t="s">
-        <v>240</v>
+        <v>339</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>240</v>
+        <v>340</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>215</v>
+        <v>341</v>
       </c>
       <c r="O11" s="5" t="s">
-        <v>241</v>
+        <v>114</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>216</v>
+        <v>342</v>
       </c>
       <c r="Q11" s="5" t="s">
-        <v>242</v>
+        <v>343</v>
       </c>
       <c r="R11" s="5" t="s">
-        <v>217</v>
+        <v>344</v>
       </c>
       <c r="S11" s="5" t="s">
-        <v>243</v>
+        <v>345</v>
       </c>
       <c r="T11" s="5" t="s">
-        <v>244</v>
+        <v>346</v>
       </c>
       <c r="U11" s="5" t="s">
-        <v>245</v>
+        <v>302</v>
       </c>
       <c r="V11" s="5" t="s">
-        <v>220</v>
+        <v>347</v>
       </c>
       <c r="W11" s="5" t="s">
-        <v>246</v>
+        <v>303</v>
       </c>
       <c r="X11" s="5" t="s">
-        <v>247</v>
+        <v>348</v>
       </c>
       <c r="Y11" s="5" t="s">
-        <v>222</v>
+        <v>304</v>
       </c>
       <c r="Z11" s="5" t="s">
-        <v>248</v>
+        <v>349</v>
       </c>
       <c r="AA11" s="5" t="s">
-        <v>249</v>
+        <v>305</v>
       </c>
       <c r="AB11" s="5" t="s">
-        <v>224</v>
+        <v>350</v>
       </c>
       <c r="AC11" s="5" t="s">
-        <v>250</v>
+        <v>306</v>
       </c>
       <c r="AD11" s="5" t="s">
-        <v>251</v>
+        <v>351</v>
       </c>
       <c r="AE11" s="5" t="s">
-        <v>226</v>
+        <v>307</v>
       </c>
       <c r="AF11" s="5" t="s">
-        <v>252</v>
+        <v>352</v>
       </c>
       <c r="AG11" s="5" t="s">
-        <v>253</v>
+        <v>308</v>
       </c>
       <c r="AH11" s="5" t="s">
-        <v>254</v>
+        <v>353</v>
       </c>
       <c r="AI11" s="5" t="s">
-        <v>255</v>
+        <v>127</v>
       </c>
       <c r="AJ11" s="5" t="s">
-        <v>256</v>
+        <v>354</v>
       </c>
       <c r="AK11" s="5" t="s">
-        <v>257</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>171</v>
+      </c>
+      <c r="AL11" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="AM11" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="AN11" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="AO11" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="AP11" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="AQ11" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="AR11" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="AS11" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="AT11" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="AU11" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="AV11" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="AW11" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="AX11" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="AY11" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="AZ11" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="BA11" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="BB11" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="BC11" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="BD11" s="5">
+        <v>0</v>
+      </c>
+      <c r="BE11" s="5">
+        <v>1</v>
+      </c>
+      <c r="BF11" s="5">
+        <v>1</v>
       </c>
     </row>
-    <row r="12" spans="1:39" customHeight="1" ht="15">
+    <row r="12" spans="1:58" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>259</v>
+        <v>371</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>260</v>
+        <v>372</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>262</v>
+        <v>373</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>263</v>
+        <v>374</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>264</v>
+        <v>375</v>
       </c>
       <c r="I12" s="5" t="s">
-        <v>264</v>
+        <v>376</v>
       </c>
       <c r="J12" s="5" t="s">
-        <v>265</v>
+        <v>377</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>266</v>
+        <v>378</v>
       </c>
       <c r="L12" s="5" t="s">
-        <v>267</v>
+        <v>197</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>267</v>
+        <v>379</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>268</v>
+        <v>380</v>
       </c>
       <c r="O12" s="5" t="s">
-        <v>269</v>
+        <v>381</v>
       </c>
       <c r="P12" s="5" t="s">
-        <v>270</v>
+        <v>382</v>
       </c>
       <c r="Q12" s="5" t="s">
-        <v>271</v>
+        <v>383</v>
       </c>
       <c r="R12" s="5" t="s">
-        <v>272</v>
+        <v>384</v>
       </c>
       <c r="S12" s="5" t="s">
-        <v>273</v>
+        <v>385</v>
       </c>
       <c r="T12" s="5" t="s">
-        <v>274</v>
+        <v>386</v>
       </c>
       <c r="U12" s="5" t="s">
-        <v>275</v>
+        <v>346</v>
       </c>
       <c r="V12" s="5" t="s">
-        <v>276</v>
+        <v>387</v>
       </c>
       <c r="W12" s="5" t="s">
-        <v>277</v>
+        <v>347</v>
       </c>
       <c r="X12" s="5" t="s">
-        <v>278</v>
+        <v>388</v>
       </c>
       <c r="Y12" s="5" t="s">
-        <v>279</v>
+        <v>348</v>
       </c>
       <c r="Z12" s="5" t="s">
-        <v>280</v>
+        <v>389</v>
       </c>
       <c r="AA12" s="5" t="s">
-        <v>281</v>
+        <v>349</v>
       </c>
       <c r="AB12" s="5" t="s">
-        <v>282</v>
+        <v>390</v>
       </c>
       <c r="AC12" s="5" t="s">
-        <v>283</v>
+        <v>350</v>
       </c>
       <c r="AD12" s="5" t="s">
-        <v>284</v>
+        <v>391</v>
       </c>
       <c r="AE12" s="5" t="s">
-        <v>285</v>
+        <v>351</v>
       </c>
       <c r="AF12" s="5" t="s">
-        <v>286</v>
+        <v>392</v>
       </c>
       <c r="AG12" s="5" t="s">
-        <v>287</v>
+        <v>352</v>
       </c>
       <c r="AH12" s="5" t="s">
-        <v>288</v>
+        <v>393</v>
       </c>
       <c r="AI12" s="5" t="s">
-        <v>289</v>
+        <v>394</v>
       </c>
       <c r="AJ12" s="5" t="s">
-        <v>290</v>
+        <v>395</v>
       </c>
       <c r="AK12" s="5" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>222</v>
+      </c>
+      <c r="AL12" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="AM12" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="AN12" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="AO12" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="AP12" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="AQ12" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AR12" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="AS12" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="AT12" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="AU12" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="AV12" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="AW12" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="AX12" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="AY12" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="AZ12" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="BA12" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="BB12" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="BC12" s="13" t="s">
+        <v>409</v>
+      </c>
+      <c r="BD12" s="5">
+        <v>0</v>
+      </c>
+      <c r="BE12" s="5">
+        <v>1</v>
+      </c>
+      <c r="BF12" s="5">
+        <v>1</v>
       </c>
     </row>
-    <row r="13" spans="1:39" customHeight="1" ht="15">
+    <row r="13" spans="1:58" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>293</v>
+        <v>410</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>294</v>
+        <v>411</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>296</v>
+        <v>412</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>297</v>
+        <v>413</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="I13" s="5"/>
+        <v>65</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>194</v>
+      </c>
       <c r="J13" s="5" t="s">
-        <v>266</v>
+        <v>414</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>299</v>
+        <v>415</v>
       </c>
       <c r="L13" s="5" t="s">
-        <v>300</v>
+        <v>416</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>300</v>
+        <v>112</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>269</v>
+        <v>417</v>
       </c>
       <c r="O13" s="5" t="s">
-        <v>301</v>
+        <v>156</v>
       </c>
       <c r="P13" s="5" t="s">
-        <v>271</v>
+        <v>418</v>
       </c>
       <c r="Q13" s="5" t="s">
-        <v>302</v>
+        <v>74</v>
       </c>
       <c r="R13" s="5" t="s">
-        <v>273</v>
+        <v>419</v>
       </c>
       <c r="S13" s="5" t="s">
-        <v>303</v>
+        <v>420</v>
       </c>
       <c r="T13" s="5" t="s">
-        <v>304</v>
+        <v>421</v>
       </c>
       <c r="U13" s="5" t="s">
-        <v>305</v>
+        <v>422</v>
       </c>
       <c r="V13" s="5" t="s">
-        <v>277</v>
+        <v>423</v>
       </c>
       <c r="W13" s="5" t="s">
-        <v>306</v>
+        <v>424</v>
       </c>
       <c r="X13" s="5" t="s">
-        <v>307</v>
+        <v>425</v>
       </c>
       <c r="Y13" s="5" t="s">
-        <v>280</v>
+        <v>426</v>
       </c>
       <c r="Z13" s="5" t="s">
-        <v>308</v>
+        <v>427</v>
       </c>
       <c r="AA13" s="5" t="s">
-        <v>309</v>
+        <v>428</v>
       </c>
       <c r="AB13" s="5" t="s">
-        <v>283</v>
+        <v>429</v>
       </c>
       <c r="AC13" s="5" t="s">
-        <v>310</v>
+        <v>430</v>
       </c>
       <c r="AD13" s="5" t="s">
-        <v>311</v>
+        <v>431</v>
       </c>
       <c r="AE13" s="5" t="s">
-        <v>286</v>
+        <v>432</v>
       </c>
       <c r="AF13" s="5" t="s">
-        <v>312</v>
+        <v>433</v>
       </c>
       <c r="AG13" s="5" t="s">
-        <v>313</v>
+        <v>434</v>
       </c>
       <c r="AH13" s="5" t="s">
-        <v>314</v>
+        <v>84</v>
       </c>
       <c r="AI13" s="5" t="s">
-        <v>315</v>
+        <v>435</v>
       </c>
       <c r="AJ13" s="5" t="s">
-        <v>316</v>
+        <v>436</v>
       </c>
       <c r="AK13" s="5" t="s">
-        <v>317</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>437</v>
+      </c>
+      <c r="AL13" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="AM13" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="AN13" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="AO13" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="AP13" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="AQ13" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="AR13" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="AS13" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="AT13" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="AU13" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="AV13" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="AW13" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="AX13" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="AY13" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="AZ13" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="BA13" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="BB13" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="BC13" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="BD13" s="5">
+        <v>0</v>
+      </c>
+      <c r="BE13" s="5">
+        <v>1</v>
+      </c>
+      <c r="BF13" s="5">
+        <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:39" customHeight="1" ht="15">
+    <row r="14" spans="1:58" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>319</v>
+        <v>453</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>320</v>
+        <v>454</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>321</v>
+        <v>373</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>322</v>
+        <v>455</v>
       </c>
       <c r="G14" s="5" t="s">
-        <v>323</v>
+        <v>456</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="I14" s="5"/>
+        <v>107</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>246</v>
+      </c>
       <c r="J14" s="5" t="s">
-        <v>325</v>
+        <v>457</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>326</v>
+        <v>458</v>
       </c>
       <c r="L14" s="5" t="s">
-        <v>327</v>
+        <v>295</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>327</v>
+        <v>459</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>328</v>
+        <v>460</v>
       </c>
       <c r="O14" s="5" t="s">
-        <v>329</v>
+        <v>200</v>
       </c>
       <c r="P14" s="5" t="s">
-        <v>330</v>
+        <v>461</v>
       </c>
       <c r="Q14" s="5" t="s">
-        <v>331</v>
+        <v>116</v>
       </c>
       <c r="R14" s="5" t="s">
-        <v>332</v>
+        <v>462</v>
       </c>
       <c r="S14" s="5" t="s">
-        <v>333</v>
+        <v>463</v>
       </c>
       <c r="T14" s="5" t="s">
-        <v>334</v>
+        <v>464</v>
       </c>
       <c r="U14" s="5" t="s">
-        <v>335</v>
+        <v>421</v>
       </c>
       <c r="V14" s="5" t="s">
-        <v>336</v>
+        <v>465</v>
       </c>
       <c r="W14" s="5" t="s">
-        <v>337</v>
+        <v>423</v>
       </c>
       <c r="X14" s="5" t="s">
-        <v>338</v>
+        <v>466</v>
       </c>
       <c r="Y14" s="5" t="s">
-        <v>339</v>
+        <v>425</v>
       </c>
       <c r="Z14" s="5" t="s">
-        <v>340</v>
+        <v>467</v>
       </c>
       <c r="AA14" s="5" t="s">
-        <v>341</v>
+        <v>427</v>
       </c>
       <c r="AB14" s="5" t="s">
-        <v>342</v>
+        <v>468</v>
       </c>
       <c r="AC14" s="5" t="s">
-        <v>343</v>
+        <v>429</v>
       </c>
       <c r="AD14" s="5" t="s">
-        <v>344</v>
+        <v>469</v>
       </c>
       <c r="AE14" s="5" t="s">
-        <v>345</v>
+        <v>431</v>
       </c>
       <c r="AF14" s="5" t="s">
-        <v>346</v>
+        <v>470</v>
       </c>
       <c r="AG14" s="5" t="s">
-        <v>347</v>
+        <v>433</v>
       </c>
       <c r="AH14" s="5" t="s">
-        <v>348</v>
+        <v>126</v>
       </c>
       <c r="AI14" s="5" t="s">
-        <v>349</v>
+        <v>471</v>
       </c>
       <c r="AJ14" s="5" t="s">
-        <v>350</v>
+        <v>472</v>
       </c>
       <c r="AK14" s="5" t="s">
-        <v>351</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>313</v>
+      </c>
+      <c r="AL14" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="AM14" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="AN14" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="AO14" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="AP14" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="AQ14" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="AR14" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="AS14" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="AT14" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="AU14" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AV14" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="AW14" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="AX14" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="AY14" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="AZ14" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="BA14" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="BB14" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="BC14" s="13" t="s">
+        <v>487</v>
+      </c>
+      <c r="BD14" s="5">
+        <v>0</v>
+      </c>
+      <c r="BE14" s="5">
+        <v>1</v>
+      </c>
+      <c r="BF14" s="5">
+        <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:39" customHeight="1" ht="15">
+    <row r="15" spans="1:58" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>353</v>
+        <v>488</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>354</v>
+        <v>489</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>355</v>
+        <v>490</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>356</v>
+        <v>491</v>
       </c>
       <c r="G15" s="5" t="s">
-        <v>357</v>
+        <v>492</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="I15" s="5"/>
+        <v>493</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>337</v>
+      </c>
       <c r="J15" s="5" t="s">
-        <v>299</v>
+        <v>494</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>359</v>
+        <v>495</v>
       </c>
       <c r="L15" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="P15" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="Q15" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="R15" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="T15" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="V15" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="W15" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="X15" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="Y15" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="Z15" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="AA15" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="AB15" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="AC15" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="AD15" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="AE15" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="AF15" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="AG15" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="AH15" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="AI15" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="AJ15" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="AK15" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="AL15" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="AM15" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="AN15" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="AO15" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="AP15" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AQ15" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="AR15" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="AS15" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="AT15" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="AU15" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="AV15" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="AW15" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="AX15" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="AY15" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="AZ15" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="BA15" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="BB15" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="BC15" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="BD15" s="5">
+        <v>0</v>
+      </c>
+      <c r="BE15" s="5">
+        <v>1</v>
+      </c>
+      <c r="BF15" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>12</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>240</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>529</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="P16" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="Q16" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="R16" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="T16" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="U16" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="V16" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="W16" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="X16" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="Y16" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="Z16" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="AA16" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="AB16" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="AC16" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="AD16" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="AE16" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="AF16" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="AG16" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="AH16" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI16" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="AJ16" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="AK16" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="AL16" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="AM16" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="AN16" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="AO16" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="AP16" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="AQ16" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="AR16" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="AS16" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="AT16" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="AU16" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AV16" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="AW16" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="AX16" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="AY16" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="AZ16" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="BA16" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="BB16" s="5" t="s">
+        <v>563</v>
+      </c>
+      <c r="BC16" s="13" t="s">
+        <v>564</v>
+      </c>
+      <c r="BD16" s="5">
+        <v>0</v>
+      </c>
+      <c r="BE16" s="5">
+        <v>1</v>
+      </c>
+      <c r="BF16" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>13</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>565</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>566</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="R17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="T17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="U17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="V17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="W17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="X17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="Y17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="Z17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AA17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AB17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AC17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AD17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AE17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AF17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AG17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AH17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AI17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AJ17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AK17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AL17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AM17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AN17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AO17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AP17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AQ17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AR17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AS17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AT17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AU17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AV17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AW17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AX17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AY17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="AZ17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="BA17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="BB17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="BC17" s="13" t="s">
+        <v>566</v>
+      </c>
+      <c r="BD17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="BE17" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="BF17" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:58" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>14</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>189</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="Q18" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="R18" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="T18" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="U18" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="V18" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="W18" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="X18" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="Y18" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="Z18" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="AA18" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="AB18" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="AC18" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="AD18" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="AE18" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="AF18" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="AG18" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="AH18" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="AI18" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="AJ18" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="AK18" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="AL18" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="AM18" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="AN18" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="AO18" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="AP18" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="AQ18" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR18" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="AS18" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="AT18" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="AU18" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="AV18" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="AW18" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="AX18" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="AY18" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="AZ18" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="BA18" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="BB18" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="BC18" s="13" t="s">
+        <v>596</v>
+      </c>
+      <c r="BD18" s="5">
+        <v>0</v>
+      </c>
+      <c r="BE18" s="5">
+        <v>1</v>
+      </c>
+      <c r="BF18" s="5" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="19" spans="1:58" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>15</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="P19" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="R19" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="T19" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="V19" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="W19" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="X19" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="Y19" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="Z19" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="AA19" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="AB19" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="AC19" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="AD19" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="AE19" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="AF19" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="AG19" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="AH19" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI19" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="AJ19" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK19" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AL19" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="AM19" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AN19" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="AO19" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="AP19" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="AQ19" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="M15" s="5" t="s">
-[...17 lines deleted...]
-      <c r="S15" s="5" t="s">
+      <c r="AR19" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="AS19" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="AT19" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="AU19" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="T15" s="5" t="s">
-[...57 lines deleted...]
-        <v>3</v>
+      <c r="AV19" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AW19" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="AX19" s="5" t="s">
+        <v>625</v>
+      </c>
+      <c r="AY19" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="AZ19" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="BA19" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="BB19" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="BC19" s="13" t="s">
+        <v>630</v>
+      </c>
+      <c r="BD19" s="5">
+        <v>1</v>
+      </c>
+      <c r="BE19" s="5">
+        <v>2</v>
+      </c>
+      <c r="BF19" s="5">
+        <v>2</v>
       </c>
     </row>
-    <row r="16" spans="1:39" customHeight="1" ht="15">
-[...91 lines deleted...]
-      <c r="AF16" s="11" t="s">
+    <row r="20" spans="1:58" customHeight="1" ht="15">
+      <c r="A20" s="6">
+        <v>16</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>631</v>
+      </c>
+      <c r="D20" s="9"/>
+      <c r="E20" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="H20" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="I20" s="11" t="s">
+        <v>632</v>
+      </c>
+      <c r="J20" s="11" t="s">
+        <v>195</v>
+      </c>
+      <c r="K20" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="L20" s="11" t="s">
+        <v>572</v>
+      </c>
+      <c r="M20" s="11" t="s">
+        <v>417</v>
+      </c>
+      <c r="N20" s="11"/>
+      <c r="O20" s="11" t="s">
+        <v>531</v>
+      </c>
+      <c r="P20" s="11" t="s">
+        <v>633</v>
+      </c>
+      <c r="Q20" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="R20" s="11" t="s">
+        <v>634</v>
+      </c>
+      <c r="S20" s="11" t="s">
+        <v>635</v>
+      </c>
+      <c r="T20" s="11" t="s">
+        <v>636</v>
+      </c>
+      <c r="U20" s="11" t="s">
+        <v>606</v>
+      </c>
+      <c r="V20" s="11" t="s">
+        <v>637</v>
+      </c>
+      <c r="W20" s="11" t="s">
+        <v>608</v>
+      </c>
+      <c r="X20" s="11" t="s">
+        <v>638</v>
+      </c>
+      <c r="Y20" s="11" t="s">
+        <v>610</v>
+      </c>
+      <c r="Z20" s="11" t="s">
+        <v>639</v>
+      </c>
+      <c r="AA20" s="11" t="s">
+        <v>612</v>
+      </c>
+      <c r="AB20" s="11" t="s">
+        <v>640</v>
+      </c>
+      <c r="AC20" s="11" t="s">
+        <v>614</v>
+      </c>
+      <c r="AD20" s="11" t="s">
+        <v>641</v>
+      </c>
+      <c r="AE20" s="11" t="s">
+        <v>616</v>
+      </c>
+      <c r="AF20" s="11" t="s">
+        <v>642</v>
+      </c>
+      <c r="AG20" s="11" t="s">
+        <v>618</v>
+      </c>
+      <c r="AH20" s="11" t="s">
+        <v>435</v>
+      </c>
+      <c r="AI20" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="AJ20" s="11" t="s">
+        <v>643</v>
+      </c>
+      <c r="AK20" s="11" t="s">
+        <v>644</v>
+      </c>
+      <c r="AL20" s="11" t="s">
+        <v>645</v>
+      </c>
+      <c r="AM20" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="AN20" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="AO20" s="11" t="s">
+        <v>646</v>
+      </c>
+      <c r="AP20" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="AQ20" s="11" t="s">
         <v>399</v>
       </c>
-      <c r="AG16" s="11" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="AR20" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="AS20" s="11" t="s">
+        <v>647</v>
+      </c>
+      <c r="AT20" s="11" t="s">
+        <v>647</v>
+      </c>
+      <c r="AU20" s="11" t="s">
+        <v>445</v>
+      </c>
+      <c r="AV20" s="11" t="s">
+        <v>648</v>
+      </c>
+      <c r="AW20" s="11" t="s">
+        <v>649</v>
+      </c>
+      <c r="AX20" s="11" t="s">
+        <v>650</v>
+      </c>
+      <c r="AY20" s="11" t="s">
+        <v>651</v>
+      </c>
+      <c r="AZ20" s="11"/>
+      <c r="BA20" s="11" t="s">
+        <v>652</v>
+      </c>
+      <c r="BB20" s="11"/>
+      <c r="BC20" s="14"/>
+      <c r="BD20" s="6"/>
+      <c r="BE20" s="6">
+        <v>2</v>
+      </c>
+      <c r="BF20" s="6"/>
     </row>
-    <row r="18" spans="1:39">
-[...1608 lines deleted...]
-        <v>406</v>
+    <row r="22" spans="1:58">
+      <c r="A22" t="s">
+        <v>653</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
-      <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 289009, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 289009, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 425012, platnost od 1. 1. 2024 do 31. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 425012, platnost od 1. 1. 2024 do 31. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>