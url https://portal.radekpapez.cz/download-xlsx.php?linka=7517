--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -1,2683 +1,987 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
+    <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="874">
-[...10 lines deleted...]
-    <t>výlukový jízdní řád</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
+  <si>
+    <t>Linka číslo 904284</t>
+  </si>
+  <si>
+    <t>Štěpánkovice-Kravaře- Dolní Benešov-Hlučín</t>
+  </si>
+  <si>
+    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 1001</t>
-[...269 lines deleted...]
-    <t>Spoj 4057</t>
+    <t>Spoj 1</t>
+  </si>
+  <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>Spoj 5</t>
+  </si>
+  <si>
+    <t>Spoj 7</t>
+  </si>
+  <si>
+    <t>Spoj 9</t>
+  </si>
+  <si>
+    <t>Spoj 11</t>
+  </si>
+  <si>
+    <t>Spoj 13</t>
+  </si>
+  <si>
+    <t>Spoj 17</t>
+  </si>
+  <si>
+    <t>Spoj 21</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
     <t>X @</t>
   </si>
   <si>
-    <t>6 + @</t>
-[...2 lines deleted...]
-    <t>Praha,,I. P. Pavlova</t>
+    <t>Štěpánkovice,Svoboda</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
+    <t>4:01</t>
+  </si>
+  <si>
+    <t>4:59</t>
+  </si>
+  <si>
+    <t>5:39</t>
+  </si>
+  <si>
+    <t>6:14</t>
+  </si>
+  <si>
+    <t>7:40</t>
+  </si>
+  <si>
+    <t>8:43</t>
+  </si>
+  <si>
+    <t>11:59</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>20:05</t>
+  </si>
+  <si>
+    <t>Štěpánkovice,,has.zbroj.</t>
+  </si>
+  <si>
+    <t>4:05</t>
+  </si>
+  <si>
+    <t>5:03</t>
+  </si>
+  <si>
+    <t>5:43</t>
+  </si>
+  <si>
+    <t>6:18</t>
+  </si>
+  <si>
+    <t>7:45</t>
+  </si>
+  <si>
+    <t>8:47</t>
+  </si>
+  <si>
+    <t>12:03</t>
+  </si>
+  <si>
+    <t>16:28</t>
+  </si>
+  <si>
+    <t>20:09</t>
+  </si>
+  <si>
+    <t>Štěpánkovice,,žel.st.</t>
+  </si>
+  <si>
+    <t>4:07</t>
+  </si>
+  <si>
+    <t>5:05</t>
+  </si>
+  <si>
+    <t>5:45</t>
+  </si>
+  <si>
+    <t>6:20</t>
+  </si>
+  <si>
+    <t>7:47</t>
+  </si>
+  <si>
+    <t>8:49</t>
+  </si>
+  <si>
+    <t>12:05</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>20:11</t>
+  </si>
+  <si>
+    <t>Kravaře,Hanůvka,dvůr</t>
+  </si>
+  <si>
+    <t>4:08</t>
+  </si>
+  <si>
+    <t>5:06</t>
+  </si>
+  <si>
+    <t>5:46</t>
+  </si>
+  <si>
+    <t>6:21</t>
+  </si>
+  <si>
+    <t>7:48</t>
+  </si>
+  <si>
+    <t>8:50</t>
+  </si>
+  <si>
+    <t>12:06</t>
+  </si>
+  <si>
+    <t>16:31</t>
+  </si>
+  <si>
+    <t>20:12</t>
+  </si>
+  <si>
+    <t>Kravaře,,HD směr Štěpánkovice</t>
+  </si>
+  <si>
+    <t>|</t>
+  </si>
+  <si>
+    <t>Kravaře,,HD</t>
+  </si>
+  <si>
+    <t>4:10</t>
+  </si>
+  <si>
+    <t>5:08</t>
+  </si>
+  <si>
+    <t>5:48</t>
+  </si>
+  <si>
+    <t>6:23</t>
+  </si>
+  <si>
+    <t>7:51</t>
+  </si>
+  <si>
+    <t>8:52</t>
+  </si>
+  <si>
+    <t>12:08</t>
+  </si>
+  <si>
+    <t>16:33</t>
+  </si>
+  <si>
+    <t>20:14</t>
+  </si>
+  <si>
+    <t>Kravaře,,Jednota</t>
+  </si>
+  <si>
+    <t>4:11</t>
+  </si>
+  <si>
+    <t>5:09</t>
+  </si>
+  <si>
+    <t>5:49</t>
+  </si>
+  <si>
+    <t>6:24</t>
+  </si>
+  <si>
+    <t>7:52</t>
+  </si>
+  <si>
+    <t>8:53</t>
+  </si>
+  <si>
+    <t>12:09</t>
+  </si>
+  <si>
+    <t>16:34</t>
+  </si>
+  <si>
+    <t>20:15</t>
+  </si>
+  <si>
+    <t>Kravaře,Kouty,kult.dům</t>
+  </si>
+  <si>
+    <t>4:12</t>
+  </si>
+  <si>
+    <t>5:10</t>
+  </si>
+  <si>
+    <t>5:50</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>7:53</t>
+  </si>
+  <si>
+    <t>8:54</t>
+  </si>
+  <si>
+    <t>12:10</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>20:16</t>
+  </si>
+  <si>
+    <t>Dolní Benešov,Zábřeh,kostel</t>
+  </si>
+  <si>
+    <t>4:16</t>
+  </si>
+  <si>
+    <t>5:14</t>
+  </si>
+  <si>
+    <t>5:54</t>
+  </si>
+  <si>
+    <t>6:29</t>
+  </si>
+  <si>
+    <t>7:57</t>
+  </si>
+  <si>
+    <t>8:58</t>
+  </si>
+  <si>
+    <t>12:14</t>
+  </si>
+  <si>
+    <t>16:39</t>
+  </si>
+  <si>
+    <t>20:20</t>
+  </si>
+  <si>
+    <t>Dolní Benešov,Zábřeh,Mexiko</t>
+  </si>
+  <si>
+    <t>4:17</t>
+  </si>
+  <si>
+    <t>5:15</t>
+  </si>
+  <si>
+    <t>5:55</t>
+  </si>
+  <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>7:58</t>
+  </si>
+  <si>
+    <t>8:59</t>
+  </si>
+  <si>
+    <t>12:15</t>
+  </si>
+  <si>
+    <t>16:40</t>
+  </si>
+  <si>
+    <t>20:21</t>
+  </si>
+  <si>
+    <t>Dolní Benešov,,kaple</t>
+  </si>
+  <si>
+    <t>4:19</t>
+  </si>
+  <si>
+    <t>5:17</t>
+  </si>
+  <si>
+    <t>5:57</t>
+  </si>
+  <si>
+    <t>6:32</t>
+  </si>
+  <si>
+    <t>8:00</t>
+  </si>
+  <si>
+    <t>9:01</t>
+  </si>
+  <si>
+    <t>12:17</t>
+  </si>
+  <si>
+    <t>16:42</t>
+  </si>
+  <si>
+    <t>20:23</t>
+  </si>
+  <si>
+    <t>Dolní Benešov,,kulturní dům</t>
+  </si>
+  <si>
+    <t>4:20</t>
+  </si>
+  <si>
+    <t>5:18</t>
+  </si>
+  <si>
+    <t>5:58</t>
+  </si>
+  <si>
+    <t>6:33</t>
+  </si>
+  <si>
+    <t>8:02</t>
+  </si>
+  <si>
+    <t>9:02</t>
+  </si>
+  <si>
+    <t>12:18</t>
+  </si>
+  <si>
+    <t>16:43</t>
+  </si>
+  <si>
+    <t>20:24</t>
+  </si>
+  <si>
+    <t>Dolní Benešov,,U Kříže</t>
+  </si>
+  <si>
+    <t>4:22</t>
+  </si>
+  <si>
+    <t>5:20</t>
+  </si>
+  <si>
+    <t>6:00</t>
+  </si>
+  <si>
+    <t>6:35</t>
+  </si>
+  <si>
+    <t>8:04</t>
+  </si>
+  <si>
+    <t>9:04</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>16:45</t>
+  </si>
+  <si>
+    <t>20:25</t>
+  </si>
+  <si>
+    <t>Kozmice,,rest.Jednota</t>
+  </si>
+  <si>
+    <t>4:26</t>
+  </si>
+  <si>
+    <t>5:24</t>
+  </si>
+  <si>
+    <t>6:04</t>
+  </si>
+  <si>
+    <t>6:39</t>
+  </si>
+  <si>
+    <t>8:09</t>
+  </si>
+  <si>
+    <t>9:09</t>
+  </si>
+  <si>
+    <t>12:24</t>
+  </si>
+  <si>
+    <t>16:49</t>
+  </si>
+  <si>
+    <t>20:29</t>
+  </si>
+  <si>
+    <t>Hlučín,,aut.nádr.</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>4:31</t>
+  </si>
+  <si>
+    <t>5:29</t>
+  </si>
+  <si>
+    <t>6:09</t>
+  </si>
+  <si>
+    <t>6:44</t>
+  </si>
+  <si>
+    <t>8:14</t>
+  </si>
+  <si>
+    <t>9:14</t>
+  </si>
+  <si>
+    <t>12:29</t>
+  </si>
+  <si>
+    <t>16:54</t>
+  </si>
+  <si>
+    <t>20:34</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: Transdev Slezsko a.s., U Stadionu 1654/8, 736 01 Havířov - Podlesí, provozovna Ostrava, www.slezsko.transdev.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>Spoj 10</t>
+  </si>
+  <si>
+    <t>Spoj 12</t>
+  </si>
+  <si>
+    <t>Spoj 14</t>
+  </si>
+  <si>
+    <t>Spoj 16</t>
+  </si>
+  <si>
+    <t>Spoj 18</t>
+  </si>
+  <si>
+    <t>Spoj 20</t>
+  </si>
+  <si>
+    <t>X @ 31 T</t>
+  </si>
+  <si>
     <t>5:30</t>
   </si>
   <si>
-    <t>5:45</t>
-[...20 lines deleted...]
-    <t>7:10</t>
+    <t>7:08</t>
+  </si>
+  <si>
+    <t>8:05</t>
+  </si>
+  <si>
+    <t>11:25</t>
+  </si>
+  <si>
+    <t>14:40</t>
+  </si>
+  <si>
+    <t>15:15</t>
+  </si>
+  <si>
+    <t>16:15</t>
+  </si>
+  <si>
+    <t>17:28</t>
+  </si>
+  <si>
+    <t>19:05</t>
+  </si>
+  <si>
+    <t>23:11</t>
+  </si>
+  <si>
+    <t>5:34</t>
+  </si>
+  <si>
+    <t>7:12</t>
+  </si>
+  <si>
+    <t>11:29</t>
+  </si>
+  <si>
+    <t>14:44</t>
+  </si>
+  <si>
+    <t>15:19</t>
+  </si>
+  <si>
+    <t>16:19</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>19:09</t>
+  </si>
+  <si>
+    <t>23:15</t>
+  </si>
+  <si>
+    <t>5:37</t>
+  </si>
+  <si>
+    <t>7:15</t>
+  </si>
+  <si>
+    <t>8:12</t>
+  </si>
+  <si>
+    <t>11:32</t>
+  </si>
+  <si>
+    <t>14:47</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>16:22</t>
+  </si>
+  <si>
+    <t>17:35</t>
+  </si>
+  <si>
+    <t>19:12</t>
+  </si>
+  <si>
+    <t>23:18</t>
+  </si>
+  <si>
+    <t>7:17</t>
+  </si>
+  <si>
+    <t>11:34</t>
+  </si>
+  <si>
+    <t>14:49</t>
+  </si>
+  <si>
+    <t>15:24</t>
+  </si>
+  <si>
+    <t>17:37</t>
+  </si>
+  <si>
+    <t>19:14</t>
+  </si>
+  <si>
+    <t>23:19</t>
+  </si>
+  <si>
+    <t>5:40</t>
+  </si>
+  <si>
+    <t>7:18</t>
+  </si>
+  <si>
+    <t>8:15</t>
+  </si>
+  <si>
+    <t>11:35</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>15:25</t>
+  </si>
+  <si>
+    <t>16:25</t>
+  </si>
+  <si>
+    <t>17:38</t>
+  </si>
+  <si>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>23:20</t>
+  </si>
+  <si>
+    <t>5:42</t>
+  </si>
+  <si>
+    <t>7:19</t>
+  </si>
+  <si>
+    <t>8:17</t>
+  </si>
+  <si>
+    <t>11:37</t>
+  </si>
+  <si>
+    <t>14:52</t>
+  </si>
+  <si>
+    <t>15:27</t>
+  </si>
+  <si>
+    <t>16:27</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>19:16</t>
+  </si>
+  <si>
+    <t>23:21</t>
   </si>
   <si>
     <t>7:20</t>
   </si>
   <si>
+    <t>8:18</t>
+  </si>
+  <si>
+    <t>11:38</t>
+  </si>
+  <si>
+    <t>14:53</t>
+  </si>
+  <si>
+    <t>15:28</t>
+  </si>
+  <si>
+    <t>17:41</t>
+  </si>
+  <si>
+    <t>19:17</t>
+  </si>
+  <si>
+    <t>23:22</t>
+  </si>
+  <si>
+    <t>5:47</t>
+  </si>
+  <si>
+    <t>7:24</t>
+  </si>
+  <si>
+    <t>8:22</t>
+  </si>
+  <si>
+    <t>11:42</t>
+  </si>
+  <si>
+    <t>14:57</t>
+  </si>
+  <si>
+    <t>15:32</t>
+  </si>
+  <si>
+    <t>16:32</t>
+  </si>
+  <si>
+    <t>17:45</t>
+  </si>
+  <si>
+    <t>19:21</t>
+  </si>
+  <si>
+    <t>23:26</t>
+  </si>
+  <si>
+    <t>7:25</t>
+  </si>
+  <si>
+    <t>8:23</t>
+  </si>
+  <si>
+    <t>11:43</t>
+  </si>
+  <si>
+    <t>14:58</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>17:46</t>
+  </si>
+  <si>
+    <t>19:22</t>
+  </si>
+  <si>
+    <t>23:27</t>
+  </si>
+  <si>
+    <t>7:26</t>
+  </si>
+  <si>
+    <t>8:24</t>
+  </si>
+  <si>
+    <t>11:44</t>
+  </si>
+  <si>
+    <t>14:59</t>
+  </si>
+  <si>
+    <t>15:34</t>
+  </si>
+  <si>
+    <t>17:47</t>
+  </si>
+  <si>
+    <t>19:23</t>
+  </si>
+  <si>
+    <t>23:28</t>
+  </si>
+  <si>
+    <t>7:27</t>
+  </si>
+  <si>
+    <t>8:25</t>
+  </si>
+  <si>
+    <t>11:45</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>17:48</t>
+  </si>
+  <si>
+    <t>19:24</t>
+  </si>
+  <si>
+    <t>23:29</t>
+  </si>
+  <si>
+    <t>5:51</t>
+  </si>
+  <si>
+    <t>7:28</t>
+  </si>
+  <si>
+    <t>8:26</t>
+  </si>
+  <si>
+    <t>11:46</t>
+  </si>
+  <si>
+    <t>15:01</t>
+  </si>
+  <si>
+    <t>15:36</t>
+  </si>
+  <si>
+    <t>16:36</t>
+  </si>
+  <si>
+    <t>17:49</t>
+  </si>
+  <si>
+    <t>19:25</t>
+  </si>
+  <si>
+    <t>23:30</t>
+  </si>
+  <si>
+    <t>5:53</t>
+  </si>
+  <si>
     <t>7:30</t>
   </si>
   <si>
-    <t>7:40</t>
-[...14 lines deleted...]
-    <t>8:20</t>
+    <t>8:28</t>
+  </si>
+  <si>
+    <t>11:48</t>
+  </si>
+  <si>
+    <t>15:03</t>
+  </si>
+  <si>
+    <t>15:38</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>17:51</t>
+  </si>
+  <si>
+    <t>19:27</t>
+  </si>
+  <si>
+    <t>23:32</t>
+  </si>
+  <si>
+    <t>7:32</t>
   </si>
   <si>
     <t>8:30</t>
   </si>
   <si>
-    <t>8:40</t>
-[...710 lines deleted...]
-    <t>19:18</t>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>15:40</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>19:29</t>
+  </si>
+  <si>
+    <t>23:34</t>
+  </si>
+  <si>
+    <t>5:59</t>
+  </si>
+  <si>
+    <t>7:36</t>
+  </si>
+  <si>
+    <t>8:34</t>
+  </si>
+  <si>
+    <t>11:54</t>
+  </si>
+  <si>
+    <t>15:09</t>
+  </si>
+  <si>
+    <t>15:44</t>
+  </si>
+  <si>
+    <t>16:44</t>
+  </si>
+  <si>
+    <t>17:57</t>
   </si>
   <si>
     <t>19:33</t>
   </si>
   <si>
-    <t>Praha,,U Nemocnice</t>
-[...1544 lines deleted...]
-    <t>Přepravu zajišťuje: Dopravní podnik hl.m. Prahy, a.s., Sokolovská 217/42, 190 22 Praha 9, www.dpp.cz, dispecink@dpp.cz</t>
+    <t>23:38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -2850,65 +1154,62 @@
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
@@ -2918,51 +1219,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="11" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3210,4396 +1511,1553 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ19"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="95" max="95" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="35.419922" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.277344" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95" customHeight="1" ht="18">
+    <row r="1" spans="1:13" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:95" customHeight="1" ht="15">
+    <row r="2" spans="1:13" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
-      <c r="CP2" s="4" t="s">
+    </row>
+    <row r="3" spans="1:13" customHeight="1" ht="15">
+      <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="B3" s="15"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="16"/>
-[...1 lines deleted...]
-      <c r="D3" s="8" t="s">
+      <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="11" t="s">
+      <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="F3" s="11" t="s">
+      <c r="G3" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="11" t="s">
+      <c r="H3" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="H3" s="11" t="s">
+      <c r="I3" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="11" t="s">
+      <c r="J3" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="J3" s="11" t="s">
+      <c r="K3" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="11" t="s">
+      <c r="L3" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="11" t="s">
+      <c r="M3" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="M3" s="11" t="s">
+    </row>
+    <row r="4" spans="1:13" customHeight="1" ht="30">
+      <c r="A4" s="5"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="N3" s="11" t="s">
+      <c r="E4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="L4" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="M4" s="5"/>
+    </row>
+    <row r="5" spans="1:13" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>1</v>
+      </c>
+      <c r="B5" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="O3" s="11" t="s">
+      <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="P3" s="11" t="s">
+      <c r="D5" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="Q3" s="11" t="s">
+      <c r="E5" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="R3" s="11" t="s">
+      <c r="F5" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="S3" s="11" t="s">
+      <c r="G5" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="T3" s="11" t="s">
+      <c r="H5" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="U3" s="11" t="s">
+      <c r="I5" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="V3" s="11" t="s">
+      <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="W3" s="11" t="s">
+      <c r="K5" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="X3" s="11" t="s">
+      <c r="L5" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="Y3" s="11" t="s">
+      <c r="M5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="Z3" s="11" t="s">
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="AA3" s="11" t="s">
+      <c r="E6" s="5" t="s">
         <v>28</v>
       </c>
-      <c r="AB3" s="11" t="s">
+      <c r="F6" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="AC3" s="11" t="s">
+      <c r="G6" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="AD3" s="11" t="s">
+      <c r="H6" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="AE3" s="11" t="s">
+      <c r="I6" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="AF3" s="11" t="s">
+      <c r="J6" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="AG3" s="11" t="s">
+      <c r="K6" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="AH3" s="11" t="s">
+      <c r="L6" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="AI3" s="11" t="s">
+      <c r="M6" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>3</v>
+      </c>
+      <c r="B7" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="AJ3" s="11" t="s">
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="AK3" s="11" t="s">
+      <c r="E7" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="AL3" s="11" t="s">
+      <c r="F7" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="AM3" s="11" t="s">
+      <c r="G7" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="AN3" s="11" t="s">
+      <c r="H7" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="AO3" s="11" t="s">
+      <c r="I7" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="AP3" s="11" t="s">
+      <c r="J7" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="AQ3" s="11" t="s">
+      <c r="K7" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="AR3" s="11" t="s">
+      <c r="L7" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="AS3" s="11" t="s">
+      <c r="M7" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>4</v>
+      </c>
+      <c r="B8" s="16" t="s">
         <v>46</v>
       </c>
-      <c r="AT3" s="11" t="s">
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="AU3" s="11" t="s">
+      <c r="E8" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="AV3" s="11" t="s">
+      <c r="F8" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="AW3" s="11" t="s">
+      <c r="G8" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="AX3" s="11" t="s">
+      <c r="H8" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="AY3" s="11" t="s">
+      <c r="I8" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="AZ3" s="11" t="s">
+      <c r="J8" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="BA3" s="11" t="s">
+      <c r="K8" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="BB3" s="11" t="s">
+      <c r="L8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="BC3" s="11" t="s">
+      <c r="M8" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>5</v>
+      </c>
+      <c r="B9" s="16" t="s">
         <v>56</v>
       </c>
-      <c r="BD3" s="11" t="s">
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="BE3" s="11" t="s">
+      <c r="E9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>6</v>
+      </c>
+      <c r="B10" s="16" t="s">
         <v>58</v>
       </c>
-      <c r="BF3" s="11" t="s">
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="BG3" s="11" t="s">
+      <c r="E10" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="BH3" s="11" t="s">
+      <c r="F10" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="BI3" s="11" t="s">
+      <c r="G10" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="BJ3" s="11" t="s">
+      <c r="H10" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="BK3" s="11" t="s">
+      <c r="I10" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="BL3" s="11" t="s">
+      <c r="J10" s="5" t="s">
         <v>65</v>
       </c>
-      <c r="BM3" s="11" t="s">
+      <c r="K10" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="BN3" s="11" t="s">
+      <c r="L10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="BO3" s="11" t="s">
+      <c r="M10" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>7</v>
+      </c>
+      <c r="B11" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="BP3" s="11" t="s">
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="BQ3" s="11" t="s">
+      <c r="E11" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="BR3" s="11" t="s">
+      <c r="F11" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="BS3" s="11" t="s">
+      <c r="G11" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="BT3" s="11" t="s">
+      <c r="H11" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="BU3" s="11" t="s">
+      <c r="I11" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="BV3" s="11" t="s">
+      <c r="J11" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="BW3" s="11" t="s">
+      <c r="K11" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="BX3" s="11" t="s">
+      <c r="L11" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="BY3" s="11" t="s">
+      <c r="M11" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>8</v>
+      </c>
+      <c r="B12" s="16" t="s">
         <v>78</v>
       </c>
-      <c r="BZ3" s="11" t="s">
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="CA3" s="11" t="s">
+      <c r="E12" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="CB3" s="11" t="s">
+      <c r="F12" s="5" t="s">
         <v>81</v>
       </c>
-      <c r="CC3" s="11" t="s">
+      <c r="G12" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="CD3" s="11" t="s">
+      <c r="H12" s="5" t="s">
         <v>83</v>
       </c>
-      <c r="CE3" s="11" t="s">
+      <c r="I12" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="CF3" s="11" t="s">
+      <c r="J12" s="5" t="s">
         <v>85</v>
       </c>
-      <c r="CG3" s="11" t="s">
+      <c r="K12" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="CH3" s="11" t="s">
+      <c r="L12" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="CI3" s="11" t="s">
+      <c r="M12" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>9</v>
+      </c>
+      <c r="B13" s="16" t="s">
         <v>88</v>
       </c>
-      <c r="CJ3" s="11" t="s">
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="CK3" s="11" t="s">
+      <c r="E13" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="CL3" s="11" t="s">
+      <c r="F13" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="CM3" s="11" t="s">
+      <c r="G13" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="CN3" s="11" t="s">
+      <c r="H13" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="CO3" s="11" t="s">
+      <c r="I13" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="CP3" s="13" t="s">
+      <c r="J13" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="CQ3" s="5" t="s">
+      <c r="K13" s="5" t="s">
         <v>96</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D4" s="9" t="s">
+      <c r="L13" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="M13" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>10</v>
+      </c>
+      <c r="B14" s="16" t="s">
         <v>98</v>
       </c>
-      <c r="F4" s="6" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="6" t="s">
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="L14" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="M14" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>11</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="L15" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="M15" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>12</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="L16" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="M16" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>13</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="L17" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="M17" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>14</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="L18" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="M18" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" customHeight="1" ht="15">
+      <c r="A19" s="6">
+        <v>15</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>153</v>
+      </c>
+      <c r="H19" s="11" t="s">
+        <v>154</v>
+      </c>
+      <c r="I19" s="11" t="s">
+        <v>155</v>
+      </c>
+      <c r="J19" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="K19" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="L19" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="M19" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" t="s">
+        <v>159</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:N21"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
+    <col min="14" max="14" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="34.277344" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" customHeight="1" ht="18">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" customHeight="1" ht="15">
+      <c r="A2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" customHeight="1" ht="15">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="15"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="M3" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" customHeight="1" ht="30">
+      <c r="A4" s="5"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M4" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="N4" s="5"/>
+    </row>
+    <row r="5" spans="1:14" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>15</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>148</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="M5" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="N5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>14</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>138</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="N6" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>13</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="M7" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="N7" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>12</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>118</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="M8" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="N8" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>11</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="M9" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="N9" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>10</v>
+      </c>
+      <c r="B10" s="16" t="s">
         <v>98</v>
       </c>
-      <c r="I4" s="6" t="s">
-[...260 lines deleted...]
-      <c r="A5" s="6">
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="M10" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="N10" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>9</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>88</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="M11" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="N11" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>8</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="M12" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="N12" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>7</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="M13" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="N13" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>6</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="M14" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="N14" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>5</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="M15" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="N15" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>4</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="M16" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="N16" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>3</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="M17" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="N17" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>2</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="M18" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="N18" s="5">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" customHeight="1" ht="15">
+      <c r="A19" s="6">
         <v>1</v>
       </c>
-      <c r="B5" s="17" t="s">
-[...200 lines deleted...]
-      <c r="BQ5" s="6" t="s">
+      <c r="B19" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" s="6" t="s">
         <v>149</v>
       </c>
-      <c r="BR5" s="6" t="s">
-[...32 lines deleted...]
-      <c r="CC5" s="6" t="s">
+      <c r="D19" s="9" t="s">
+        <v>298</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>299</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>301</v>
+      </c>
+      <c r="H19" s="11" t="s">
+        <v>302</v>
+      </c>
+      <c r="I19" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="J19" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="K19" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="L19" s="11" t="s">
+        <v>306</v>
+      </c>
+      <c r="M19" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="N19" s="6">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
+      <c r="A21" t="s">
         <v>159</v>
-      </c>
-[...3467 lines deleted...]
-        <v>873</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
+      <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 100148, platnost od 1. 9. 2025 do 31. 8. 2026</dc:title>
-  <dc:description>Jízdní řád linky 100148, platnost od 1. 9. 2025 do 31. 8. 2026</dc:description>
+  <dc:title>Jízdní řád linky 904284, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 904284, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>