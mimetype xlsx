--- v1 (2026-07-27)
+++ v2 (2026-10-23)
@@ -14,974 +14,368 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="308">
-[...7 lines deleted...]
-    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+  <si>
+    <t>Linka číslo 000283</t>
+  </si>
+  <si>
+    <t>Plzeň - Praha - Chust - Rachiv - Nadvirna - Lviv - Kyjev - Odesa - Zatoka</t>
+  </si>
+  <si>
+    <t>Platí od 1. 12. 2023 do 15. 11. 2028</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
     <t>Spoj 1</t>
   </si>
   <si>
     <t>Spoj 3</t>
   </si>
   <si>
     <t>Spoj 5</t>
   </si>
   <si>
     <t>Spoj 7</t>
   </si>
   <si>
-    <t>Spoj 9</t>
-[...13 lines deleted...]
-  <si>
     <t>km</t>
   </si>
   <si>
-    <t>X @</t>
-[...2 lines deleted...]
-    <t>Štěpánkovice,Svoboda</t>
+    <t>1 2 3 4 5 6 7 10</t>
+  </si>
+  <si>
+    <t>Plzeň,,CAN</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>4:01</t>
-[...38 lines deleted...]
-    <t>6:18</t>
+    <t>6:00</t>
+  </si>
+  <si>
+    <t>Praha,,ÚAN Florenc</t>
+  </si>
+  <si>
+    <t>7:50</t>
+  </si>
+  <si>
+    <t>Jihlava,,aut.nádr.</t>
+  </si>
+  <si>
+    <t>9:40</t>
+  </si>
+  <si>
+    <t>Brno,,ÚAN Zvonařka</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>Lanžhot,,CLO</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>Brodské,,št.hr.CLO</t>
+  </si>
+  <si>
+    <t>Bratislava,Rusovce,št.hr.CLO</t>
+  </si>
+  <si>
+    <t>Rajka,,oh.ZOLL</t>
+  </si>
+  <si>
+    <t>Nyírábrány,,ZOLL</t>
+  </si>
+  <si>
+    <t>Valea lui Mihai,,ZOLL</t>
+  </si>
+  <si>
+    <t>Halmeu,,ZOLL</t>
+  </si>
+  <si>
+    <t>Ďiakovo,,ZOLL</t>
+  </si>
+  <si>
+    <t>Vynohradiv,,AS</t>
+  </si>
+  <si>
+    <t>0:55</t>
+  </si>
+  <si>
+    <t>Chust,,AS</t>
+  </si>
+  <si>
+    <t>1:50</t>
+  </si>
+  <si>
+    <t>Tjačiv,,AS</t>
+  </si>
+  <si>
+    <t>2:40</t>
+  </si>
+  <si>
+    <t>Rachiv,,AS</t>
+  </si>
+  <si>
+    <t>4:00</t>
+  </si>
+  <si>
+    <t>Yasinya,,AS</t>
+  </si>
+  <si>
+    <t>5:00</t>
+  </si>
+  <si>
+    <t>Polyanytsya,,AZ Bukovel</t>
+  </si>
+  <si>
+    <t>5:35</t>
+  </si>
+  <si>
+    <t>Jaremče,,AS</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>Nadvirna,,AS</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>Ivano-Frankovsk,,Gorbachevskoho 14</t>
   </si>
   <si>
     <t>7:45</t>
   </si>
   <si>
-    <t>8:47</t>
-[...32 lines deleted...]
-    <t>12:05</t>
+    <t>Ivano-Frankovsk,,Zaliznychna 30</t>
+  </si>
+  <si>
+    <t>8:00</t>
+  </si>
+  <si>
+    <t>Kaluš,,AS</t>
+  </si>
+  <si>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>Dolina,,AS</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>Stryj,,AS</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>Lvov,,AS</t>
+  </si>
+  <si>
+    <t>11:10</t>
+  </si>
+  <si>
+    <t>Lvov,,žel.st.</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>Rivne,,AS</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>Žitomir,,AS</t>
+  </si>
+  <si>
+    <t>17:10</t>
+  </si>
+  <si>
+    <t>Kiev,,AS Petlyury</t>
+  </si>
+  <si>
+    <t>20:30</t>
+  </si>
+  <si>
+    <t>Kiev,,Avtovokzal Kiev</t>
+  </si>
+  <si>
+    <t>21:20</t>
+  </si>
+  <si>
+    <t>Uman,,AS</t>
+  </si>
+  <si>
+    <t>0:40</t>
+  </si>
+  <si>
+    <t>Odesa,,AS</t>
+  </si>
+  <si>
+    <t>Chornomorsk,,AS</t>
+  </si>
+  <si>
+    <t>5:50</t>
+  </si>
+  <si>
+    <t>Ovidiopol,,AS</t>
+  </si>
+  <si>
+    <t>6:40</t>
+  </si>
+  <si>
+    <t>Zatoka,,AS</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>7:10</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: MUSIL TOUR spol. s.r.o., Křižíkova 344/6, 186 00 Praha 8 - Karlín, www.east-express.cz, musil.robert@volny.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>22:10</t>
+  </si>
+  <si>
+    <t>23:00</t>
+  </si>
+  <si>
+    <t>23:50</t>
+  </si>
+  <si>
+    <t>7:30</t>
+  </si>
+  <si>
+    <t>9:30</t>
+  </si>
+  <si>
+    <t>12:15</t>
+  </si>
+  <si>
+    <t>15:10</t>
+  </si>
+  <si>
+    <t>15:30</t>
   </si>
   <si>
     <t>16:30</t>
   </si>
   <si>
-    <t>20:11</t>
-[...785 lines deleted...]
-    <t>23:38</t>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>18:50</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>20:00</t>
+  </si>
+  <si>
+    <t>20:40</t>
+  </si>
+  <si>
+    <t>21:30</t>
+  </si>
+  <si>
+    <t>22:20</t>
+  </si>
+  <si>
+    <t>23:10</t>
+  </si>
+  <si>
+    <t>0:30</t>
+  </si>
+  <si>
+    <t>1:20</t>
+  </si>
+  <si>
+    <t>2:15</t>
+  </si>
+  <si>
+    <t>15:55</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>19:10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1520,1508 +914,1955 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M21"/>
+  <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="13" max="13" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="34.277344" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="39.990234" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" customHeight="1" ht="18">
+    <row r="1" spans="1:8" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:13" customHeight="1" ht="15">
+    <row r="2" spans="1:8" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:13" customHeight="1" ht="15">
+    <row r="3" spans="1:8" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="G3" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="10" t="s">
+      <c r="H3" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="10" t="s">
-[...15 lines deleted...]
-    <row r="4" spans="1:13" customHeight="1" ht="30">
+    </row>
+    <row r="4" spans="1:8" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>14</v>
-[...21 lines deleted...]
-    <row r="5" spans="1:13" customHeight="1" ht="15">
+        <v>9</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>19</v>
-[...19 lines deleted...]
-      <c r="M5" s="5">
+        <v>12</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="H5" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" customHeight="1" ht="15">
+    <row r="6" spans="1:8" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>29</v>
-[...23 lines deleted...]
-    <row r="7" spans="1:13" customHeight="1" ht="15">
+        <v>14</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="5">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>39</v>
-[...23 lines deleted...]
-    <row r="8" spans="1:13" customHeight="1" ht="15">
+        <v>16</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H7" s="5">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>49</v>
-[...23 lines deleted...]
-    <row r="9" spans="1:13" customHeight="1" ht="15">
+        <v>18</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" s="5">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>20</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>20</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>57</v>
-[...17 lines deleted...]
-    <row r="10" spans="1:13" customHeight="1" ht="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>20</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>20</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>63</v>
-[...17 lines deleted...]
-    <row r="11" spans="1:13" customHeight="1" ht="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>20</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>20</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>73</v>
-[...17 lines deleted...]
-    <row r="12" spans="1:13" customHeight="1" ht="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>20</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>20</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>83</v>
-[...17 lines deleted...]
-    <row r="13" spans="1:13" customHeight="1" ht="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>20</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>20</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>93</v>
-[...17 lines deleted...]
-    <row r="14" spans="1:13" customHeight="1" ht="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>98</v>
+        <v>25</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>99</v>
+        <v>20</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>20</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>20</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>103</v>
-[...17 lines deleted...]
-    <row r="15" spans="1:13" customHeight="1" ht="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>20</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>20</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>113</v>
-[...17 lines deleted...]
-    <row r="16" spans="1:13" customHeight="1" ht="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" customHeight="1" ht="15">
       <c r="A16" s="5">
         <v>12</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>118</v>
+        <v>27</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>119</v>
+        <v>20</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>20</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>20</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>123</v>
-[...17 lines deleted...]
-    <row r="17" spans="1:13" customHeight="1" ht="15">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" customHeight="1" ht="15">
       <c r="A17" s="5">
         <v>13</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>128</v>
+        <v>28</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>129</v>
+        <v>29</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>130</v>
+        <v>29</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>131</v>
-[...23 lines deleted...]
-    <row r="18" spans="1:13" customHeight="1" ht="15">
+        <v>29</v>
+      </c>
+      <c r="G17" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="5">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" customHeight="1" ht="15">
       <c r="A18" s="5">
         <v>14</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>138</v>
+        <v>30</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="8" t="s">
-        <v>139</v>
+        <v>31</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>140</v>
+        <v>31</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>141</v>
-[...19 lines deleted...]
-      <c r="M18" s="5">
+        <v>31</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H18" s="5">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>15</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="H19" s="5">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>16</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="H20" s="5">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" customHeight="1" ht="15">
+      <c r="A21" s="5">
         <v>17</v>
       </c>
-    </row>
-[...43 lines deleted...]
-        <v>159</v>
+      <c r="B21" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="H21" s="5">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>18</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G22" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="H22" s="5">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>19</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="H23" s="5">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" customHeight="1" ht="15">
+      <c r="A24" s="5">
+        <v>20</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G24" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H24" s="5">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" customHeight="1" ht="15">
+      <c r="A25" s="5">
+        <v>21</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G25" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="H25" s="5">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" customHeight="1" ht="15">
+      <c r="A26" s="5">
+        <v>22</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="H26" s="5">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" customHeight="1" ht="15">
+      <c r="A27" s="5">
+        <v>23</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="H27" s="5">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" customHeight="1" ht="15">
+      <c r="A28" s="5">
+        <v>24</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="H28" s="5">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" customHeight="1" ht="15">
+      <c r="A29" s="5">
+        <v>25</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="H29" s="5">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" customHeight="1" ht="15">
+      <c r="A30" s="5">
+        <v>26</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G30" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="H30" s="5">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" customHeight="1" ht="15">
+      <c r="A31" s="5">
+        <v>27</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G31" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="H31" s="5">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" customHeight="1" ht="15">
+      <c r="A32" s="5">
+        <v>28</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G32" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="H32" s="5">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" customHeight="1" ht="15">
+      <c r="A33" s="5">
+        <v>29</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="H33" s="5">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" customHeight="1" ht="15">
+      <c r="A34" s="5">
+        <v>30</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="5"/>
+      <c r="D34" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G34" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="H34" s="5">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" customHeight="1" ht="15">
+      <c r="A35" s="5">
+        <v>31</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="5"/>
+      <c r="D35" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="H35" s="5">
+        <v>2070</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" customHeight="1" ht="15">
+      <c r="A36" s="5">
+        <v>32</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C36" s="5"/>
+      <c r="D36" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="G36" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="H36" s="5">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" customHeight="1" ht="15">
+      <c r="A37" s="5">
+        <v>33</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" s="5"/>
+      <c r="D37" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="G37" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="H37" s="5">
+        <v>2543</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" customHeight="1" ht="15">
+      <c r="A38" s="5">
+        <v>34</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="C38" s="5"/>
+      <c r="D38" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="H38" s="5">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" customHeight="1" ht="15">
+      <c r="A39" s="5">
+        <v>35</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="C39" s="5"/>
+      <c r="D39" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="H39" s="5">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" customHeight="1" ht="15">
+      <c r="A40" s="6">
+        <v>36</v>
+      </c>
+      <c r="B40" s="17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F40" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="G40" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="H40" s="6">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:H42"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="14" max="14" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="34.277344" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="39.990234" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" customHeight="1" ht="18">
+    <row r="1" spans="1:8" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:14" customHeight="1" ht="15">
+    <row r="2" spans="1:8" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:14" customHeight="1" ht="15">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>161</v>
+        <v>78</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>162</v>
+        <v>79</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>163</v>
-[...26 lines deleted...]
-    <row r="4" spans="1:14" customHeight="1" ht="30">
+        <v>80</v>
+      </c>
+      <c r="G3" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>14</v>
-[...24 lines deleted...]
-    <row r="5" spans="1:14" customHeight="1" ht="15">
+        <v>9</v>
+      </c>
+      <c r="G4" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" customHeight="1" ht="15">
       <c r="A5" s="5">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>148</v>
+        <v>73</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>172</v>
+        <v>65</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>173</v>
+        <v>65</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>174</v>
-[...22 lines deleted...]
-      <c r="N5" s="5">
+        <v>65</v>
+      </c>
+      <c r="G5" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="H5" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:14" customHeight="1" ht="15">
+    <row r="6" spans="1:8" customHeight="1" ht="15">
       <c r="A6" s="5">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>138</v>
+        <v>71</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>182</v>
+        <v>82</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>183</v>
+        <v>82</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>143</v>
-[...26 lines deleted...]
-    <row r="7" spans="1:14" customHeight="1" ht="15">
+        <v>82</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" s="5">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" customHeight="1" ht="15">
       <c r="A7" s="5">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>128</v>
+        <v>69</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>191</v>
+        <v>83</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>192</v>
+        <v>83</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>193</v>
-[...26 lines deleted...]
-    <row r="8" spans="1:14" customHeight="1" ht="15">
+        <v>83</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="H7" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" customHeight="1" ht="15">
       <c r="A8" s="5">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>118</v>
+        <v>68</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>19</v>
+        <v>84</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>201</v>
+        <v>84</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>154</v>
-[...26 lines deleted...]
-    <row r="9" spans="1:14" customHeight="1" ht="15">
+        <v>84</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="H8" s="5">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" customHeight="1" ht="15">
       <c r="A9" s="5">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>108</v>
+        <v>66</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>208</v>
+        <v>35</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>209</v>
+        <v>35</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>210</v>
-[...26 lines deleted...]
-    <row r="10" spans="1:14" customHeight="1" ht="15">
+        <v>35</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="H9" s="5">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" customHeight="1" ht="15">
       <c r="A10" s="5">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>218</v>
+        <v>43</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>219</v>
+        <v>43</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>220</v>
-[...26 lines deleted...]
-    <row r="11" spans="1:14" customHeight="1" ht="15">
+        <v>43</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="H10" s="5">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" customHeight="1" ht="15">
       <c r="A11" s="5">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="H11" s="5">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" customHeight="1" ht="15">
+      <c r="A12" s="5">
         <v>29</v>
       </c>
-      <c r="E11" s="5" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="B12" s="16" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>236</v>
+        <v>86</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>237</v>
+        <v>86</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>238</v>
-[...26 lines deleted...]
-    <row r="13" spans="1:14" customHeight="1" ht="15">
+        <v>86</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="H12" s="5">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" customHeight="1" ht="15">
       <c r="A13" s="5">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>246</v>
+        <v>87</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>247</v>
-[...26 lines deleted...]
-    <row r="14" spans="1:14" customHeight="1" ht="15">
+        <v>87</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="H13" s="5">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" customHeight="1" ht="15">
       <c r="A14" s="5">
-        <v>6</v>
+        <v>27</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>254</v>
+        <v>88</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>255</v>
-[...26 lines deleted...]
-    <row r="15" spans="1:14" customHeight="1" ht="15">
+        <v>88</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="H14" s="5">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" customHeight="1" ht="15">
       <c r="A15" s="5">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>262</v>
+        <v>89</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>263</v>
-[...26 lines deleted...]
-    <row r="16" spans="1:14" customHeight="1" ht="15">
+        <v>89</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H15" s="5">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" customHeight="1" ht="15">
       <c r="A16" s="5">
-        <v>4</v>
+        <v>25</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>270</v>
+        <v>90</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>271</v>
+        <v>90</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>272</v>
-[...26 lines deleted...]
-    <row r="17" spans="1:14" customHeight="1" ht="15">
+        <v>90</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="H16" s="5">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" customHeight="1" ht="15">
       <c r="A17" s="5">
-        <v>3</v>
+        <v>24</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>280</v>
+        <v>91</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>281</v>
+        <v>91</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>282</v>
-[...26 lines deleted...]
-    <row r="18" spans="1:14" customHeight="1" ht="15">
+        <v>91</v>
+      </c>
+      <c r="G17" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="H17" s="5">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" customHeight="1" ht="15">
       <c r="A18" s="5">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="H18" s="5">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>22</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="H19" s="5">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>21</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H20" s="5">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>20</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" s="5">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>19</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="G22" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" s="5">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>18</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="G23" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="H23" s="5">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" customHeight="1" ht="15">
+      <c r="A24" s="5">
+        <v>17</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="G24" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="H24" s="5">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" customHeight="1" ht="15">
+      <c r="A25" s="5">
+        <v>16</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="G25" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="H25" s="5">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" customHeight="1" ht="15">
+      <c r="A26" s="5">
+        <v>15</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="H26" s="5">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" customHeight="1" ht="15">
+      <c r="A27" s="5">
+        <v>14</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="E18" s="5" t="s">
-[...26 lines deleted...]
-      <c r="N18" s="5">
+      <c r="E27" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="H27" s="5">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" customHeight="1" ht="15">
+      <c r="A28" s="5">
+        <v>13</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="H28" s="5">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" customHeight="1" ht="15">
+      <c r="A29" s="5">
+        <v>12</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" customHeight="1" ht="15">
+      <c r="A30" s="5">
+        <v>11</v>
+      </c>
+      <c r="B30" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="5"/>
+      <c r="D30" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G30" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" customHeight="1" ht="15">
+      <c r="A31" s="5">
+        <v>10</v>
+      </c>
+      <c r="B31" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" customHeight="1" ht="15">
+      <c r="A32" s="5">
+        <v>9</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C32" s="5"/>
+      <c r="D32" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G32" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" customHeight="1" ht="15">
+      <c r="A33" s="5">
+        <v>8</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" customHeight="1" ht="15">
+      <c r="A34" s="5">
+        <v>7</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="C34" s="5"/>
+      <c r="D34" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G34" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" customHeight="1" ht="15">
+      <c r="A35" s="5">
+        <v>6</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="C35" s="5"/>
+      <c r="D35" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" customHeight="1" ht="15">
+      <c r="A36" s="5">
+        <v>5</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C36" s="5"/>
+      <c r="D36" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" customHeight="1" ht="15">
+      <c r="A37" s="5">
+        <v>4</v>
+      </c>
+      <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="6">
+      <c r="C37" s="5"/>
+      <c r="D37" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G37" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="H37" s="5">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" customHeight="1" ht="15">
+      <c r="A38" s="5">
+        <v>3</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="5"/>
+      <c r="D38" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="H38" s="5">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" customHeight="1" ht="15">
+      <c r="A39" s="5">
+        <v>2</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" s="5"/>
+      <c r="D39" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="H39" s="5">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" customHeight="1" ht="15">
+      <c r="A40" s="6">
         <v>1</v>
       </c>
-      <c r="B19" s="17" t="s">
-[...41 lines deleted...]
-        <v>159</v>
+      <c r="B40" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="E40" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="F40" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G40" s="14" t="s">
+        <v>105</v>
+      </c>
+      <c r="H40" s="6">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -3032,32 +2873,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 904284, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 904284, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 000283, platnost od 1. 12. 2023 do 15. 11. 2028</dc:title>
+  <dc:description>Jízdní řád linky 000283, platnost od 1. 12. 2023 do 15. 11. 2028</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>