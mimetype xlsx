--- v0 (2026-05-01)
+++ v1 (2026-06-26)
@@ -14,1046 +14,617 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
-[...7 lines deleted...]
-    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
+  <si>
+    <t>Linka číslo 001585</t>
+  </si>
+  <si>
+    <t>Jirkov-Chomutov-Kurort Oberwiesenthal</t>
+  </si>
+  <si>
+    <t>Platí od 11. 1. 2025 do 31. 1. 2028</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 1</t>
-[...23 lines deleted...]
-    <t>Spoj 17</t>
+    <t>Spoj 201</t>
+  </si>
+  <si>
+    <t>Spoj 203</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>X @</t>
-[...8 lines deleted...]
-    <t>Česká Lípa,,aut.nádr.</t>
+    <t>6 + @ O</t>
+  </si>
+  <si>
+    <t>Jirkov,aut.nádr.</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>6:10</t>
-[...5 lines deleted...]
-    <t>10:10</t>
+    <t>7:55</t>
+  </si>
+  <si>
+    <t>11:55</t>
+  </si>
+  <si>
+    <t>Chomutov,žel.zast.</t>
+  </si>
+  <si>
+    <t>8:04</t>
+  </si>
+  <si>
+    <t>12:04</t>
+  </si>
+  <si>
+    <t>Chomutov,aut.nádr.</t>
+  </si>
+  <si>
+    <t>8:12</t>
+  </si>
+  <si>
+    <t>12:12</t>
+  </si>
+  <si>
+    <t>Chomutov,Lipská I</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>Chomutov,V Alejích</t>
+  </si>
+  <si>
+    <t>8:15</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
-    <t>14:10</t>
-[...26 lines deleted...]
-    <t>8:15</t>
+    <t>Chomutov,Černovická</t>
+  </si>
+  <si>
+    <t>8:16</t>
+  </si>
+  <si>
+    <t>12:16</t>
+  </si>
+  <si>
+    <t>Křimov,Celná</t>
+  </si>
+  <si>
+    <t>8:27</t>
+  </si>
+  <si>
+    <t>12:27</t>
+  </si>
+  <si>
+    <t>Výsluní</t>
+  </si>
+  <si>
+    <t>8:31</t>
+  </si>
+  <si>
+    <t>12:31</t>
+  </si>
+  <si>
+    <t>Měděnec,žel.st.</t>
+  </si>
+  <si>
+    <t>8:48</t>
+  </si>
+  <si>
+    <t>12:48</t>
+  </si>
+  <si>
+    <t>Měděnec</t>
+  </si>
+  <si>
+    <t>8:50</t>
+  </si>
+  <si>
+    <t>12:50</t>
+  </si>
+  <si>
+    <t>Horní Halže</t>
+  </si>
+  <si>
+    <t>8:54</t>
+  </si>
+  <si>
+    <t>12:54</t>
+  </si>
+  <si>
+    <t>Kovářská,rozc.Elektropřístroj</t>
+  </si>
+  <si>
+    <t>9:01</t>
+  </si>
+  <si>
+    <t>13:01</t>
+  </si>
+  <si>
+    <t>Loučná,České Hamry</t>
+  </si>
+  <si>
+    <t>9:05</t>
+  </si>
+  <si>
+    <t>13:05</t>
+  </si>
+  <si>
+    <t>Loučná,Háj,záv.</t>
+  </si>
+  <si>
+    <t>9:07</t>
+  </si>
+  <si>
+    <t>13:07</t>
+  </si>
+  <si>
+    <t>Loučná,rozc.1.0</t>
+  </si>
+  <si>
+    <t>9:10</t>
+  </si>
+  <si>
+    <t>13:10</t>
+  </si>
+  <si>
+    <t>Loučná,háj.park.</t>
+  </si>
+  <si>
+    <t>9:12</t>
+  </si>
+  <si>
+    <t>13:12</t>
+  </si>
+  <si>
+    <t>Loučná,Lesní zámeček</t>
+  </si>
+  <si>
+    <t>9:15</t>
+  </si>
+  <si>
+    <t>13:15</t>
+  </si>
+  <si>
+    <t>Boží Dar,Klínovec,rozc.</t>
+  </si>
+  <si>
+    <t>9:18</t>
+  </si>
+  <si>
+    <t>13:18</t>
+  </si>
+  <si>
+    <t>Boží Dar,u kostela</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>Boží Dar,CLO</t>
+  </si>
+  <si>
+    <t>|</t>
+  </si>
+  <si>
+    <t>Kurort Oberwiesenthal,ZOLL</t>
+  </si>
+  <si>
+    <t>Kurort Oberwiesenthal,Neues Haus</t>
+  </si>
+  <si>
+    <t>9:23</t>
+  </si>
+  <si>
+    <t>13:23</t>
+  </si>
+  <si>
+    <t>Kurort Oberwiesenthal,Hotel am Fichtelberg</t>
+  </si>
+  <si>
+    <t>9:26</t>
+  </si>
+  <si>
+    <t>13:26</t>
+  </si>
+  <si>
+    <t>Kurort Oberwiesenthal,Penzion Herberger</t>
+  </si>
+  <si>
+    <t>9:27</t>
+  </si>
+  <si>
+    <t>13:27</t>
+  </si>
+  <si>
+    <t>Kurort Oberwiesenthal,Markt</t>
+  </si>
+  <si>
+    <t>9:28</t>
+  </si>
+  <si>
+    <t>13:28</t>
+  </si>
+  <si>
+    <t>Kurort Oberwiesenthal,Am Bahnhof</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>9:29</t>
+  </si>
+  <si>
+    <t>13:29</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: AKV bus a.s., Sportovní 578/4, 360 01 Karlovy Vary, provozovna Vejprty, www.akvbus.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 202</t>
+  </si>
+  <si>
+    <t>Spoj 206</t>
+  </si>
+  <si>
+    <t>Spoj 208</t>
+  </si>
+  <si>
+    <t>Spoj 204</t>
+  </si>
+  <si>
+    <t>@ 27</t>
+  </si>
+  <si>
+    <t>6 + 67</t>
+  </si>
+  <si>
+    <t>6 + @ 61 O</t>
+  </si>
+  <si>
+    <t>10:14</t>
+  </si>
+  <si>
+    <t>13:59</t>
+  </si>
+  <si>
+    <t>15:59</t>
+  </si>
+  <si>
+    <t>17:59</t>
   </si>
   <si>
     <t>10:15</t>
   </si>
   <si>
-    <t>12:20</t>
-[...2 lines deleted...]
-    <t>14:15</t>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>10:16</t>
+  </si>
+  <si>
+    <t>14:01</t>
+  </si>
+  <si>
+    <t>16:01</t>
+  </si>
+  <si>
+    <t>18:01</t>
+  </si>
+  <si>
+    <t>10:17</t>
+  </si>
+  <si>
+    <t>14:02</t>
+  </si>
+  <si>
+    <t>16:02</t>
+  </si>
+  <si>
+    <t>18:02</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>14:05</t>
+  </si>
+  <si>
+    <t>16:05</t>
+  </si>
+  <si>
+    <t>18:05</t>
+  </si>
+  <si>
+    <t>10:23</t>
+  </si>
+  <si>
+    <t>14:08</t>
+  </si>
+  <si>
+    <t>16:08</t>
+  </si>
+  <si>
+    <t>18:08</t>
+  </si>
+  <si>
+    <t>10:26</t>
+  </si>
+  <si>
+    <t>14:11</t>
+  </si>
+  <si>
+    <t>16:11</t>
+  </si>
+  <si>
+    <t>18:11</t>
+  </si>
+  <si>
+    <t>10:29</t>
+  </si>
+  <si>
+    <t>14:14</t>
+  </si>
+  <si>
+    <t>16:14</t>
+  </si>
+  <si>
+    <t>18:14</t>
+  </si>
+  <si>
+    <t>10:32</t>
+  </si>
+  <si>
+    <t>14:17</t>
+  </si>
+  <si>
+    <t>16:17</t>
+  </si>
+  <si>
+    <t>18:17</t>
+  </si>
+  <si>
+    <t>10:34</t>
+  </si>
+  <si>
+    <t>14:19</t>
+  </si>
+  <si>
+    <t>16:19</t>
+  </si>
+  <si>
+    <t>18:19</t>
+  </si>
+  <si>
+    <t>10:37</t>
+  </si>
+  <si>
+    <t>14:22</t>
+  </si>
+  <si>
+    <t>16:22</t>
+  </si>
+  <si>
+    <t>18:22</t>
+  </si>
+  <si>
+    <t>10:39</t>
+  </si>
+  <si>
+    <t>14:24</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>18:24</t>
+  </si>
+  <si>
+    <t>10:43</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>16:28</t>
+  </si>
+  <si>
+    <t>18:28</t>
+  </si>
+  <si>
+    <t>10:50</t>
+  </si>
+  <si>
+    <t>14:35</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>18:35</t>
+  </si>
+  <si>
+    <t>10:54</t>
+  </si>
+  <si>
+    <t>14:39</t>
+  </si>
+  <si>
+    <t>16:39</t>
+  </si>
+  <si>
+    <t>18:39</t>
+  </si>
+  <si>
+    <t>10:56</t>
+  </si>
+  <si>
+    <t>14:41</t>
+  </si>
+  <si>
+    <t>16:41</t>
+  </si>
+  <si>
+    <t>18:41</t>
+  </si>
+  <si>
+    <t>11:13</t>
+  </si>
+  <si>
+    <t>14:58</t>
+  </si>
+  <si>
+    <t>16:58</t>
+  </si>
+  <si>
+    <t>18:58</t>
+  </si>
+  <si>
+    <t>11:17</t>
+  </si>
+  <si>
+    <t>15:02</t>
+  </si>
+  <si>
+    <t>17:02</t>
+  </si>
+  <si>
+    <t>19:02</t>
+  </si>
+  <si>
+    <t>11:27</t>
+  </si>
+  <si>
+    <t>15:12</t>
+  </si>
+  <si>
+    <t>17:12</t>
+  </si>
+  <si>
+    <t>19:12</t>
+  </si>
+  <si>
+    <t>11:28</t>
+  </si>
+  <si>
+    <t>15:13</t>
+  </si>
+  <si>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>19:13</t>
+  </si>
+  <si>
+    <t>11:30</t>
   </si>
   <si>
     <t>15:15</t>
   </si>
   <si>
-    <t>16:15</t>
-[...23 lines deleted...]
-    <t>14:17</t>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>11:32</t>
   </si>
   <si>
     <t>15:17</t>
   </si>
   <si>
-    <t>16:17</t>
-[...20 lines deleted...]
-    <t>14:20</t>
+    <t>17:17</t>
+  </si>
+  <si>
+    <t>19:17</t>
+  </si>
+  <si>
+    <t>11:35</t>
   </si>
   <si>
     <t>15:20</t>
   </si>
   <si>
-    <t>16:20</t>
-[...176 lines deleted...]
-    <t>14:35</t>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>19:20</t>
+  </si>
+  <si>
+    <t>11:47</t>
   </si>
   <si>
     <t>15:32</t>
   </si>
   <si>
-    <t>16:32</t>
-[...641 lines deleted...]
-    <t>17:25</t>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>19:32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1156,107 +727,107 @@
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="medium">
+      <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
-      <top style="medium">
+      <top style="hair">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="hair">
+      <top style="medium">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="hair">
+      <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -1266,64 +837,64 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="11" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1592,2761 +1163,1307 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="13" max="13" width="3.71" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="2" max="2" width="35.419922" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.130859" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" customHeight="1" ht="18">
+    <row r="1" spans="1:6" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:15" customHeight="1" ht="15">
+    <row r="2" spans="1:6" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:15" customHeight="1" ht="15">
+    <row r="3" spans="1:6" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="15"/>
+      <c r="B3" s="13"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="10" t="s">
-[...27 lines deleted...]
-    <row r="4" spans="1:15" customHeight="1" ht="30">
+    </row>
+    <row r="4" spans="1:6" customHeight="1" ht="30">
       <c r="A4" s="5"/>
-      <c r="B4" s="16"/>
+      <c r="B4" s="14"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>14</v>
-[...29 lines deleted...]
-    <row r="5" spans="1:15" customHeight="1" ht="15">
+        <v>7</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
-      <c r="B5" s="16" t="s">
-        <v>17</v>
+      <c r="B5" s="14" t="s">
+        <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>19</v>
-[...23 lines deleted...]
-      <c r="M5" s="5">
+        <v>10</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="5">
         <v>0</v>
       </c>
-      <c r="N5" s="5">
-[...4 lines deleted...]
-    <row r="6" spans="1:15" customHeight="1" ht="15">
+    </row>
+    <row r="6" spans="1:6" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
-      <c r="B6" s="16" t="s">
-        <v>27</v>
+      <c r="B6" s="14" t="s">
+        <v>12</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>28</v>
-[...31 lines deleted...]
-    <row r="7" spans="1:15" customHeight="1" ht="15">
+        <v>13</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
-      <c r="B7" s="16" t="s">
-        <v>29</v>
+      <c r="B7" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>28</v>
-[...31 lines deleted...]
-    <row r="8" spans="1:15" customHeight="1" ht="15">
+        <v>16</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
-      <c r="B8" s="16" t="s">
-        <v>30</v>
+      <c r="B8" s="14" t="s">
+        <v>18</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E8" s="5"/>
+        <v>19</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>19</v>
+      </c>
       <c r="F8" s="5" t="s">
-        <v>32</v>
-[...27 lines deleted...]
-    <row r="9" spans="1:15" customHeight="1" ht="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
-      <c r="B9" s="16" t="s">
-        <v>39</v>
+      <c r="B9" s="14" t="s">
+        <v>20</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>28</v>
-[...31 lines deleted...]
-    <row r="10" spans="1:15" customHeight="1" ht="15">
+        <v>21</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
-      <c r="B10" s="16" t="s">
-        <v>40</v>
+      <c r="B10" s="14" t="s">
+        <v>23</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>41</v>
-[...31 lines deleted...]
-    <row r="11" spans="1:15" customHeight="1" ht="15">
+        <v>24</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
-      <c r="B11" s="16" t="s">
-        <v>49</v>
+      <c r="B11" s="14" t="s">
+        <v>26</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>50</v>
-[...31 lines deleted...]
-    <row r="12" spans="1:15" customHeight="1" ht="15">
+        <v>27</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
-      <c r="B12" s="16" t="s">
-        <v>58</v>
+      <c r="B12" s="14" t="s">
+        <v>29</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>59</v>
-[...31 lines deleted...]
-    <row r="13" spans="1:15" customHeight="1" ht="15">
+        <v>30</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="F12" s="5">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
-      <c r="B13" s="16" t="s">
-        <v>67</v>
+      <c r="B13" s="14" t="s">
+        <v>32</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>68</v>
-[...31 lines deleted...]
-    <row r="14" spans="1:15" customHeight="1" ht="15">
+        <v>33</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="F13" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
-      <c r="B14" s="16" t="s">
-        <v>76</v>
+      <c r="B14" s="14" t="s">
+        <v>35</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>77</v>
-[...31 lines deleted...]
-    <row r="15" spans="1:15" customHeight="1" ht="15">
+        <v>36</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" s="5">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
-      <c r="B15" s="16" t="s">
-        <v>85</v>
+      <c r="B15" s="14" t="s">
+        <v>38</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>28</v>
-[...35 lines deleted...]
-    <row r="16" spans="1:15" customHeight="1" ht="15">
+        <v>39</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="5">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" customHeight="1" ht="15">
       <c r="A16" s="5">
         <v>12</v>
       </c>
-      <c r="B16" s="16" t="s">
-        <v>89</v>
+      <c r="B16" s="14" t="s">
+        <v>41</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>90</v>
-[...35 lines deleted...]
-    <row r="17" spans="1:15" customHeight="1" ht="15">
+        <v>42</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" customHeight="1" ht="15">
       <c r="A17" s="5">
         <v>13</v>
       </c>
-      <c r="B17" s="16" t="s">
-        <v>99</v>
+      <c r="B17" s="14" t="s">
+        <v>44</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>100</v>
-[...35 lines deleted...]
-    <row r="18" spans="1:15" customHeight="1" ht="15">
+        <v>45</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="F17" s="5">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" customHeight="1" ht="15">
       <c r="A18" s="5">
         <v>14</v>
       </c>
-      <c r="B18" s="16" t="s">
-        <v>109</v>
+      <c r="B18" s="14" t="s">
+        <v>47</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="8" t="s">
-        <v>110</v>
-[...35 lines deleted...]
-    <row r="19" spans="1:15" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" s="5">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" customHeight="1" ht="15">
       <c r="A19" s="5">
         <v>15</v>
       </c>
-      <c r="B19" s="16" t="s">
-        <v>119</v>
+      <c r="B19" s="14" t="s">
+        <v>50</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="8" t="s">
-        <v>120</v>
-[...31 lines deleted...]
-    <row r="20" spans="1:15" customHeight="1" ht="15">
+        <v>51</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" s="5">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" customHeight="1" ht="15">
       <c r="A20" s="5">
         <v>16</v>
       </c>
-      <c r="B20" s="16" t="s">
-        <v>128</v>
+      <c r="B20" s="14" t="s">
+        <v>53</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="8" t="s">
-        <v>129</v>
-[...31 lines deleted...]
-    <row r="21" spans="1:15" customHeight="1" ht="15">
+        <v>54</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" s="5">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" customHeight="1" ht="15">
       <c r="A21" s="5">
         <v>17</v>
       </c>
-      <c r="B21" s="16" t="s">
-        <v>137</v>
+      <c r="B21" s="14" t="s">
+        <v>56</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="8" t="s">
-        <v>138</v>
-[...31 lines deleted...]
-    <row r="22" spans="1:15" customHeight="1" ht="15">
+        <v>57</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" s="5">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" customHeight="1" ht="15">
       <c r="A22" s="5">
         <v>18</v>
       </c>
-      <c r="B22" s="16" t="s">
-        <v>128</v>
+      <c r="B22" s="14" t="s">
+        <v>59</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="8" t="s">
-        <v>28</v>
-[...31 lines deleted...]
-    <row r="23" spans="1:15" customHeight="1" ht="15">
+        <v>60</v>
+      </c>
+      <c r="E22" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="F22" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" customHeight="1" ht="15">
       <c r="A23" s="5">
         <v>19</v>
       </c>
-      <c r="B23" s="16" t="s">
-        <v>119</v>
+      <c r="B23" s="14" t="s">
+        <v>62</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="8" t="s">
-        <v>28</v>
-[...31 lines deleted...]
-    <row r="24" spans="1:15" customHeight="1" ht="15">
+        <v>63</v>
+      </c>
+      <c r="E23" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="F23" s="5">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" customHeight="1" ht="15">
       <c r="A24" s="5">
         <v>20</v>
       </c>
-      <c r="B24" s="16" t="s">
-        <v>99</v>
+      <c r="B24" s="14" t="s">
+        <v>65</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="8" t="s">
-        <v>28</v>
-[...31 lines deleted...]
-    <row r="25" spans="1:15" customHeight="1" ht="15">
+        <v>66</v>
+      </c>
+      <c r="E24" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="F24" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" customHeight="1" ht="15">
       <c r="A25" s="5">
         <v>21</v>
       </c>
-      <c r="B25" s="16" t="s">
-        <v>146</v>
+      <c r="B25" s="14" t="s">
+        <v>67</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="8" t="s">
-        <v>28</v>
-[...31 lines deleted...]
-    <row r="26" spans="1:15" customHeight="1" ht="15">
+        <v>66</v>
+      </c>
+      <c r="E25" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="F25" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" customHeight="1" ht="15">
       <c r="A26" s="5">
         <v>22</v>
       </c>
-      <c r="B26" s="16" t="s">
-        <v>147</v>
+      <c r="B26" s="14" t="s">
+        <v>68</v>
       </c>
       <c r="C26" s="5"/>
       <c r="D26" s="8" t="s">
-        <v>28</v>
-[...31 lines deleted...]
-    <row r="27" spans="1:15" customHeight="1" ht="15">
+        <v>69</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="F26" s="5">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" customHeight="1" ht="15">
       <c r="A27" s="5">
         <v>23</v>
       </c>
-      <c r="B27" s="16" t="s">
-        <v>148</v>
+      <c r="B27" s="14" t="s">
+        <v>71</v>
       </c>
       <c r="C27" s="5"/>
       <c r="D27" s="8" t="s">
-        <v>28</v>
-[...31 lines deleted...]
-    <row r="28" spans="1:15" customHeight="1" ht="15">
+        <v>72</v>
+      </c>
+      <c r="E27" s="11" t="s">
+        <v>73</v>
+      </c>
+      <c r="F27" s="5">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" customHeight="1" ht="15">
       <c r="A28" s="5">
         <v>24</v>
       </c>
-      <c r="B28" s="16" t="s">
-        <v>149</v>
+      <c r="B28" s="14" t="s">
+        <v>74</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="8" t="s">
-        <v>28</v>
-[...31 lines deleted...]
-    <row r="29" spans="1:15" customHeight="1" ht="15">
+        <v>75</v>
+      </c>
+      <c r="E28" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="F28" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" customHeight="1" ht="15">
       <c r="A29" s="5">
         <v>25</v>
       </c>
-      <c r="B29" s="16" t="s">
-        <v>150</v>
+      <c r="B29" s="14" t="s">
+        <v>77</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="8" t="s">
-        <v>28</v>
-[...31 lines deleted...]
-    <row r="30" spans="1:15" customHeight="1" ht="15">
+        <v>78</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="F29" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" customHeight="1" ht="15">
       <c r="A30" s="6">
         <v>26</v>
       </c>
-      <c r="B30" s="17" t="s">
-        <v>151</v>
+      <c r="B30" s="15" t="s">
+        <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>152</v>
+        <v>81</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>153</v>
-[...31 lines deleted...]
-    <row r="32" spans="1:15">
+        <v>82</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="F30" s="6">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="14" max="14" width="3.71" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="2" max="2" width="35.419922" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.130859" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" customHeight="1" ht="18">
+    <row r="1" spans="1:8" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:18" customHeight="1" ht="15">
+    <row r="2" spans="1:8" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:18" customHeight="1" ht="15">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="15"/>
+      <c r="B3" s="13"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>86</v>
+      </c>
+      <c r="E3" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="F3" s="16" t="s">
+        <v>88</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>166</v>
-[...35 lines deleted...]
-    <row r="4" spans="1:18" customHeight="1" ht="30">
+        <v>89</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" customHeight="1" ht="30">
       <c r="A4" s="5"/>
-      <c r="B4" s="16"/>
+      <c r="B4" s="14"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>173</v>
-[...28 lines deleted...]
-    <row r="5" spans="1:18" customHeight="1" ht="15">
+        <v>91</v>
+      </c>
+      <c r="G4" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>26</v>
       </c>
-      <c r="B5" s="16" t="s">
-        <v>151</v>
+      <c r="B5" s="14" t="s">
+        <v>80</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>174</v>
+        <v>93</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>175</v>
+        <v>94</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>175</v>
-[...20 lines deleted...]
-      <c r="N5" s="5">
+        <v>95</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="H5" s="5">
         <v>0</v>
       </c>
-      <c r="O5" s="5">
-[...10 lines deleted...]
-    <row r="6" spans="1:18" customHeight="1" ht="15">
+    </row>
+    <row r="6" spans="1:8" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>25</v>
       </c>
-      <c r="B6" s="16" t="s">
-        <v>150</v>
+      <c r="B6" s="14" t="s">
+        <v>77</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>181</v>
+        <v>97</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>182</v>
+        <v>98</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>183</v>
-[...34 lines deleted...]
-    <row r="7" spans="1:18" customHeight="1" ht="15">
+        <v>99</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="H6" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>24</v>
       </c>
-      <c r="B7" s="16" t="s">
-        <v>149</v>
+      <c r="B7" s="14" t="s">
+        <v>74</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>190</v>
+        <v>101</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>191</v>
+        <v>102</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>192</v>
-[...20 lines deleted...]
-      <c r="N7" s="5">
+        <v>103</v>
+      </c>
+      <c r="G7" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="H7" s="5">
         <v>1</v>
       </c>
-      <c r="O7" s="5">
-[...10 lines deleted...]
-    <row r="8" spans="1:18" customHeight="1" ht="15">
+    </row>
+    <row r="8" spans="1:8" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>23</v>
       </c>
-      <c r="B8" s="16" t="s">
-        <v>148</v>
+      <c r="B8" s="14" t="s">
+        <v>71</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>199</v>
+        <v>105</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>201</v>
-[...34 lines deleted...]
-    <row r="9" spans="1:18" customHeight="1" ht="15">
+        <v>107</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="H8" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>22</v>
       </c>
-      <c r="B9" s="16" t="s">
-        <v>147</v>
+      <c r="B9" s="14" t="s">
+        <v>68</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>208</v>
+        <v>109</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>209</v>
+        <v>110</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>210</v>
-[...34 lines deleted...]
-    <row r="10" spans="1:18" customHeight="1" ht="15">
+        <v>111</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="H9" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>21</v>
       </c>
-      <c r="B10" s="16" t="s">
-        <v>146</v>
+      <c r="B10" s="14" t="s">
+        <v>67</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>217</v>
+        <v>66</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>218</v>
+        <v>66</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>219</v>
-[...34 lines deleted...]
-    <row r="11" spans="1:18" customHeight="1" ht="15">
+        <v>66</v>
+      </c>
+      <c r="G10" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="H10" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>20</v>
       </c>
-      <c r="B11" s="16" t="s">
-        <v>99</v>
+      <c r="B11" s="14" t="s">
+        <v>65</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>226</v>
+        <v>66</v>
       </c>
       <c r="E11" s="5" t="s">
-        <v>227</v>
+        <v>66</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>209</v>
-[...34 lines deleted...]
-    <row r="12" spans="1:18" customHeight="1" ht="15">
+        <v>66</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="H11" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>19</v>
       </c>
-      <c r="B12" s="16" t="s">
-        <v>119</v>
+      <c r="B12" s="14" t="s">
+        <v>62</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>234</v>
+        <v>113</v>
       </c>
       <c r="E12" s="5" t="s">
-        <v>235</v>
+        <v>114</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>236</v>
-[...34 lines deleted...]
-    <row r="13" spans="1:18" customHeight="1" ht="15">
+        <v>115</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="H12" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>18</v>
       </c>
-      <c r="B13" s="16" t="s">
-        <v>128</v>
+      <c r="B13" s="14" t="s">
+        <v>59</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>237</v>
+        <v>117</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>238</v>
+        <v>118</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>239</v>
-[...34 lines deleted...]
-    <row r="14" spans="1:18" customHeight="1" ht="15">
+        <v>119</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>120</v>
+      </c>
+      <c r="H13" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>17</v>
       </c>
-      <c r="B14" s="16" t="s">
-        <v>137</v>
+      <c r="B14" s="14" t="s">
+        <v>56</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>240</v>
+        <v>121</v>
       </c>
       <c r="E14" s="5" t="s">
-        <v>241</v>
+        <v>122</v>
       </c>
       <c r="F14" s="5" t="s">
-        <v>235</v>
-[...34 lines deleted...]
-    <row r="15" spans="1:18" customHeight="1" ht="15">
+        <v>123</v>
+      </c>
+      <c r="G14" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="H14" s="5">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>16</v>
       </c>
-      <c r="B15" s="16" t="s">
-        <v>128</v>
+      <c r="B15" s="14" t="s">
+        <v>53</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>242</v>
+        <v>125</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>243</v>
+        <v>126</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>244</v>
-[...34 lines deleted...]
-    <row r="16" spans="1:18" customHeight="1" ht="15">
+        <v>127</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="H15" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" customHeight="1" ht="15">
       <c r="A16" s="5">
         <v>15</v>
       </c>
-      <c r="B16" s="16" t="s">
-        <v>119</v>
+      <c r="B16" s="14" t="s">
+        <v>50</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="8" t="s">
-        <v>245</v>
+        <v>129</v>
       </c>
       <c r="E16" s="5" t="s">
-        <v>246</v>
+        <v>130</v>
       </c>
       <c r="F16" s="5" t="s">
-        <v>241</v>
-[...20 lines deleted...]
-      <c r="N16" s="5">
+        <v>131</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="H16" s="5">
         <v>12</v>
       </c>
-      <c r="O16" s="5">
-[...10 lines deleted...]
-    <row r="17" spans="1:18" customHeight="1" ht="15">
+    </row>
+    <row r="17" spans="1:8" customHeight="1" ht="15">
       <c r="A17" s="5">
         <v>14</v>
       </c>
-      <c r="B17" s="16" t="s">
-        <v>109</v>
+      <c r="B17" s="14" t="s">
+        <v>47</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="8" t="s">
-        <v>247</v>
+        <v>133</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>246</v>
-[...38 lines deleted...]
-    <row r="18" spans="1:18" customHeight="1" ht="15">
+        <v>135</v>
+      </c>
+      <c r="G17" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="H17" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" customHeight="1" ht="15">
       <c r="A18" s="5">
         <v>13</v>
       </c>
-      <c r="B18" s="16" t="s">
-        <v>99</v>
+      <c r="B18" s="14" t="s">
+        <v>44</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="8" t="s">
-        <v>255</v>
+        <v>137</v>
       </c>
       <c r="E18" s="5" t="s">
-        <v>256</v>
+        <v>138</v>
       </c>
       <c r="F18" s="5" t="s">
-        <v>256</v>
-[...38 lines deleted...]
-    <row r="19" spans="1:18" customHeight="1" ht="15">
+        <v>139</v>
+      </c>
+      <c r="G18" s="11" t="s">
+        <v>140</v>
+      </c>
+      <c r="H18" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" customHeight="1" ht="15">
       <c r="A19" s="5">
         <v>12</v>
       </c>
-      <c r="B19" s="16" t="s">
-        <v>89</v>
+      <c r="B19" s="14" t="s">
+        <v>41</v>
       </c>
       <c r="C19" s="5"/>
       <c r="D19" s="8" t="s">
-        <v>264</v>
+        <v>141</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>265</v>
+        <v>142</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>265</v>
-[...38 lines deleted...]
-    <row r="20" spans="1:18" customHeight="1" ht="15">
+        <v>143</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="H19" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" customHeight="1" ht="15">
       <c r="A20" s="5">
         <v>11</v>
       </c>
-      <c r="B20" s="16" t="s">
-        <v>85</v>
+      <c r="B20" s="14" t="s">
+        <v>38</v>
       </c>
       <c r="C20" s="5"/>
       <c r="D20" s="8" t="s">
-        <v>28</v>
+        <v>145</v>
       </c>
       <c r="E20" s="5" t="s">
-        <v>273</v>
+        <v>146</v>
       </c>
       <c r="F20" s="5" t="s">
-        <v>273</v>
-[...38 lines deleted...]
-    <row r="21" spans="1:18" customHeight="1" ht="15">
+        <v>147</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="H20" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" customHeight="1" ht="15">
       <c r="A21" s="5">
         <v>10</v>
       </c>
-      <c r="B21" s="16" t="s">
-        <v>76</v>
+      <c r="B21" s="14" t="s">
+        <v>35</v>
       </c>
       <c r="C21" s="5"/>
       <c r="D21" s="8" t="s">
-        <v>275</v>
+        <v>149</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>276</v>
+        <v>150</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>276</v>
-[...13 lines deleted...]
-      <c r="K21" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G21" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="H21" s="5">
         <v>24</v>
       </c>
-      <c r="L21" s="5" t="s">
-[...21 lines deleted...]
-    <row r="22" spans="1:18" customHeight="1" ht="15">
+    </row>
+    <row r="22" spans="1:8" customHeight="1" ht="15">
       <c r="A22" s="5">
         <v>9</v>
       </c>
-      <c r="B22" s="16" t="s">
-        <v>67</v>
+      <c r="B22" s="14" t="s">
+        <v>32</v>
       </c>
       <c r="C22" s="5"/>
       <c r="D22" s="8" t="s">
-        <v>282</v>
+        <v>153</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>86</v>
+        <v>154</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>86</v>
-[...38 lines deleted...]
-    <row r="23" spans="1:18" customHeight="1" ht="15">
+        <v>155</v>
+      </c>
+      <c r="G22" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="H22" s="5">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" customHeight="1" ht="15">
       <c r="A23" s="5">
         <v>8</v>
       </c>
-      <c r="B23" s="16" t="s">
-        <v>58</v>
+      <c r="B23" s="14" t="s">
+        <v>29</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="8" t="s">
-        <v>290</v>
+        <v>157</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>101</v>
+        <v>158</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>101</v>
-[...16 lines deleted...]
-      <c r="L23" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G23" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="H23" s="5">
         <v>37</v>
       </c>
-      <c r="M23" s="13" t="s">
-[...18 lines deleted...]
-    <row r="24" spans="1:18" customHeight="1" ht="15">
+    </row>
+    <row r="24" spans="1:8" customHeight="1" ht="15">
       <c r="A24" s="5">
         <v>7</v>
       </c>
-      <c r="B24" s="16" t="s">
-        <v>49</v>
+      <c r="B24" s="14" t="s">
+        <v>26</v>
       </c>
       <c r="C24" s="5"/>
       <c r="D24" s="8" t="s">
-        <v>296</v>
+        <v>161</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>297</v>
+        <v>162</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>297</v>
-[...38 lines deleted...]
-    <row r="25" spans="1:18" customHeight="1" ht="15">
+        <v>163</v>
+      </c>
+      <c r="G24" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="H24" s="5">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" customHeight="1" ht="15">
       <c r="A25" s="5">
         <v>6</v>
       </c>
-      <c r="B25" s="16" t="s">
-        <v>40</v>
+      <c r="B25" s="14" t="s">
+        <v>23</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="8" t="s">
-        <v>305</v>
+        <v>165</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>306</v>
+        <v>166</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>306</v>
-[...38 lines deleted...]
-    <row r="26" spans="1:18" customHeight="1" ht="15">
+        <v>167</v>
+      </c>
+      <c r="G25" s="11" t="s">
+        <v>168</v>
+      </c>
+      <c r="H25" s="5">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" customHeight="1" ht="15">
       <c r="A26" s="5">
         <v>5</v>
       </c>
-      <c r="B26" s="16" t="s">
-        <v>39</v>
+      <c r="B26" s="14" t="s">
+        <v>20</v>
       </c>
       <c r="C26" s="5"/>
       <c r="D26" s="8" t="s">
-        <v>28</v>
+        <v>169</v>
       </c>
       <c r="E26" s="5" t="s">
-        <v>248</v>
+        <v>170</v>
       </c>
       <c r="F26" s="5" t="s">
-        <v>248</v>
-[...38 lines deleted...]
-    <row r="27" spans="1:18" customHeight="1" ht="15">
+        <v>171</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>172</v>
+      </c>
+      <c r="H26" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" customHeight="1" ht="15">
       <c r="A27" s="5">
         <v>4</v>
       </c>
-      <c r="B27" s="16" t="s">
-        <v>30</v>
+      <c r="B27" s="14" t="s">
+        <v>18</v>
       </c>
       <c r="C27" s="5"/>
       <c r="D27" s="8" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>28</v>
+        <v>174</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>28</v>
-[...38 lines deleted...]
-    <row r="28" spans="1:18" customHeight="1" ht="15">
+        <v>175</v>
+      </c>
+      <c r="G27" s="11" t="s">
+        <v>176</v>
+      </c>
+      <c r="H27" s="5">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" customHeight="1" ht="15">
       <c r="A28" s="5">
         <v>3</v>
       </c>
-      <c r="B28" s="16" t="s">
-        <v>29</v>
+      <c r="B28" s="14" t="s">
+        <v>15</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="8" t="s">
-        <v>28</v>
+        <v>177</v>
       </c>
       <c r="E28" s="5" t="s">
-        <v>266</v>
+        <v>178</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>266</v>
-[...38 lines deleted...]
-    <row r="29" spans="1:18" customHeight="1" ht="15">
+        <v>179</v>
+      </c>
+      <c r="G28" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="H28" s="5">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" customHeight="1" ht="15">
       <c r="A29" s="5">
         <v>2</v>
       </c>
-      <c r="B29" s="16" t="s">
-        <v>27</v>
+      <c r="B29" s="14" t="s">
+        <v>12</v>
       </c>
       <c r="C29" s="5"/>
       <c r="D29" s="8" t="s">
-        <v>316</v>
+        <v>181</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>274</v>
+        <v>182</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>274</v>
-[...38 lines deleted...]
-    <row r="30" spans="1:18" customHeight="1" ht="15">
+        <v>183</v>
+      </c>
+      <c r="G29" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="H29" s="5">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" customHeight="1" ht="15">
       <c r="A30" s="6">
         <v>1</v>
       </c>
-      <c r="B30" s="17" t="s">
-        <v>17</v>
+      <c r="B30" s="15" t="s">
+        <v>8</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>152</v>
+        <v>81</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>324</v>
-[...44 lines deleted...]
-    <row r="32" spans="1:18">
+        <v>185</v>
+      </c>
+      <c r="E30" s="17" t="s">
+        <v>186</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>187</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="H30" s="6">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>161</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -4357,32 +2474,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 500262, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 500262, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 001585, platnost od 11. 1. 2025 do 31. 1. 2028</dc:title>
+  <dc:description>Jízdní řád linky 001585, platnost od 11. 1. 2025 do 31. 1. 2028</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>