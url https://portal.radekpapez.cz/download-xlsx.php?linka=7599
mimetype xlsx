--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -1,756 +1,376 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
-    <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
+    <sheet name="Směr zpět" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
-[...7 lines deleted...]
-    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+  <si>
+    <t>Linka číslo 738025</t>
+  </si>
+  <si>
+    <t>Osová – Jírova</t>
+  </si>
+  <si>
+    <t>Platí od 20. 12. 2025 do 12. 12. 2026</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>výlukový jízdní řád</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 109</t>
-[...14 lines deleted...]
-    <t>Spoj 121</t>
+    <t>Spoj 1056</t>
+  </si>
+  <si>
+    <t>Spoj 5042</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>6 + @ 28</t>
-[...14 lines deleted...]
-    <t>Rychnov n.Kněž.,,žel.st.</t>
+    <t>X @ 60</t>
+  </si>
+  <si>
+    <t>X @ 61</t>
+  </si>
+  <si>
+    <t>Brno,,Jírova</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>9:05</t>
-[...134 lines deleted...]
-    <t>19:22</t>
+    <t>Brno,,Rotreklova</t>
+  </si>
+  <si>
+    <t>Brno,,Bartákova</t>
+  </si>
+  <si>
+    <t>Brno,,Novolíšeňská</t>
+  </si>
+  <si>
+    <t>8:05</t>
+  </si>
+  <si>
+    <t>Brno,,Čejkovická</t>
+  </si>
+  <si>
+    <t>8:07</t>
+  </si>
+  <si>
+    <t>Brno,,Bořetická</t>
+  </si>
+  <si>
+    <t>8:08</t>
+  </si>
+  <si>
+    <t>Brno,,Mutěnická</t>
+  </si>
+  <si>
+    <t>8:09</t>
+  </si>
+  <si>
+    <t>Brno,,Pálavské náměstí</t>
+  </si>
+  <si>
+    <t>8:10</t>
+  </si>
+  <si>
+    <t>Brno,,Bzenecká</t>
+  </si>
+  <si>
+    <t>8:11</t>
+  </si>
+  <si>
+    <t>Brno,,Prušánecká</t>
+  </si>
+  <si>
+    <t>8:12</t>
+  </si>
+  <si>
+    <t>Brno,,Vlčnovská</t>
+  </si>
+  <si>
+    <t>8:13</t>
+  </si>
+  <si>
+    <t>Brno,,Akátky</t>
+  </si>
+  <si>
+    <t>8:14</t>
+  </si>
+  <si>
+    <t>Brno,,Údolíček</t>
+  </si>
+  <si>
+    <t>8:15</t>
+  </si>
+  <si>
+    <t>Brno,Židenice,kasárna</t>
+  </si>
+  <si>
+    <t>8:17</t>
+  </si>
+  <si>
+    <t>Brno,,Vozovna Husovice</t>
   </si>
   <si>
     <t>&lt;</t>
   </si>
   <si>
-    <t>Kvasiny,,ÚSP</t>
-[...227 lines deleted...]
-    <t>Dobruška,,aut.st.</t>
+    <t>Brno,,Náměstí Republiky</t>
+  </si>
+  <si>
+    <t>Brno,,Tomkovo náměstí</t>
+  </si>
+  <si>
+    <t>8:20</t>
+  </si>
+  <si>
+    <t>Brno,,Merhautova</t>
+  </si>
+  <si>
+    <t>8:21</t>
+  </si>
+  <si>
+    <t>Brno,,Štefánikova čtvrť</t>
+  </si>
+  <si>
+    <t>7:34</t>
+  </si>
+  <si>
+    <t>Brno,,Provazníkova</t>
+  </si>
+  <si>
+    <t>7:35</t>
+  </si>
+  <si>
+    <t>8:23</t>
+  </si>
+  <si>
+    <t>Brno,,Lesnická</t>
+  </si>
+  <si>
+    <t>7:37</t>
+  </si>
+  <si>
+    <t>8:25</t>
+  </si>
+  <si>
+    <t>Brno,,Za Lužánkami</t>
+  </si>
+  <si>
+    <t>7:39</t>
+  </si>
+  <si>
+    <t>8:27</t>
+  </si>
+  <si>
+    <t>Brno,,Pionýrská</t>
+  </si>
+  <si>
+    <t>7:41</t>
+  </si>
+  <si>
+    <t>8:29</t>
+  </si>
+  <si>
+    <t>Brno,,Konečného náměstí</t>
+  </si>
+  <si>
+    <t>7:43</t>
+  </si>
+  <si>
+    <t>8:31</t>
+  </si>
+  <si>
+    <t>Brno,,Čápkova</t>
+  </si>
+  <si>
+    <t>7:45</t>
+  </si>
+  <si>
+    <t>8:33</t>
+  </si>
+  <si>
+    <t>Brno,,Úvoz</t>
+  </si>
+  <si>
+    <t>7:47</t>
+  </si>
+  <si>
+    <t>8:35</t>
+  </si>
+  <si>
+    <t>Brno,,Tvrdého</t>
+  </si>
+  <si>
+    <t>Brno,,Mendlovo náměstí</t>
+  </si>
+  <si>
+    <t>7:51</t>
+  </si>
+  <si>
+    <t>8:39</t>
+  </si>
+  <si>
+    <t>Brno,,Výstaviště - hlavní vstup</t>
+  </si>
+  <si>
+    <t>7:52</t>
+  </si>
+  <si>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>Brno,,ARENA BRNO</t>
+  </si>
+  <si>
+    <t>7:53</t>
+  </si>
+  <si>
+    <t>8:41</t>
+  </si>
+  <si>
+    <t>Brno,Pisárky</t>
+  </si>
+  <si>
+    <t>7:54</t>
+  </si>
+  <si>
+    <t>8:42</t>
+  </si>
+  <si>
+    <t>Brno,,Anthropos</t>
+  </si>
+  <si>
+    <t>7:55</t>
+  </si>
+  <si>
+    <t>8:43</t>
+  </si>
+  <si>
+    <t>Brno,,Lesní</t>
+  </si>
+  <si>
+    <t>7:57</t>
+  </si>
+  <si>
+    <t>8:45</t>
+  </si>
+  <si>
+    <t>Brno,,Kluchova</t>
+  </si>
+  <si>
+    <t>7:58</t>
+  </si>
+  <si>
+    <t>8:46</t>
+  </si>
+  <si>
+    <t>Brno,,Raisova</t>
+  </si>
+  <si>
+    <t>7:59</t>
+  </si>
+  <si>
+    <t>8:47</t>
+  </si>
+  <si>
+    <t>Brno,,Čtvrtě</t>
+  </si>
+  <si>
+    <t>8:01</t>
+  </si>
+  <si>
+    <t>8:49</t>
+  </si>
+  <si>
+    <t>Brno,,Univerzitní kampus</t>
+  </si>
+  <si>
+    <t>8:02</t>
+  </si>
+  <si>
+    <t>8:50</t>
+  </si>
+  <si>
+    <t>Brno,,Nemocnice Bohunice</t>
+  </si>
+  <si>
+    <t>8:03</t>
+  </si>
+  <si>
+    <t>8:51</t>
+  </si>
+  <si>
+    <t>Brno,,Pod nemocnicí</t>
+  </si>
+  <si>
+    <t>Brno,,Osová</t>
   </si>
   <si>
     <t>příjezd</t>
   </si>
   <si>
-    <t>19:13</t>
-[...260 lines deleted...]
-    <t>21:40</t>
+    <t>Přepravu zajišťuje: Dopravní podnik města Brna, a.s., Hlinky 151, 65646 Brno, www.dpmb.cz, dpinfo@dpmb.cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -763,51 +383,51 @@
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="10">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
@@ -837,78 +457,50 @@
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FF000000"/>
-[...26 lines deleted...]
-      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
@@ -923,116 +515,113 @@
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="17">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1280,2718 +869,925 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M45"/>
+  <dimension ref="A1:G47"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="10" max="10" width="3.71" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="2" max="2" width="44.560547" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="3.71" customWidth="true" style="0"/>
+    <col min="7" max="7" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="36.5625" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" customHeight="1" ht="18">
+    <row r="1" spans="1:7" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:13" customHeight="1" ht="15">
+    <row r="2" spans="1:7" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
-      <c r="C2"/>
-[...2 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="C2" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="15"/>
-[...1 lines deleted...]
-      <c r="D3" s="7" t="s">
+      <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="10" t="s">
+    </row>
+    <row r="3" spans="1:7" customHeight="1" ht="15">
+      <c r="A3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="B3" s="14"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="10" t="s">
+      <c r="E3" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="10" t="s">
+      <c r="F3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="12" t="s">
+      <c r="G3" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" customHeight="1" ht="30">
+      <c r="A4" s="6"/>
+      <c r="B4" s="15"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="4" t="s">
+      <c r="E4" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+    </row>
+    <row r="5" spans="1:7" customHeight="1" ht="15">
+      <c r="A5" s="6">
+        <v>41</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="9"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+    </row>
+    <row r="6" spans="1:7" customHeight="1" ht="15">
+      <c r="A6" s="6">
+        <v>40</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+    </row>
+    <row r="7" spans="1:7" customHeight="1" ht="15">
+      <c r="A7" s="6">
+        <v>39</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="6"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+    </row>
+    <row r="8" spans="1:7" customHeight="1" ht="15">
+      <c r="A8" s="6">
+        <v>38</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" customHeight="1" ht="15">
+      <c r="A9" s="6">
+        <v>37</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="6"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" customHeight="1" ht="15">
+      <c r="A10" s="6">
+        <v>36</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="6"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" customHeight="1" ht="15">
+      <c r="A11" s="6">
+        <v>35</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="6"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" customHeight="1" ht="15">
+      <c r="A12" s="6">
+        <v>34</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" customHeight="1" ht="15">
+      <c r="A13" s="6">
+        <v>33</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="6"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" customHeight="1" ht="15">
+      <c r="A14" s="6">
+        <v>32</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="6"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" customHeight="1" ht="15">
+      <c r="A15" s="6">
+        <v>31</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="6"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" customHeight="1" ht="15">
+      <c r="A16" s="6">
+        <v>30</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="6"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" customHeight="1" ht="15">
+      <c r="A17" s="6">
+        <v>29</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="6"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" customHeight="1" ht="15">
+      <c r="A18" s="6">
+        <v>28</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="6"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" customHeight="1" ht="15">
+      <c r="A19" s="6">
+        <v>27</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" s="6"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" customHeight="1" ht="15">
+      <c r="A20" s="6">
+        <v>26</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="6"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" customHeight="1" ht="15">
+      <c r="A21" s="6">
+        <v>25</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" s="6"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" customHeight="1" ht="15">
+      <c r="A22" s="6">
+        <v>24</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C22" s="6"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" customHeight="1" ht="15">
+      <c r="A23" s="6">
+        <v>23</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C23" s="6"/>
+      <c r="D23" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="E23" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" s="6">
+        <v>0</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" customHeight="1" ht="15">
+      <c r="A24" s="6">
+        <v>22</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" s="6"/>
+      <c r="D24" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G24" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" customHeight="1" ht="15">
+      <c r="A25" s="6">
+        <v>21</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="6"/>
+      <c r="D25" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="E25" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="F25" s="6">
+        <v>1</v>
+      </c>
+      <c r="G25" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" customHeight="1" ht="15">
+      <c r="A26" s="6">
+        <v>20</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="6"/>
+      <c r="D26" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F26" s="6">
+        <v>1</v>
+      </c>
+      <c r="G26" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" customHeight="1" ht="15">
+      <c r="A27" s="6">
+        <v>19</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C27" s="6"/>
+      <c r="D27" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="E27" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="F27" s="6">
+        <v>2</v>
+      </c>
+      <c r="G27" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" customHeight="1" ht="15">
+      <c r="A28" s="6">
+        <v>18</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C28" s="6"/>
+      <c r="D28" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="F28" s="6">
+        <v>2</v>
+      </c>
+      <c r="G28" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" customHeight="1" ht="15">
+      <c r="A29" s="6">
+        <v>17</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="6"/>
+      <c r="D29" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="F29" s="6">
+        <v>3</v>
+      </c>
+      <c r="G29" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" customHeight="1" ht="15">
+      <c r="A30" s="6">
+        <v>16</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" s="6"/>
+      <c r="D30" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="F30" s="6">
+        <v>3</v>
+      </c>
+      <c r="G30" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" customHeight="1" ht="15">
+      <c r="A31" s="6">
+        <v>15</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="6"/>
+      <c r="D31" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="F31" s="6">
+        <v>4</v>
+      </c>
+      <c r="G31" s="6">
         <v>10</v>
       </c>
-      <c r="L3" s="4" t="s">
+    </row>
+    <row r="32" spans="1:7" customHeight="1" ht="15">
+      <c r="A32" s="6">
+        <v>14</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="6"/>
+      <c r="D32" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" customHeight="1" ht="15">
+      <c r="A33" s="6">
+        <v>13</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="6"/>
+      <c r="D33" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="F33" s="6">
+        <v>5</v>
+      </c>
+      <c r="G33" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" customHeight="1" ht="15">
+      <c r="A34" s="6">
+        <v>12</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="C34" s="6"/>
+      <c r="D34" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="F34" s="6">
+        <v>6</v>
+      </c>
+      <c r="G34" s="6">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" customHeight="1" ht="15">
+      <c r="A35" s="6">
+        <v>11</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="C35" s="6"/>
+      <c r="D35" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="F35" s="6">
+        <v>6</v>
+      </c>
+      <c r="G35" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" customHeight="1" ht="15">
+      <c r="A36" s="6">
         <v>10</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...13 lines deleted...]
-      <c r="F4" s="5" t="s">
+      <c r="B36" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="C36" s="6"/>
+      <c r="D36" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="F36" s="6">
+        <v>7</v>
+      </c>
+      <c r="G36" s="6">
         <v>13</v>
       </c>
-      <c r="G4" s="5" t="s">
+    </row>
+    <row r="37" spans="1:7" customHeight="1" ht="15">
+      <c r="A37" s="6">
+        <v>9</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="C37" s="6"/>
+      <c r="D37" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="E37" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="F37" s="6">
+        <v>7</v>
+      </c>
+      <c r="G37" s="6">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" customHeight="1" ht="15">
+      <c r="A38" s="6">
+        <v>8</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="C38" s="6"/>
+      <c r="D38" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="F38" s="6">
+        <v>8</v>
+      </c>
+      <c r="G38" s="6">
         <v>14</v>
       </c>
-      <c r="H4" s="5" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="13" t="s">
+    </row>
+    <row r="39" spans="1:7" customHeight="1" ht="15">
+      <c r="A39" s="6">
+        <v>7</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="C39" s="6"/>
+      <c r="D39" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="E39" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="F39" s="6">
+        <v>8</v>
+      </c>
+      <c r="G39" s="6">
         <v>15</v>
       </c>
-      <c r="J4" s="5"/>
-[...5 lines deleted...]
-      <c r="A5" s="5">
+    </row>
+    <row r="40" spans="1:7" customHeight="1" ht="15">
+      <c r="A40" s="6">
+        <v>6</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C40" s="6"/>
+      <c r="D40" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="F40" s="6">
+        <v>9</v>
+      </c>
+      <c r="G40" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" customHeight="1" ht="15">
+      <c r="A41" s="6">
+        <v>5</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="6"/>
+      <c r="D41" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="F41" s="6">
+        <v>9</v>
+      </c>
+      <c r="G41" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" customHeight="1" ht="15">
+      <c r="A42" s="6">
+        <v>4</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" s="6"/>
+      <c r="D42" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="F42" s="6">
+        <v>9</v>
+      </c>
+      <c r="G42" s="6">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" customHeight="1" ht="15">
+      <c r="A43" s="6">
+        <v>3</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" s="6"/>
+      <c r="D43" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="F43" s="6">
+        <v>9</v>
+      </c>
+      <c r="G43" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" customHeight="1" ht="15">
+      <c r="A44" s="6">
+        <v>2</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="C44" s="6"/>
+      <c r="D44" s="9"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+    </row>
+    <row r="45" spans="1:7" customHeight="1" ht="15">
+      <c r="A45" s="7">
         <v>1</v>
       </c>
-      <c r="B5" s="16" t="s">
-[...559 lines deleted...]
-      <c r="F21" s="5" t="s">
+      <c r="B45" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="G21" s="5" t="s">
+      <c r="C45" s="7" t="s">
         <v>103</v>
       </c>
-      <c r="H21" s="5"/>
-      <c r="I21" s="13" t="s">
+      <c r="D45" s="10"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
         <v>104</v>
-      </c>
-[...1952 lines deleted...]
-        <v>144</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Směr tam</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 661260, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 661260, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 738025, platnost od 20. 12. 2025 do 12. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 738025, platnost od 20. 12. 2025 do 12. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>