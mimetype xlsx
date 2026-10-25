--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -1,376 +1,246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Směr zpět" sheetId="1" r:id="rId4"/>
+    <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
+    <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
-[...7 lines deleted...]
-    <t>Platí od 20. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+  <si>
+    <t>Linka číslo 000183</t>
+  </si>
+  <si>
+    <t>Tjačiv (UA)-Kladno (CZ)</t>
+  </si>
+  <si>
+    <t>Platí od 30. 11. 2023 do 8. 11. 2028</t>
+  </si>
+  <si>
+    <t>Tč</t>
+  </si>
+  <si>
+    <t>Spoj 1</t>
+  </si>
+  <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>km</t>
+  </si>
+  <si>
+    <t>2 4 6</t>
+  </si>
+  <si>
+    <t>1 2 3 4 5 6 7</t>
+  </si>
+  <si>
+    <t>Tjačiv,,AS</t>
+  </si>
+  <si>
+    <t>odjezd</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
+    <t>Chust,,AS</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>Vynohradiv,,AS</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>Iršava,,AS</t>
+  </si>
+  <si>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>Mukačevo,,AS</t>
+  </si>
+  <si>
+    <t>18:25</t>
+  </si>
+  <si>
+    <t>Užhorod,,AS</t>
+  </si>
+  <si>
+    <t>19:30</t>
+  </si>
+  <si>
+    <t>Chop,,ZOLL</t>
+  </si>
+  <si>
+    <t>20:45</t>
+  </si>
+  <si>
+    <t>Záhony,,ZOLL</t>
+  </si>
+  <si>
+    <t>20:30</t>
+  </si>
+  <si>
+    <t>Rajka,,oh.ZOLL</t>
+  </si>
+  <si>
+    <t>3:45</t>
+  </si>
+  <si>
+    <t>Bratislava,Rusovce,št.hr.CLO</t>
+  </si>
+  <si>
+    <t>Bratislava,,AS</t>
+  </si>
+  <si>
+    <t>4:15</t>
+  </si>
+  <si>
+    <t>Brodské,,št.hr.CLO</t>
+  </si>
+  <si>
+    <t>5:05</t>
+  </si>
+  <si>
+    <t>Lanžhot,,CLO</t>
+  </si>
+  <si>
+    <t>Brno,,ÚAN Zvonařka</t>
+  </si>
+  <si>
+    <t>6:10</t>
+  </si>
+  <si>
+    <t>Praha,,Želivského</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
+    <t>Praha,,ÚAN Florenc</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>Kladno,,autobusové nádraží</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>9:50</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: PORTAS BUS s.r.o., Rýmařovská 435, 199 00 Praha</t>
   </si>
   <si>
     <t>opačný směr</t>
   </si>
   <si>
-    <t>výlukový jízdní řád</t>
-[...86 lines deleted...]
-    <t>Brno,,Údolíček</t>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>1 4 6</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>15:45</t>
+  </si>
+  <si>
+    <t>16:05</t>
+  </si>
+  <si>
+    <t>18:55</t>
+  </si>
+  <si>
+    <t>19:50</t>
+  </si>
+  <si>
+    <t>20:50</t>
+  </si>
+  <si>
+    <t>21:10</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>7:30</t>
   </si>
   <si>
     <t>8:15</t>
   </si>
   <si>
-    <t>Brno,Židenice,kasárna</t>
-[...206 lines deleted...]
-    <t>Přepravu zajišťuje: Dopravní podnik města Brna, a.s., Hlinky 151, 65646 Brno, www.dpmb.cz, dpinfo@dpmb.cz</t>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>10:50</t>
+  </si>
+  <si>
+    <t>11:30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -515,113 +385,110 @@
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="16">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -869,925 +736,860 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G47"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
     <col min="6" max="6" width="3.71" customWidth="true" style="0"/>
-    <col min="7" max="7" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="36.5625" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="33.134766" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" customHeight="1" ht="18">
+    <row r="1" spans="1:6" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:7" customHeight="1" ht="15">
+    <row r="2" spans="1:6" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
-      <c r="C2" t="s">
+      <c r="C2"/>
+    </row>
+    <row r="3" spans="1:6" customHeight="1" ht="15">
+      <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="B3" s="13"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="14"/>
-[...1 lines deleted...]
-      <c r="D3" s="8" t="s">
+      <c r="F3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="11" t="s">
+    </row>
+    <row r="4" spans="1:6" customHeight="1" ht="30">
+      <c r="A4" s="5"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="E4" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>1</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="F6" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>3</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="5">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>4</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="5">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>5</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="5">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>6</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="5">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>7</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="5">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" customHeight="1" ht="15">
+      <c r="A12" s="5">
         <v>8</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D4" s="9" t="s">
+      <c r="B12" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="5">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" customHeight="1" ht="15">
+      <c r="A13" s="5">
         <v>9</v>
       </c>
-      <c r="E4" s="12" t="s">
+      <c r="B13" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="5">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" customHeight="1" ht="15">
+      <c r="A14" s="5">
         <v>10</v>
       </c>
-      <c r="F4" s="6"/>
-[...6 lines deleted...]
-      <c r="B5" s="15" t="s">
+      <c r="B14" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="5">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" customHeight="1" ht="15">
+      <c r="A15" s="5">
         <v>11</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="B15" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" s="5">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" customHeight="1" ht="15">
+      <c r="A16" s="5">
         <v>12</v>
       </c>
-      <c r="D5" s="9"/>
-[...8 lines deleted...]
-      <c r="B6" s="15" t="s">
+      <c r="B16" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F16" s="5">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" customHeight="1" ht="15">
+      <c r="A17" s="5">
         <v>13</v>
       </c>
-      <c r="C6" s="6"/>
-[...6 lines deleted...]
-      <c r="A7" s="6">
+      <c r="B17" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F17" s="5">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>14</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="5">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>15</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19" s="5">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>16</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="15" t="s">
-[...29 lines deleted...]
-      <c r="B9" s="15" t="s">
+      <c r="E20" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" s="5">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" customHeight="1" ht="15">
+      <c r="A21" s="6">
         <v>17</v>
-      </c>
-[...199 lines deleted...]
-        <v>25</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>40</v>
       </c>
-      <c r="C21" s="6"/>
-      <c r="D21" s="9"/>
+      <c r="C21" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>42</v>
+      </c>
       <c r="E21" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="F21" s="6">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
+        <v>43</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:F23"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
+    <col min="6" max="6" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="33.134766" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" customHeight="1" ht="18">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" customHeight="1" ht="15">
+      <c r="A2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" customHeight="1" ht="15">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="13"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" customHeight="1" ht="30">
+      <c r="A4" s="5"/>
+      <c r="B4" s="14"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4" s="5"/>
+    </row>
+    <row r="5" spans="1:6" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>17</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>16</v>
+      </c>
+      <c r="B6" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F6" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>15</v>
+      </c>
+      <c r="B7" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="F7" s="5">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>14</v>
+      </c>
+      <c r="B8" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" s="5">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>13</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F9" s="5">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>12</v>
+      </c>
+      <c r="B10" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" s="5">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>11</v>
+      </c>
+      <c r="B11" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" s="5">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>10</v>
+      </c>
+      <c r="B12" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12" s="5">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>9</v>
+      </c>
+      <c r="B13" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13" s="5">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>8</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F14" s="5">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>7</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" s="5">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>6</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="F16" s="5">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>5</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" s="11" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" s="5">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>4</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" s="5">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>3</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" s="5">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>2</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>59</v>
+      </c>
+      <c r="F20" s="5">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" customHeight="1" ht="15">
+      <c r="A21" s="6">
+        <v>1</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="F21" s="6"/>
-[...13 lines deleted...]
-      <c r="E22" s="12" t="s">
+      <c r="D21" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="F21" s="6">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" t="s">
         <v>43</v>
-      </c>
-[...476 lines deleted...]
-        <v>104</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 738025, platnost od 20. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 738025, platnost od 20. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 000183, platnost od 30. 11. 2023 do 8. 11. 2028</dc:title>
+  <dc:description>Jízdní řád linky 000183, platnost od 30. 11. 2023 do 8. 11. 2028</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>