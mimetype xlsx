--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -14,4706 +14,1871 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1552">
-[...7 lines deleted...]
-    <t>Platí od 16. 9. 2025 do 31. 8. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="607">
+  <si>
+    <t>Linka číslo 841115</t>
+  </si>
+  <si>
+    <t>Bystřice nad Pernštejnem - Dolní Rožínka - Dolní Libochová - Křižanov - Martinice - Velké Meziříčí</t>
+  </si>
+  <si>
+    <t>Platí od 27. 6. 2026 do 31. 7. 2026</t>
   </si>
   <si>
     <t>výlukový jízdní řád</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
-    <t>Spoj 3079</t>
-[...560 lines deleted...]
-    <t>Spoj 2077</t>
+    <t>Spoj 1</t>
+  </si>
+  <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
+    <t>Spoj 5</t>
+  </si>
+  <si>
+    <t>Spoj 21</t>
+  </si>
+  <si>
+    <t>Spoj 101</t>
+  </si>
+  <si>
+    <t>Spoj 7</t>
+  </si>
+  <si>
+    <t>Spoj 11</t>
+  </si>
+  <si>
+    <t>Spoj 103</t>
+  </si>
+  <si>
+    <t>Spoj 9</t>
+  </si>
+  <si>
+    <t>Spoj 13</t>
+  </si>
+  <si>
+    <t>Spoj 23</t>
+  </si>
+  <si>
+    <t>Spoj 105</t>
+  </si>
+  <si>
+    <t>Spoj 15</t>
+  </si>
+  <si>
+    <t>Spoj 17</t>
   </si>
   <si>
     <t>km</t>
   </si>
   <si>
-    <t>1 @</t>
-[...14 lines deleted...]
-    <t>Praha,,Sídliště Černý Most</t>
+    <t>@ X</t>
+  </si>
+  <si>
+    <t>@ X 11</t>
+  </si>
+  <si>
+    <t>@ X 10</t>
+  </si>
+  <si>
+    <t>@ + 50</t>
+  </si>
+  <si>
+    <t>@ + 51</t>
+  </si>
+  <si>
+    <t>Bystřice n.Pern.,,aut.nádr.</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>0:18</t>
+    <t>5:33</t>
+  </si>
+  <si>
+    <t>6:27</t>
+  </si>
+  <si>
+    <t>9:46</t>
+  </si>
+  <si>
+    <t>12:15</t>
+  </si>
+  <si>
+    <t>14:13</t>
+  </si>
+  <si>
+    <t>15:43</t>
+  </si>
+  <si>
+    <t>17:01</t>
+  </si>
+  <si>
+    <t>Bystřice n.Pern.,,u mostu</t>
+  </si>
+  <si>
+    <t>5:35</t>
+  </si>
+  <si>
+    <t>6:29</t>
+  </si>
+  <si>
+    <t>9:48</t>
+  </si>
+  <si>
+    <t>12:17</t>
+  </si>
+  <si>
+    <t>14:15</t>
+  </si>
+  <si>
+    <t>15:45</t>
+  </si>
+  <si>
+    <t>17:03</t>
+  </si>
+  <si>
+    <t>Bystřice n.Pern.,,sídliště I</t>
+  </si>
+  <si>
+    <t>5:38</t>
+  </si>
+  <si>
+    <t>6:31</t>
+  </si>
+  <si>
+    <t>9:51</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>14:18</t>
+  </si>
+  <si>
+    <t>15:48</t>
+  </si>
+  <si>
+    <t>17:06</t>
+  </si>
+  <si>
+    <t>Bystřice n.Pern.,,u záv.</t>
+  </si>
+  <si>
+    <t>5:40</t>
+  </si>
+  <si>
+    <t>6:33</t>
+  </si>
+  <si>
+    <t>9:53</t>
+  </si>
+  <si>
+    <t>12:22</t>
+  </si>
+  <si>
+    <t>14:20</t>
+  </si>
+  <si>
+    <t>15:50</t>
+  </si>
+  <si>
+    <t>17:08</t>
+  </si>
+  <si>
+    <t>Bystřice n.Pern.,,žel.st.</t>
+  </si>
+  <si>
+    <t>5:41</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>9:54</t>
+  </si>
+  <si>
+    <t>12:23</t>
+  </si>
+  <si>
+    <t>14:21</t>
+  </si>
+  <si>
+    <t>15:51</t>
+  </si>
+  <si>
+    <t>17:09</t>
+  </si>
+  <si>
+    <t>Bystřice n.Pern.,,Agroslužby</t>
+  </si>
+  <si>
+    <t>5:42</t>
+  </si>
+  <si>
+    <t>6:34</t>
+  </si>
+  <si>
+    <t>9:55</t>
+  </si>
+  <si>
+    <t>12:24</t>
+  </si>
+  <si>
+    <t>14:22</t>
+  </si>
+  <si>
+    <t>15:52</t>
+  </si>
+  <si>
+    <t>17:10</t>
+  </si>
+  <si>
+    <t>Bystřice n.Pern.,,Výrobní</t>
+  </si>
+  <si>
+    <t>5:43</t>
+  </si>
+  <si>
+    <t>14:23</t>
+  </si>
+  <si>
+    <t>Rodkov</t>
+  </si>
+  <si>
+    <t>5:46</t>
+  </si>
+  <si>
+    <t>6:36</t>
+  </si>
+  <si>
+    <t>9:57</t>
+  </si>
+  <si>
+    <t>12:26</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>15:54</t>
+  </si>
+  <si>
+    <t>17:12</t>
+  </si>
+  <si>
+    <t>Rožná,,Diamo</t>
+  </si>
+  <si>
+    <t>5:48</t>
+  </si>
+  <si>
+    <t>6:38</t>
+  </si>
+  <si>
+    <t>Rodkov,,rozc.Rozsochy</t>
+  </si>
+  <si>
+    <t>5:51</t>
+  </si>
+  <si>
+    <t>6:41</t>
+  </si>
+  <si>
+    <t>9:59</t>
+  </si>
+  <si>
+    <t>12:28</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>15:56</t>
+  </si>
+  <si>
+    <t>17:14</t>
+  </si>
+  <si>
+    <t>Horní Rožínka</t>
+  </si>
+  <si>
+    <t>5:53</t>
+  </si>
+  <si>
+    <t>6:43</t>
+  </si>
+  <si>
+    <t>10:01</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>15:58</t>
+  </si>
+  <si>
+    <t>17:16</t>
+  </si>
+  <si>
+    <t>Zvole,,u školy</t>
+  </si>
+  <si>
+    <t>5:55</t>
+  </si>
+  <si>
+    <t>6:45</t>
+  </si>
+  <si>
+    <t>10:03</t>
+  </si>
+  <si>
+    <t>12:32</t>
+  </si>
+  <si>
+    <t>14:32</t>
+  </si>
+  <si>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>17:18</t>
+  </si>
+  <si>
+    <t>Blažkov,,prodejna</t>
+  </si>
+  <si>
+    <t>5:58</t>
+  </si>
+  <si>
+    <t>6:48</t>
+  </si>
+  <si>
+    <t>10:06</t>
+  </si>
+  <si>
+    <t>12:35</t>
+  </si>
+  <si>
+    <t>14:35</t>
+  </si>
+  <si>
+    <t>16:03</t>
+  </si>
+  <si>
+    <t>17:21</t>
+  </si>
+  <si>
+    <t>Blažkov</t>
+  </si>
+  <si>
+    <t>5:59</t>
+  </si>
+  <si>
+    <t>6:49</t>
+  </si>
+  <si>
+    <t>10:07</t>
+  </si>
+  <si>
+    <t>12:36</t>
+  </si>
+  <si>
+    <t>14:36</t>
+  </si>
+  <si>
+    <t>16:04</t>
+  </si>
+  <si>
+    <t>17:22</t>
+  </si>
+  <si>
+    <t>Dolní Rožínka,,aut.st.</t>
+  </si>
+  <si>
+    <t>6:02</t>
+  </si>
+  <si>
+    <t>6:52</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>12:39</t>
+  </si>
+  <si>
+    <t>14:39</t>
+  </si>
+  <si>
+    <t>16:07</t>
+  </si>
+  <si>
+    <t>17:25</t>
+  </si>
+  <si>
+    <t>Dolní Rožínka,Horní Rozsíčka,rozc.</t>
+  </si>
+  <si>
+    <t>6:05</t>
+  </si>
+  <si>
+    <t>10:13</t>
+  </si>
+  <si>
+    <t>12:42</t>
+  </si>
+  <si>
+    <t>14:42</t>
+  </si>
+  <si>
+    <t>16:10</t>
+  </si>
+  <si>
+    <t>17:28</t>
+  </si>
+  <si>
+    <t>Blažkov,Dolní Rozsíčka</t>
+  </si>
+  <si>
+    <t>6:07</t>
+  </si>
+  <si>
+    <t>10:15</t>
+  </si>
+  <si>
+    <t>12:44</t>
+  </si>
+  <si>
+    <t>14:44</t>
+  </si>
+  <si>
+    <t>16:12</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>Strážek</t>
+  </si>
+  <si>
+    <t>4:18</t>
+  </si>
+  <si>
+    <t>6:10</t>
+  </si>
+  <si>
+    <t>10:18</t>
+  </si>
+  <si>
+    <t>12:47</t>
+  </si>
+  <si>
+    <t>14:47</t>
+  </si>
+  <si>
+    <t>16:15</t>
+  </si>
+  <si>
+    <t>17:33</t>
+  </si>
+  <si>
+    <t>Strážek,,u kostela</t>
+  </si>
+  <si>
+    <t>4:19</t>
+  </si>
+  <si>
+    <t>6:11</t>
+  </si>
+  <si>
+    <t>10:19</t>
+  </si>
+  <si>
+    <t>12:48</t>
+  </si>
+  <si>
+    <t>14:48</t>
+  </si>
+  <si>
+    <t>16:16</t>
+  </si>
+  <si>
+    <t>17:34</t>
+  </si>
+  <si>
+    <t>Strážek,,rozc.Radkovičky</t>
+  </si>
+  <si>
+    <t>4:22</t>
+  </si>
+  <si>
+    <t>6:14</t>
+  </si>
+  <si>
+    <t>10:22</t>
+  </si>
+  <si>
+    <t>12:51</t>
+  </si>
+  <si>
+    <t>14:51</t>
+  </si>
+  <si>
+    <t>16:19</t>
+  </si>
+  <si>
+    <t>17:37</t>
+  </si>
+  <si>
+    <t>Strážek,Krčma</t>
+  </si>
+  <si>
+    <t>4:24</t>
+  </si>
+  <si>
+    <t>6:16</t>
+  </si>
+  <si>
+    <t>10:24</t>
+  </si>
+  <si>
+    <t>12:53</t>
+  </si>
+  <si>
+    <t>14:53</t>
+  </si>
+  <si>
+    <t>16:21</t>
+  </si>
+  <si>
+    <t>17:39</t>
+  </si>
+  <si>
+    <t>Strážek,Meziboří,rozc.1.0</t>
+  </si>
+  <si>
+    <t>4:26</t>
+  </si>
+  <si>
+    <t>6:18</t>
+  </si>
+  <si>
+    <t>10:26</t>
+  </si>
+  <si>
+    <t>12:55</t>
+  </si>
+  <si>
+    <t>14:55</t>
+  </si>
+  <si>
+    <t>16:23</t>
+  </si>
+  <si>
+    <t>17:41</t>
+  </si>
+  <si>
+    <t>Strážek,Moravecké Janovice,rozc.</t>
+  </si>
+  <si>
+    <t>12:57</t>
+  </si>
+  <si>
+    <t>14:57</t>
+  </si>
+  <si>
+    <t>Strážek,Moravecké Janovice</t>
+  </si>
+  <si>
+    <t>12:59</t>
+  </si>
+  <si>
+    <t>14:59</t>
+  </si>
+  <si>
+    <t>Strážek,Meziboří</t>
+  </si>
+  <si>
+    <t>4:28</t>
+  </si>
+  <si>
+    <t>6:20</t>
+  </si>
+  <si>
+    <t>10:28</t>
+  </si>
+  <si>
+    <t>13:03</t>
+  </si>
+  <si>
+    <t>15:03</t>
+  </si>
+  <si>
+    <t>16:25</t>
+  </si>
+  <si>
+    <t>17:43</t>
+  </si>
+  <si>
+    <t>Strážek,Meziboří,u školy</t>
+  </si>
+  <si>
+    <t>4:29</t>
+  </si>
+  <si>
+    <t>6:21</t>
+  </si>
+  <si>
+    <t>10:29</t>
+  </si>
+  <si>
+    <t>13:04</t>
+  </si>
+  <si>
+    <t>15:04</t>
+  </si>
+  <si>
+    <t>16:26</t>
+  </si>
+  <si>
+    <t>17:44</t>
+  </si>
+  <si>
+    <t>Strážek,Meziboří,za rybníkem</t>
+  </si>
+  <si>
+    <t>4:31</t>
+  </si>
+  <si>
+    <t>6:23</t>
+  </si>
+  <si>
+    <t>10:31</t>
+  </si>
+  <si>
+    <t>13:06</t>
+  </si>
+  <si>
+    <t>15:06</t>
+  </si>
+  <si>
+    <t>16:28</t>
+  </si>
+  <si>
+    <t>17:46</t>
+  </si>
+  <si>
+    <t>Dolní Libochová,,u mlýna</t>
+  </si>
+  <si>
+    <t>4:33</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>10:33</t>
+  </si>
+  <si>
+    <t>13:08</t>
+  </si>
+  <si>
+    <t>15:08</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>17:48</t>
+  </si>
+  <si>
+    <t>Dolní Libochová</t>
+  </si>
+  <si>
+    <t>4:34</t>
+  </si>
+  <si>
+    <t>10:34</t>
+  </si>
+  <si>
+    <t>13:09</t>
+  </si>
+  <si>
+    <t>15:09</t>
+  </si>
+  <si>
+    <t>16:31</t>
+  </si>
+  <si>
+    <t>17:49</t>
+  </si>
+  <si>
+    <t>Horní Libochová</t>
+  </si>
+  <si>
+    <t>4:38</t>
+  </si>
+  <si>
+    <t>6:32</t>
+  </si>
+  <si>
+    <t>10:38</t>
+  </si>
+  <si>
+    <t>13:13</t>
+  </si>
+  <si>
+    <t>15:13</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>Kundratice,,I</t>
+  </si>
+  <si>
+    <t>4:41</t>
+  </si>
+  <si>
+    <t>6:35</t>
+  </si>
+  <si>
+    <t>10:41</t>
+  </si>
+  <si>
+    <t>13:16</t>
+  </si>
+  <si>
+    <t>15:16</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>17:56</t>
+  </si>
+  <si>
+    <t>Kundratice</t>
+  </si>
+  <si>
+    <t>4:43</t>
+  </si>
+  <si>
+    <t>10:43</t>
+  </si>
+  <si>
+    <t>13:18</t>
+  </si>
+  <si>
+    <t>15:18</t>
+  </si>
+  <si>
+    <t>16:40</t>
+  </si>
+  <si>
+    <t>17:58</t>
+  </si>
+  <si>
+    <t>Křižanov,,Katolický dům</t>
+  </si>
+  <si>
+    <t>|</t>
+  </si>
+  <si>
+    <t>Dobrá Voda</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>Křižanov,,škola</t>
+  </si>
+  <si>
+    <t>7:04</t>
+  </si>
+  <si>
+    <t>14:54</t>
+  </si>
+  <si>
+    <t>Křižanov,,nám.</t>
+  </si>
+  <si>
+    <t>7:08</t>
+  </si>
+  <si>
+    <t>14:56</t>
+  </si>
+  <si>
+    <t>20:47</t>
+  </si>
+  <si>
+    <t>Křižanov,,pod radnicí</t>
+  </si>
+  <si>
+    <t>4:48</t>
+  </si>
+  <si>
+    <t>6:44</t>
+  </si>
+  <si>
+    <t>7:09</t>
+  </si>
+  <si>
+    <t>10:48</t>
+  </si>
+  <si>
+    <t>13:23</t>
+  </si>
+  <si>
+    <t>12:45</t>
+  </si>
+  <si>
+    <t>15:23</t>
+  </si>
+  <si>
+    <t>16:45</t>
+  </si>
+  <si>
+    <t>18:03</t>
+  </si>
+  <si>
+    <t>20:48</t>
+  </si>
+  <si>
+    <t>6:47</t>
+  </si>
+  <si>
+    <t>Křižanov,,domky</t>
+  </si>
+  <si>
+    <t>4:50</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>7:11</t>
+  </si>
+  <si>
+    <t>10:50</t>
+  </si>
+  <si>
+    <t>13:25</t>
+  </si>
+  <si>
+    <t>12:50</t>
+  </si>
+  <si>
+    <t>15:25</t>
+  </si>
+  <si>
+    <t>16:47</t>
+  </si>
+  <si>
+    <t>18:05</t>
+  </si>
+  <si>
+    <t>20:50</t>
+  </si>
+  <si>
+    <t>Křižanov,,žel.st.</t>
+  </si>
+  <si>
+    <t>4:54</t>
+  </si>
+  <si>
+    <t>6:54</t>
+  </si>
+  <si>
+    <t>10:54</t>
+  </si>
+  <si>
+    <t>12:54</t>
+  </si>
+  <si>
+    <t>16:51</t>
+  </si>
+  <si>
+    <t>18:09</t>
+  </si>
+  <si>
+    <t>20:54</t>
+  </si>
+  <si>
+    <t>Kozlov,,rozc.0.5</t>
+  </si>
+  <si>
+    <t>4:55</t>
+  </si>
+  <si>
+    <t>6:55</t>
+  </si>
+  <si>
+    <t>7:14</t>
+  </si>
+  <si>
+    <t>10:55</t>
+  </si>
+  <si>
+    <t>13:28</t>
+  </si>
+  <si>
+    <t>12:52</t>
+  </si>
+  <si>
+    <t>15:28</t>
+  </si>
+  <si>
+    <t>16:52</t>
+  </si>
+  <si>
+    <t>18:10</t>
+  </si>
+  <si>
+    <t>20:55</t>
+  </si>
+  <si>
+    <t>Martinice,,hájenka</t>
+  </si>
+  <si>
+    <t>4:58</t>
+  </si>
+  <si>
+    <t>6:58</t>
+  </si>
+  <si>
+    <t>7:17</t>
+  </si>
+  <si>
+    <t>10:58</t>
+  </si>
+  <si>
+    <t>13:31</t>
+  </si>
+  <si>
+    <t>12:58</t>
+  </si>
+  <si>
+    <t>15:31</t>
+  </si>
+  <si>
+    <t>16:55</t>
+  </si>
+  <si>
+    <t>18:13</t>
+  </si>
+  <si>
+    <t>20:58</t>
+  </si>
+  <si>
+    <t>Martinice</t>
+  </si>
+  <si>
+    <t>5:00</t>
+  </si>
+  <si>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>7:02</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>16:57</t>
+  </si>
+  <si>
+    <t>18:15</t>
+  </si>
+  <si>
+    <t>21:00</t>
+  </si>
+  <si>
+    <t>Velké Meziříčí,,cihelna</t>
+  </si>
+  <si>
+    <t>5:02</t>
+  </si>
+  <si>
+    <t>7:22</t>
+  </si>
+  <si>
+    <t>11:02</t>
+  </si>
+  <si>
+    <t>13:35</t>
+  </si>
+  <si>
+    <t>13:02</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>16:59</t>
+  </si>
+  <si>
+    <t>18:17</t>
+  </si>
+  <si>
+    <t>21:02</t>
+  </si>
+  <si>
+    <t>Velké Meziříčí,Mostiště,nemocnice</t>
+  </si>
+  <si>
+    <t>15:41</t>
+  </si>
+  <si>
+    <t>Velké Meziříčí,Mostiště,u mostku</t>
+  </si>
+  <si>
+    <t>Velké Meziříčí,Mostiště</t>
+  </si>
+  <si>
+    <t>7:26</t>
+  </si>
+  <si>
+    <t>Velké Meziříčí,,Motorpal</t>
+  </si>
+  <si>
+    <t>5:04</t>
+  </si>
+  <si>
+    <t>7:29</t>
+  </si>
+  <si>
+    <t>7:06</t>
+  </si>
+  <si>
+    <t>11:04</t>
+  </si>
+  <si>
+    <t>13:37</t>
+  </si>
+  <si>
+    <t>13:01</t>
+  </si>
+  <si>
+    <t>15:47</t>
+  </si>
+  <si>
+    <t>18:19</t>
+  </si>
+  <si>
+    <t>21:04</t>
+  </si>
+  <si>
+    <t>Velké Meziříčí,,U Floumových</t>
+  </si>
+  <si>
+    <t>5:05</t>
+  </si>
+  <si>
+    <t>7:05</t>
+  </si>
+  <si>
+    <t>7:30</t>
+  </si>
+  <si>
+    <t>7:07</t>
+  </si>
+  <si>
+    <t>11:05</t>
+  </si>
+  <si>
+    <t>13:38</t>
+  </si>
+  <si>
+    <t>13:05</t>
+  </si>
+  <si>
+    <t>17:02</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>21:05</t>
+  </si>
+  <si>
+    <t>Velké Meziříčí,,Zámecké schody</t>
+  </si>
+  <si>
+    <t>7:32</t>
+  </si>
+  <si>
+    <t>Velké Meziříčí,,Oslavická škola</t>
+  </si>
+  <si>
+    <t>7:35</t>
+  </si>
+  <si>
+    <t>Velké Meziříčí,,Novosady</t>
+  </si>
+  <si>
+    <t>5:07</t>
+  </si>
+  <si>
+    <t>11:07</t>
+  </si>
+  <si>
+    <t>13:40</t>
+  </si>
+  <si>
+    <t>13:07</t>
+  </si>
+  <si>
+    <t>17:04</t>
+  </si>
+  <si>
+    <t>18:22</t>
+  </si>
+  <si>
+    <t>21:07</t>
+  </si>
+  <si>
+    <t>Velké Meziříčí,,aut.nádr.</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>5:10</t>
+  </si>
+  <si>
+    <t>7:10</t>
+  </si>
+  <si>
+    <t>7:40</t>
+  </si>
+  <si>
+    <t>7:12</t>
+  </si>
+  <si>
+    <t>11:10</t>
+  </si>
+  <si>
+    <t>13:43</t>
+  </si>
+  <si>
+    <t>15:53</t>
+  </si>
+  <si>
+    <t>17:07</t>
+  </si>
+  <si>
+    <t>18:25</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: TRADO-BUS, s.r.o., Průmyslová 159, 674 01 Třebíč – Jejkov, www.icomtransport.cz/trado-bus/</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 102</t>
+  </si>
+  <si>
+    <t>Spoj 22</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 104</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>Spoj 10</t>
+  </si>
+  <si>
+    <t>Spoj 106</t>
+  </si>
+  <si>
+    <t>Spoj 12</t>
+  </si>
+  <si>
+    <t>Spoj 14</t>
+  </si>
+  <si>
+    <t>Spoj 16</t>
+  </si>
+  <si>
+    <t>Spoj 18</t>
+  </si>
+  <si>
+    <t>Spoj 20</t>
+  </si>
+  <si>
+    <t>5:52</t>
+  </si>
+  <si>
+    <t>8:13</t>
+  </si>
+  <si>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>16:48</t>
+  </si>
+  <si>
+    <t>18:48</t>
+  </si>
+  <si>
+    <t>8:16</t>
+  </si>
+  <si>
+    <t>8:43</t>
+  </si>
+  <si>
+    <t>10:51</t>
+  </si>
+  <si>
+    <t>14:16</t>
+  </si>
+  <si>
+    <t>18:51</t>
+  </si>
+  <si>
+    <t>22:41</t>
+  </si>
+  <si>
+    <t>5:57</t>
+  </si>
+  <si>
+    <t>8:18</t>
+  </si>
+  <si>
+    <t>8:45</t>
+  </si>
+  <si>
+    <t>10:53</t>
+  </si>
+  <si>
+    <t>16:53</t>
+  </si>
+  <si>
+    <t>18:53</t>
+  </si>
+  <si>
+    <t>22:42</t>
+  </si>
+  <si>
+    <t>6:46</t>
+  </si>
+  <si>
+    <t>8:19</t>
+  </si>
+  <si>
+    <t>8:46</t>
+  </si>
+  <si>
+    <t>14:19</t>
+  </si>
+  <si>
+    <t>16:54</t>
+  </si>
+  <si>
+    <t>18:54</t>
+  </si>
+  <si>
+    <t>22:43</t>
+  </si>
+  <si>
+    <t>6:00</t>
+  </si>
+  <si>
+    <t>6:04</t>
+  </si>
+  <si>
+    <t>8:21</t>
+  </si>
+  <si>
+    <t>8:48</t>
+  </si>
+  <si>
+    <t>10:56</t>
+  </si>
+  <si>
+    <t>12:56</t>
+  </si>
+  <si>
+    <t>16:56</t>
+  </si>
+  <si>
+    <t>18:56</t>
+  </si>
+  <si>
+    <t>22:45</t>
+  </si>
+  <si>
+    <t>6:12</t>
+  </si>
+  <si>
+    <t>8:23</t>
+  </si>
+  <si>
+    <t>8:50</t>
+  </si>
+  <si>
+    <t>14:58</t>
+  </si>
+  <si>
+    <t>16:58</t>
+  </si>
+  <si>
+    <t>18:58</t>
+  </si>
+  <si>
+    <t>22:47</t>
+  </si>
+  <si>
+    <t>8:25</t>
+  </si>
+  <si>
+    <t>8:52</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>22:49</t>
+  </si>
+  <si>
+    <t>6:17</t>
+  </si>
+  <si>
+    <t>8:28</t>
+  </si>
+  <si>
+    <t>8:55</t>
+  </si>
+  <si>
+    <t>11:03</t>
+  </si>
+  <si>
+    <t>14:33</t>
+  </si>
+  <si>
+    <t>19:03</t>
+  </si>
+  <si>
+    <t>22:52</t>
+  </si>
+  <si>
+    <t>8:29</t>
+  </si>
+  <si>
+    <t>8:56</t>
+  </si>
+  <si>
+    <t>11:06</t>
+  </si>
+  <si>
+    <t>19:10</t>
+  </si>
+  <si>
+    <t>8:32</t>
+  </si>
+  <si>
+    <t>8:58</t>
+  </si>
+  <si>
+    <t>11:09</t>
+  </si>
+  <si>
+    <t>19:13</t>
+  </si>
+  <si>
+    <t>22:55</t>
+  </si>
+  <si>
+    <t>9:01</t>
+  </si>
+  <si>
+    <t>13:12</t>
+  </si>
+  <si>
+    <t>15:12</t>
+  </si>
+  <si>
+    <t>6:51</t>
+  </si>
+  <si>
+    <t>8:34</t>
+  </si>
+  <si>
+    <t>14:41</t>
+  </si>
+  <si>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>22:57</t>
+  </si>
+  <si>
+    <t>6:24</t>
+  </si>
+  <si>
+    <t>11:12</t>
+  </si>
+  <si>
+    <t>13:15</t>
+  </si>
+  <si>
+    <t>15:15</t>
+  </si>
+  <si>
+    <t>6:28</t>
+  </si>
+  <si>
+    <t>11:16</t>
+  </si>
+  <si>
+    <t>13:19</t>
+  </si>
+  <si>
+    <t>15:19</t>
+  </si>
+  <si>
+    <t>11:17</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>13:17</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>17:17</t>
+  </si>
+  <si>
+    <t>4:37</t>
+  </si>
+  <si>
+    <t>11:20</t>
+  </si>
+  <si>
+    <t>17:19</t>
+  </si>
+  <si>
+    <t>11:24</t>
+  </si>
+  <si>
+    <t>13:27</t>
+  </si>
+  <si>
+    <t>13:24</t>
+  </si>
+  <si>
+    <t>15:27</t>
+  </si>
+  <si>
+    <t>17:23</t>
+  </si>
+  <si>
+    <t>4:42</t>
+  </si>
+  <si>
+    <t>6:37</t>
+  </si>
+  <si>
+    <t>11:25</t>
+  </si>
+  <si>
+    <t>17:24</t>
+  </si>
+  <si>
+    <t>4:45</t>
+  </si>
+  <si>
+    <t>6:40</t>
+  </si>
+  <si>
+    <t>11:28</t>
+  </si>
+  <si>
+    <t>17:27</t>
+  </si>
+  <si>
+    <t>4:47</t>
+  </si>
+  <si>
+    <t>6:42</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>17:29</t>
+  </si>
+  <si>
+    <t>11:31</t>
+  </si>
+  <si>
+    <t>13:34</t>
+  </si>
+  <si>
+    <t>15:34</t>
+  </si>
+  <si>
+    <t>11:33</t>
+  </si>
+  <si>
+    <t>13:36</t>
+  </si>
+  <si>
+    <t>15:36</t>
+  </si>
+  <si>
+    <t>17:31</t>
+  </si>
+  <si>
+    <t>4:51</t>
+  </si>
+  <si>
+    <t>6:53</t>
+  </si>
+  <si>
+    <t>11:34</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>4:53</t>
+  </si>
+  <si>
+    <t>11:36</t>
+  </si>
+  <si>
+    <t>13:39</t>
+  </si>
+  <si>
+    <t>15:39</t>
+  </si>
+  <si>
+    <t>4:56</t>
+  </si>
+  <si>
+    <t>11:39</t>
+  </si>
+  <si>
+    <t>13:42</t>
+  </si>
+  <si>
+    <t>15:42</t>
+  </si>
+  <si>
+    <t>17:36</t>
+  </si>
+  <si>
+    <t>4:57</t>
+  </si>
+  <si>
+    <t>6:59</t>
+  </si>
+  <si>
+    <t>11:40</t>
+  </si>
+  <si>
+    <t>11:43</t>
+  </si>
+  <si>
+    <t>13:46</t>
+  </si>
+  <si>
+    <t>15:46</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>5:01</t>
+  </si>
+  <si>
+    <t>7:03</t>
+  </si>
+  <si>
+    <t>11:44</t>
+  </si>
+  <si>
+    <t>13:47</t>
+  </si>
+  <si>
+    <t>13:44</t>
+  </si>
+  <si>
+    <t>11:47</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t>13:53</t>
+  </si>
+  <si>
+    <t>5:08</t>
+  </si>
+  <si>
+    <t>11:51</t>
+  </si>
+  <si>
+    <t>13:54</t>
+  </si>
+  <si>
+    <t>13:51</t>
+  </si>
+  <si>
+    <t>17:47</t>
+  </si>
+  <si>
+    <t>5:11</t>
+  </si>
+  <si>
+    <t>7:13</t>
+  </si>
+  <si>
+    <t>11:54</t>
+  </si>
+  <si>
+    <t>13:57</t>
+  </si>
+  <si>
+    <t>15:57</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>5:13</t>
+  </si>
+  <si>
+    <t>7:15</t>
+  </si>
+  <si>
+    <t>11:56</t>
+  </si>
+  <si>
+    <t>13:59</t>
+  </si>
+  <si>
+    <t>13:56</t>
+  </si>
+  <si>
+    <t>15:59</t>
+  </si>
+  <si>
+    <t>17:52</t>
+  </si>
+  <si>
+    <t>5:15</t>
+  </si>
+  <si>
+    <t>11:58</t>
+  </si>
+  <si>
+    <t>14:01</t>
+  </si>
+  <si>
+    <t>13:58</t>
+  </si>
+  <si>
+    <t>16:01</t>
+  </si>
+  <si>
+    <t>17:54</t>
+  </si>
+  <si>
+    <t>14:04</t>
+  </si>
+  <si>
+    <t>5:17</t>
+  </si>
+  <si>
+    <t>7:19</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
+    <t>14:06</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>16:06</t>
+  </si>
+  <si>
+    <t>5:20</t>
+  </si>
+  <si>
+    <t>14:09</t>
   </si>
   <si>
     <t>5:22</t>
   </si>
   <si>
-    <t>5:37</t>
-[...41 lines deleted...]
-    <t>7:19</t>
+    <t>12:03</t>
+  </si>
+  <si>
+    <t>14:11</t>
+  </si>
+  <si>
+    <t>14:03</t>
+  </si>
+  <si>
+    <t>16:09</t>
+  </si>
+  <si>
+    <t>17:59</t>
+  </si>
+  <si>
+    <t>5:23</t>
+  </si>
+  <si>
+    <t>7:23</t>
+  </si>
+  <si>
+    <t>12:04</t>
+  </si>
+  <si>
+    <t>14:12</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>5:25</t>
   </si>
   <si>
     <t>7:25</t>
   </si>
   <si>
-    <t>7:31</t>
-[...194 lines deleted...]
-    <t>16:05</t>
+    <t>12:06</t>
+  </si>
+  <si>
+    <t>16:11</t>
+  </si>
+  <si>
+    <t>18:01</t>
+  </si>
+  <si>
+    <t>5:27</t>
+  </si>
+  <si>
+    <t>7:27</t>
+  </si>
+  <si>
+    <t>12:08</t>
+  </si>
+  <si>
+    <t>14:08</t>
   </si>
   <si>
     <t>16:13</t>
   </si>
   <si>
-    <t>16:18</t>
-[...1897 lines deleted...]
-  <si>
     <t>5:30</t>
   </si>
   <si>
-    <t>5:50</t>
-[...1612 lines deleted...]
-  <si>
     <t>12:11</t>
-  </si>
-[...277 lines deleted...]
-    <t>23:46</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -5255,16236 +2420,6871 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:GK18"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="192" max="192" width="3.71" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="2" max="2" width="46.845703" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="3.71" customWidth="true" style="0"/>
+    <col min="19" max="19" width="3.71" customWidth="true" style="0"/>
+    <col min="20" max="20" width="3.71" customWidth="true" style="0"/>
+    <col min="21" max="21" width="3.71" customWidth="true" style="0"/>
+    <col min="22" max="22" width="3.71" customWidth="true" style="0"/>
+    <col min="23" max="23" width="3.71" customWidth="true" style="0"/>
+    <col min="24" max="24" width="3.71" customWidth="true" style="0"/>
+    <col min="25" max="25" width="3.71" customWidth="true" style="0"/>
+    <col min="26" max="26" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="39.990234" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:193" customHeight="1" ht="18">
+    <row r="1" spans="1:26" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:193" customHeight="1" ht="15">
+    <row r="2" spans="1:26" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
-      <c r="GI2" s="4" t="s">
+      <c r="Q2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:193" customHeight="1" ht="15">
+    <row r="3" spans="1:26" customHeight="1" ht="15">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="5"/>
       <c r="D3" s="8" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="11" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="11" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="11" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="11" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="11" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="11" t="s">
         <v>15</v>
       </c>
       <c r="O3" s="11" t="s">
         <v>16</v>
       </c>
       <c r="P3" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="Q3" s="11" t="s">
+      <c r="Q3" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="R3" s="11" t="s">
+      <c r="R3" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="S3" s="11" t="s">
-[...525 lines deleted...]
-    <row r="4" spans="1:193" customHeight="1" ht="30">
+      <c r="S3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="U3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="V3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="W3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="X3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z3" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="30">
       <c r="A4" s="6"/>
       <c r="B4" s="17"/>
       <c r="C4" s="6"/>
       <c r="D4" s="9" t="s">
-        <v>194</v>
+        <v>20</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>195</v>
+        <v>20</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>196</v>
+        <v>21</v>
       </c>
       <c r="G4" s="6" t="s">
-        <v>197</v>
+        <v>22</v>
       </c>
       <c r="H4" s="6" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="I4" s="6" t="s">
-        <v>196</v>
+        <v>20</v>
       </c>
       <c r="J4" s="6" t="s">
-        <v>197</v>
+        <v>20</v>
       </c>
       <c r="K4" s="6" t="s">
-        <v>197</v>
+        <v>23</v>
       </c>
       <c r="L4" s="6" t="s">
-        <v>198</v>
+        <v>20</v>
       </c>
       <c r="M4" s="6" t="s">
-        <v>196</v>
+        <v>20</v>
       </c>
       <c r="N4" s="6" t="s">
-        <v>197</v>
+        <v>22</v>
       </c>
       <c r="O4" s="6" t="s">
-        <v>197</v>
+        <v>24</v>
       </c>
       <c r="P4" s="6" t="s">
-        <v>198</v>
-[...529 lines deleted...]
-    <row r="5" spans="1:193" customHeight="1" ht="15">
+        <v>20</v>
+      </c>
+      <c r="Q4" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6"/>
+      <c r="Y4" s="6"/>
+      <c r="Z4" s="6"/>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="15">
       <c r="A5" s="6">
         <v>1</v>
       </c>
       <c r="B5" s="17" t="s">
-        <v>199</v>
+        <v>25</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="D5" s="9"/>
       <c r="E5" s="6" t="s">
-        <v>201</v>
+        <v>27</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>201</v>
+        <v>28</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
-      <c r="I5" s="6"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I5" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="K5" s="6"/>
       <c r="L5" s="6"/>
-      <c r="M5" s="6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="6"/>
       <c r="O5" s="6" t="s">
-        <v>204</v>
-[...526 lines deleted...]
-      <c r="GK5" s="6">
+        <v>32</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q5" s="14"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="6">
         <v>0</v>
       </c>
-    </row>
-    <row r="6" spans="1:193" customHeight="1" ht="15">
+      <c r="T5" s="6">
+        <v>0</v>
+      </c>
+      <c r="U5" s="6">
+        <v>0</v>
+      </c>
+      <c r="V5" s="6">
+        <v>0</v>
+      </c>
+      <c r="W5" s="6">
+        <v>0</v>
+      </c>
+      <c r="X5" s="6"/>
+      <c r="Y5" s="6"/>
+      <c r="Z5" s="6"/>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="15">
       <c r="A6" s="6">
         <v>2</v>
       </c>
       <c r="B6" s="17" t="s">
-        <v>338</v>
+        <v>34</v>
       </c>
       <c r="C6" s="6"/>
-      <c r="D6" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D6" s="9"/>
       <c r="E6" s="6" t="s">
-        <v>339</v>
+        <v>35</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>339</v>
+        <v>36</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
-      <c r="I6" s="6"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I6" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6" s="6"/>
       <c r="L6" s="6"/>
-      <c r="M6" s="6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M6" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="N6" s="6"/>
       <c r="O6" s="6" t="s">
-        <v>342</v>
-[...530 lines deleted...]
-    <row r="7" spans="1:193" customHeight="1" ht="15">
+        <v>40</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6">
+        <v>1</v>
+      </c>
+      <c r="T6" s="6">
+        <v>1</v>
+      </c>
+      <c r="U6" s="6">
+        <v>1</v>
+      </c>
+      <c r="V6" s="6">
+        <v>1</v>
+      </c>
+      <c r="W6" s="6">
+        <v>1</v>
+      </c>
+      <c r="X6" s="6"/>
+      <c r="Y6" s="6"/>
+      <c r="Z6" s="6"/>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="15">
       <c r="A7" s="6">
         <v>3</v>
       </c>
       <c r="B7" s="17" t="s">
-        <v>473</v>
+        <v>42</v>
       </c>
       <c r="C7" s="6"/>
-      <c r="D7" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="9"/>
       <c r="E7" s="6" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>474</v>
+        <v>44</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
-      <c r="I7" s="6"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I7" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="K7" s="6"/>
       <c r="L7" s="6"/>
-      <c r="M7" s="6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M7" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" s="6"/>
       <c r="O7" s="6" t="s">
-        <v>477</v>
-[...530 lines deleted...]
-    <row r="8" spans="1:193" customHeight="1" ht="15">
+        <v>48</v>
+      </c>
+      <c r="P7" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q7" s="14"/>
+      <c r="R7" s="6"/>
+      <c r="S7" s="6">
+        <v>2</v>
+      </c>
+      <c r="T7" s="6">
+        <v>2</v>
+      </c>
+      <c r="U7" s="6">
+        <v>2</v>
+      </c>
+      <c r="V7" s="6">
+        <v>2</v>
+      </c>
+      <c r="W7" s="6">
+        <v>2</v>
+      </c>
+      <c r="X7" s="6"/>
+      <c r="Y7" s="6"/>
+      <c r="Z7" s="6"/>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="15">
       <c r="A8" s="6">
         <v>4</v>
       </c>
       <c r="B8" s="17" t="s">
-        <v>601</v>
+        <v>50</v>
       </c>
       <c r="C8" s="6"/>
-      <c r="D8" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" s="9"/>
       <c r="E8" s="6" t="s">
-        <v>602</v>
+        <v>51</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>602</v>
+        <v>52</v>
       </c>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
-      <c r="I8" s="6"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I8" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="6"/>
       <c r="L8" s="6"/>
-      <c r="M8" s="6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M8" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="6"/>
       <c r="O8" s="6" t="s">
-        <v>602</v>
-[...530 lines deleted...]
-    <row r="9" spans="1:193" customHeight="1" ht="15">
+        <v>56</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q8" s="14"/>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6">
+        <v>3</v>
+      </c>
+      <c r="T8" s="6">
+        <v>3</v>
+      </c>
+      <c r="U8" s="6">
+        <v>3</v>
+      </c>
+      <c r="V8" s="6">
+        <v>3</v>
+      </c>
+      <c r="W8" s="6">
+        <v>3</v>
+      </c>
+      <c r="X8" s="6"/>
+      <c r="Y8" s="6"/>
+      <c r="Z8" s="6"/>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="15">
       <c r="A9" s="6">
         <v>5</v>
       </c>
       <c r="B9" s="17" t="s">
-        <v>601</v>
+        <v>58</v>
       </c>
       <c r="C9" s="6"/>
-      <c r="D9" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D9" s="9"/>
       <c r="E9" s="6" t="s">
-        <v>603</v>
+        <v>59</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>603</v>
+        <v>60</v>
       </c>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
-      <c r="I9" s="6"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I9" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" s="6"/>
       <c r="L9" s="6"/>
-      <c r="M9" s="6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M9" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" s="6"/>
       <c r="O9" s="6" t="s">
-        <v>606</v>
-[...7 lines deleted...]
-        <v>345</v>
+        <v>64</v>
+      </c>
+      <c r="P9" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q9" s="14"/>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6">
+        <v>3</v>
       </c>
       <c r="T9" s="6" t="s">
-        <v>608</v>
-[...519 lines deleted...]
-    <row r="10" spans="1:193" customHeight="1" ht="15">
+        <v>60</v>
+      </c>
+      <c r="U9" s="6">
+        <v>3</v>
+      </c>
+      <c r="V9" s="6">
+        <v>3</v>
+      </c>
+      <c r="W9" s="6">
+        <v>3</v>
+      </c>
+      <c r="X9" s="6"/>
+      <c r="Y9" s="6"/>
+      <c r="Z9" s="6"/>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="15">
       <c r="A10" s="6">
         <v>6</v>
       </c>
       <c r="B10" s="17" t="s">
-        <v>601</v>
+        <v>66</v>
       </c>
       <c r="C10" s="6"/>
-      <c r="D10" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="9"/>
       <c r="E10" s="6" t="s">
-        <v>704</v>
+        <v>67</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>704</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
       <c r="I10" s="6" t="s">
-        <v>706</v>
+        <v>69</v>
       </c>
       <c r="J10" s="6" t="s">
-        <v>707</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
       <c r="M10" s="6" t="s">
-        <v>475</v>
-[...3 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="N10" s="6"/>
       <c r="O10" s="6" t="s">
-        <v>710</v>
+        <v>72</v>
       </c>
       <c r="P10" s="6" t="s">
-        <v>477</v>
-[...533 lines deleted...]
-    <row r="11" spans="1:193" customHeight="1" ht="15">
+        <v>73</v>
+      </c>
+      <c r="Q10" s="14"/>
+      <c r="R10" s="6"/>
+      <c r="S10" s="6">
+        <v>4</v>
+      </c>
+      <c r="T10" s="6">
+        <v>4</v>
+      </c>
+      <c r="U10" s="6">
+        <v>4</v>
+      </c>
+      <c r="V10" s="6">
+        <v>4</v>
+      </c>
+      <c r="W10" s="6">
+        <v>4</v>
+      </c>
+      <c r="X10" s="6"/>
+      <c r="Y10" s="6"/>
+      <c r="Z10" s="6"/>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="15">
       <c r="A11" s="6">
         <v>7</v>
       </c>
       <c r="B11" s="17" t="s">
-        <v>779</v>
+        <v>74</v>
       </c>
       <c r="C11" s="6"/>
-      <c r="D11" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="9"/>
       <c r="E11" s="6" t="s">
-        <v>780</v>
+        <v>75</v>
       </c>
       <c r="F11" s="6" t="s">
-        <v>780</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
       <c r="I11" s="6" t="s">
-        <v>782</v>
+        <v>60</v>
       </c>
       <c r="J11" s="6" t="s">
-        <v>783</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
       <c r="M11" s="6" t="s">
-        <v>785</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="N11" s="6"/>
       <c r="O11" s="6" t="s">
-        <v>787</v>
+        <v>60</v>
       </c>
       <c r="P11" s="6" t="s">
-        <v>788</v>
-[...8 lines deleted...]
-        <v>346</v>
+        <v>60</v>
+      </c>
+      <c r="Q11" s="14"/>
+      <c r="R11" s="6"/>
+      <c r="S11" s="6">
+        <v>5</v>
       </c>
       <c r="T11" s="6" t="s">
-        <v>789</v>
+        <v>60</v>
       </c>
       <c r="U11" s="6" t="s">
-        <v>789</v>
+        <v>60</v>
       </c>
       <c r="V11" s="6" t="s">
-        <v>347</v>
-[...511 lines deleted...]
-      <c r="GK11" s="6">
+        <v>60</v>
+      </c>
+      <c r="W11" s="6">
         <v>5</v>
       </c>
-    </row>
-    <row r="12" spans="1:193" customHeight="1" ht="15">
+      <c r="X11" s="6"/>
+      <c r="Y11" s="6"/>
+      <c r="Z11" s="6"/>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="15">
       <c r="A12" s="6">
         <v>8</v>
       </c>
       <c r="B12" s="17" t="s">
-        <v>841</v>
+        <v>77</v>
       </c>
       <c r="C12" s="6"/>
-      <c r="D12" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D12" s="9"/>
       <c r="E12" s="6" t="s">
-        <v>842</v>
+        <v>78</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>842</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
       <c r="I12" s="6" t="s">
-        <v>843</v>
+        <v>80</v>
       </c>
       <c r="J12" s="6" t="s">
-        <v>844</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
       <c r="M12" s="6" t="s">
-        <v>708</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="N12" s="6"/>
       <c r="O12" s="6" t="s">
-        <v>205</v>
+        <v>83</v>
       </c>
       <c r="P12" s="6" t="s">
-        <v>710</v>
-[...533 lines deleted...]
-    <row r="13" spans="1:193" customHeight="1" ht="15">
+        <v>84</v>
+      </c>
+      <c r="Q12" s="14"/>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6">
+        <v>7</v>
+      </c>
+      <c r="T12" s="6">
+        <v>6</v>
+      </c>
+      <c r="U12" s="6">
+        <v>6</v>
+      </c>
+      <c r="V12" s="6">
+        <v>6</v>
+      </c>
+      <c r="W12" s="6">
+        <v>7</v>
+      </c>
+      <c r="X12" s="6"/>
+      <c r="Y12" s="6"/>
+      <c r="Z12" s="6"/>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="15">
       <c r="A13" s="6">
         <v>9</v>
       </c>
       <c r="B13" s="17" t="s">
-        <v>914</v>
+        <v>85</v>
       </c>
       <c r="C13" s="6"/>
-      <c r="D13" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D13" s="9"/>
       <c r="E13" s="6" t="s">
-        <v>915</v>
+        <v>86</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>915</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
       <c r="I13" s="6" t="s">
-        <v>916</v>
+        <v>60</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>917</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
       <c r="M13" s="6" t="s">
-        <v>919</v>
-[...3 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="N13" s="6"/>
       <c r="O13" s="6" t="s">
-        <v>343</v>
+        <v>60</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>921</v>
-[...11 lines deleted...]
-        <v>922</v>
+        <v>60</v>
+      </c>
+      <c r="Q13" s="14"/>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6">
+        <v>8</v>
+      </c>
+      <c r="T13" s="6">
+        <v>7</v>
       </c>
       <c r="U13" s="6" t="s">
-        <v>922</v>
+        <v>60</v>
       </c>
       <c r="V13" s="6" t="s">
-        <v>482</v>
+        <v>60</v>
       </c>
       <c r="W13" s="6" t="s">
-        <v>611</v>
-[...512 lines deleted...]
-    <row r="14" spans="1:193" customHeight="1" ht="15">
+        <v>60</v>
+      </c>
+      <c r="X13" s="6"/>
+      <c r="Y13" s="6"/>
+      <c r="Z13" s="6"/>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="15">
       <c r="A14" s="6">
         <v>10</v>
       </c>
       <c r="B14" s="17" t="s">
-        <v>997</v>
+        <v>88</v>
       </c>
       <c r="C14" s="6"/>
-      <c r="D14" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D14" s="9"/>
       <c r="E14" s="6" t="s">
-        <v>998</v>
+        <v>89</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>998</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
       <c r="I14" s="6" t="s">
-        <v>999</v>
+        <v>91</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>1000</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
       <c r="M14" s="6" t="s">
-        <v>1002</v>
-[...3 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="N14" s="6"/>
       <c r="O14" s="6" t="s">
-        <v>1004</v>
+        <v>94</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>1005</v>
-[...533 lines deleted...]
-    <row r="15" spans="1:193" customHeight="1" ht="15">
+        <v>95</v>
+      </c>
+      <c r="Q14" s="14"/>
+      <c r="R14" s="6"/>
+      <c r="S14" s="6">
+        <v>10</v>
+      </c>
+      <c r="T14" s="6">
+        <v>9</v>
+      </c>
+      <c r="U14" s="6">
+        <v>8</v>
+      </c>
+      <c r="V14" s="6">
+        <v>8</v>
+      </c>
+      <c r="W14" s="6">
+        <v>9</v>
+      </c>
+      <c r="X14" s="6"/>
+      <c r="Y14" s="6"/>
+      <c r="Z14" s="6"/>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="15">
       <c r="A15" s="6">
         <v>11</v>
       </c>
       <c r="B15" s="17" t="s">
-        <v>1070</v>
+        <v>96</v>
       </c>
       <c r="C15" s="6"/>
-      <c r="D15" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="9"/>
       <c r="E15" s="6" t="s">
-        <v>998</v>
+        <v>97</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>998</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
       <c r="I15" s="6" t="s">
-        <v>999</v>
+        <v>99</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>1000</v>
-[...1 lines deleted...]
-      <c r="K15" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="6"/>
+      <c r="O15" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q15" s="14"/>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6">
+        <v>11</v>
+      </c>
+      <c r="T15" s="6">
+        <v>10</v>
+      </c>
+      <c r="U15" s="6">
+        <v>9</v>
+      </c>
+      <c r="V15" s="6">
+        <v>9</v>
+      </c>
+      <c r="W15" s="6">
+        <v>10</v>
+      </c>
+      <c r="X15" s="6"/>
+      <c r="Y15" s="6"/>
+      <c r="Z15" s="6"/>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="15">
+      <c r="A16" s="6">
+        <v>12</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="C16" s="6"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="N16" s="6"/>
+      <c r="O16" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q16" s="14"/>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6">
+        <v>13</v>
+      </c>
+      <c r="T16" s="6">
+        <v>12</v>
+      </c>
+      <c r="U16" s="6">
+        <v>11</v>
+      </c>
+      <c r="V16" s="6">
+        <v>11</v>
+      </c>
+      <c r="W16" s="6">
+        <v>12</v>
+      </c>
+      <c r="X16" s="6"/>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="6"/>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="15">
+      <c r="A17" s="6">
+        <v>13</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="C17" s="6"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="F17" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
+      <c r="I17" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="K17" s="6"/>
+      <c r="L17" s="6"/>
+      <c r="M17" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="N17" s="6"/>
+      <c r="O17" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q17" s="14"/>
+      <c r="R17" s="6"/>
+      <c r="S17" s="6">
+        <v>15</v>
+      </c>
+      <c r="T17" s="6">
+        <v>14</v>
+      </c>
+      <c r="U17" s="6">
+        <v>13</v>
+      </c>
+      <c r="V17" s="6">
+        <v>13</v>
+      </c>
+      <c r="W17" s="6">
+        <v>14</v>
+      </c>
+      <c r="X17" s="6"/>
+      <c r="Y17" s="6"/>
+      <c r="Z17" s="6"/>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="15">
+      <c r="A18" s="6">
+        <v>14</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="C18" s="6"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="F18" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="K18" s="6"/>
+      <c r="L18" s="6"/>
+      <c r="M18" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="N18" s="6"/>
+      <c r="O18" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q18" s="14"/>
+      <c r="R18" s="6"/>
+      <c r="S18" s="6">
+        <v>15</v>
+      </c>
+      <c r="T18" s="6">
+        <v>14</v>
+      </c>
+      <c r="U18" s="6">
+        <v>13</v>
+      </c>
+      <c r="V18" s="6">
+        <v>13</v>
+      </c>
+      <c r="W18" s="6">
+        <v>14</v>
+      </c>
+      <c r="X18" s="6"/>
+      <c r="Y18" s="6"/>
+      <c r="Z18" s="6"/>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="15">
+      <c r="A19" s="6">
+        <v>15</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="C19" s="6"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="F19" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="K19" s="6"/>
+      <c r="L19" s="6"/>
+      <c r="M19" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="N19" s="6"/>
+      <c r="O19" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="P19" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q19" s="14"/>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6">
+        <v>17</v>
+      </c>
+      <c r="T19" s="6">
+        <v>16</v>
+      </c>
+      <c r="U19" s="6">
+        <v>15</v>
+      </c>
+      <c r="V19" s="6">
+        <v>15</v>
+      </c>
+      <c r="W19" s="6">
+        <v>16</v>
+      </c>
+      <c r="X19" s="6"/>
+      <c r="Y19" s="6"/>
+      <c r="Z19" s="6"/>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="15">
+      <c r="A20" s="6">
+        <v>16</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="C20" s="6"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="K20" s="6"/>
+      <c r="L20" s="6"/>
+      <c r="M20" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="N20" s="6"/>
+      <c r="O20" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="P20" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q20" s="14"/>
+      <c r="R20" s="6"/>
+      <c r="S20" s="6">
+        <v>19</v>
+      </c>
+      <c r="T20" s="6"/>
+      <c r="U20" s="6">
+        <v>17</v>
+      </c>
+      <c r="V20" s="6">
+        <v>17</v>
+      </c>
+      <c r="W20" s="6">
+        <v>18</v>
+      </c>
+      <c r="X20" s="6"/>
+      <c r="Y20" s="6"/>
+      <c r="Z20" s="6"/>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="15">
+      <c r="A21" s="6">
+        <v>17</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>143</v>
+      </c>
+      <c r="C21" s="6"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="N21" s="6"/>
+      <c r="O21" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="P21" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q21" s="14"/>
+      <c r="R21" s="6"/>
+      <c r="S21" s="6">
+        <v>20</v>
+      </c>
+      <c r="T21" s="6"/>
+      <c r="U21" s="6">
+        <v>18</v>
+      </c>
+      <c r="V21" s="6">
+        <v>18</v>
+      </c>
+      <c r="W21" s="6">
+        <v>19</v>
+      </c>
+      <c r="X21" s="6"/>
+      <c r="Y21" s="6"/>
+      <c r="Z21" s="6"/>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="15">
+      <c r="A22" s="6">
+        <v>18</v>
+      </c>
+      <c r="B22" s="17" t="s">
+        <v>150</v>
+      </c>
+      <c r="C22" s="6"/>
+      <c r="D22" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="N22" s="6"/>
+      <c r="O22" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="P22" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q22" s="14"/>
+      <c r="R22" s="6">
+        <v>0</v>
+      </c>
+      <c r="S22" s="6">
+        <v>22</v>
+      </c>
+      <c r="T22" s="6"/>
+      <c r="U22" s="6">
+        <v>20</v>
+      </c>
+      <c r="V22" s="6">
+        <v>20</v>
+      </c>
+      <c r="W22" s="6">
+        <v>21</v>
+      </c>
+      <c r="X22" s="6"/>
+      <c r="Y22" s="6"/>
+      <c r="Z22" s="6"/>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="15">
+      <c r="A23" s="6">
+        <v>19</v>
+      </c>
+      <c r="B23" s="17" t="s">
+        <v>158</v>
+      </c>
+      <c r="C23" s="6"/>
+      <c r="D23" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="P23" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="Q23" s="14"/>
+      <c r="R23" s="6">
+        <v>0</v>
+      </c>
+      <c r="S23" s="6">
+        <v>22</v>
+      </c>
+      <c r="T23" s="6"/>
+      <c r="U23" s="6">
+        <v>20</v>
+      </c>
+      <c r="V23" s="6">
+        <v>20</v>
+      </c>
+      <c r="W23" s="6">
+        <v>21</v>
+      </c>
+      <c r="X23" s="6"/>
+      <c r="Y23" s="6"/>
+      <c r="Z23" s="6"/>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="15">
+      <c r="A24" s="6">
+        <v>20</v>
+      </c>
+      <c r="B24" s="17" t="s">
+        <v>166</v>
+      </c>
+      <c r="C24" s="6"/>
+      <c r="D24" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="J24" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="P24" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q24" s="14"/>
+      <c r="R24" s="6">
+        <v>2</v>
+      </c>
+      <c r="S24" s="6">
+        <v>24</v>
+      </c>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6">
+        <v>22</v>
+      </c>
+      <c r="V24" s="6">
+        <v>22</v>
+      </c>
+      <c r="W24" s="6">
+        <v>23</v>
+      </c>
+      <c r="X24" s="6"/>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6"/>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="15">
+      <c r="A25" s="6">
+        <v>21</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="C25" s="6"/>
+      <c r="D25" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="P25" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="Q25" s="14"/>
+      <c r="R25" s="6">
+        <v>3</v>
+      </c>
+      <c r="S25" s="6">
+        <v>25</v>
+      </c>
+      <c r="T25" s="6"/>
+      <c r="U25" s="6">
+        <v>23</v>
+      </c>
+      <c r="V25" s="6">
+        <v>23</v>
+      </c>
+      <c r="W25" s="6">
+        <v>24</v>
+      </c>
+      <c r="X25" s="6"/>
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="6"/>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="15">
+      <c r="A26" s="6">
+        <v>22</v>
+      </c>
+      <c r="B26" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="C26" s="6"/>
+      <c r="D26" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="J26" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="P26" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q26" s="14"/>
+      <c r="R26" s="6">
+        <v>4</v>
+      </c>
+      <c r="S26" s="6">
+        <v>26</v>
+      </c>
+      <c r="T26" s="6"/>
+      <c r="U26" s="6">
+        <v>24</v>
+      </c>
+      <c r="V26" s="6">
+        <v>24</v>
+      </c>
+      <c r="W26" s="6">
+        <v>25</v>
+      </c>
+      <c r="X26" s="6"/>
+      <c r="Y26" s="6"/>
+      <c r="Z26" s="6"/>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="15">
+      <c r="A27" s="6">
+        <v>23</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>190</v>
+      </c>
+      <c r="C27" s="6"/>
+      <c r="D27" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J27" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P27" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q27" s="14"/>
+      <c r="R27" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S27" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T27" s="6"/>
+      <c r="U27" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V27" s="6">
+        <v>25</v>
+      </c>
+      <c r="W27" s="6">
+        <v>26</v>
+      </c>
+      <c r="X27" s="6"/>
+      <c r="Y27" s="6"/>
+      <c r="Z27" s="6"/>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="15">
+      <c r="A28" s="6">
+        <v>24</v>
+      </c>
+      <c r="B28" s="17" t="s">
+        <v>193</v>
+      </c>
+      <c r="C28" s="6"/>
+      <c r="D28" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P28" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q28" s="14"/>
+      <c r="R28" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S28" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T28" s="6"/>
+      <c r="U28" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V28" s="6">
+        <v>27</v>
+      </c>
+      <c r="W28" s="6">
+        <v>28</v>
+      </c>
+      <c r="X28" s="6"/>
+      <c r="Y28" s="6"/>
+      <c r="Z28" s="6"/>
+    </row>
+    <row r="29" spans="1:26" customHeight="1" ht="15">
+      <c r="A29" s="6">
+        <v>25</v>
+      </c>
+      <c r="B29" s="17" t="s">
+        <v>196</v>
+      </c>
+      <c r="C29" s="6"/>
+      <c r="D29" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>198</v>
+      </c>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6" t="s">
+        <v>199</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6" t="s">
+        <v>202</v>
+      </c>
+      <c r="P29" s="6" t="s">
         <v>203</v>
       </c>
-      <c r="L15" s="6" t="s">
-[...5 lines deleted...]
-      <c r="N15" s="6" t="s">
+      <c r="Q29" s="14"/>
+      <c r="R29" s="6">
+        <v>5</v>
+      </c>
+      <c r="S29" s="6">
+        <v>27</v>
+      </c>
+      <c r="T29" s="6"/>
+      <c r="U29" s="6">
+        <v>25</v>
+      </c>
+      <c r="V29" s="6">
+        <v>30</v>
+      </c>
+      <c r="W29" s="6">
+        <v>31</v>
+      </c>
+      <c r="X29" s="6"/>
+      <c r="Y29" s="6"/>
+      <c r="Z29" s="6"/>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="15">
+      <c r="A30" s="6">
+        <v>26</v>
+      </c>
+      <c r="B30" s="17" t="s">
         <v>204</v>
       </c>
-      <c r="O15" s="6" t="s">
-[...8 lines deleted...]
-      <c r="R15" s="6" t="s">
+      <c r="C30" s="6"/>
+      <c r="D30" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6" t="s">
+        <v>207</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="K30" s="6"/>
+      <c r="L30" s="6"/>
+      <c r="M30" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="P30" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q30" s="14"/>
+      <c r="R30" s="6">
+        <v>5</v>
+      </c>
+      <c r="S30" s="6">
+        <v>27</v>
+      </c>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6">
+        <v>25</v>
+      </c>
+      <c r="V30" s="6">
+        <v>30</v>
+      </c>
+      <c r="W30" s="6">
+        <v>31</v>
+      </c>
+      <c r="X30" s="6"/>
+      <c r="Y30" s="6"/>
+      <c r="Z30" s="6"/>
+    </row>
+    <row r="31" spans="1:26" customHeight="1" ht="15">
+      <c r="A31" s="6">
+        <v>27</v>
+      </c>
+      <c r="B31" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="C31" s="6"/>
+      <c r="D31" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="P31" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q31" s="14"/>
+      <c r="R31" s="6">
+        <v>6</v>
+      </c>
+      <c r="S31" s="6">
+        <v>28</v>
+      </c>
+      <c r="T31" s="6"/>
+      <c r="U31" s="6">
+        <v>26</v>
+      </c>
+      <c r="V31" s="6">
+        <v>31</v>
+      </c>
+      <c r="W31" s="6">
+        <v>32</v>
+      </c>
+      <c r="X31" s="6"/>
+      <c r="Y31" s="6"/>
+      <c r="Z31" s="6"/>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="15">
+      <c r="A32" s="6">
+        <v>28</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>220</v>
+      </c>
+      <c r="C32" s="6"/>
+      <c r="D32" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="J32" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="P32" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="Q32" s="14"/>
+      <c r="R32" s="6">
+        <v>8</v>
+      </c>
+      <c r="S32" s="6">
+        <v>30</v>
+      </c>
+      <c r="T32" s="6"/>
+      <c r="U32" s="6">
+        <v>28</v>
+      </c>
+      <c r="V32" s="6">
+        <v>33</v>
+      </c>
+      <c r="W32" s="6">
+        <v>34</v>
+      </c>
+      <c r="X32" s="6"/>
+      <c r="Y32" s="6"/>
+      <c r="Z32" s="6"/>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="15">
+      <c r="A33" s="6">
+        <v>29</v>
+      </c>
+      <c r="B33" s="17" t="s">
+        <v>228</v>
+      </c>
+      <c r="C33" s="6"/>
+      <c r="D33" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6" t="s">
+        <v>230</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="P33" s="6" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q33" s="14"/>
+      <c r="R33" s="6">
+        <v>8</v>
+      </c>
+      <c r="S33" s="6">
+        <v>30</v>
+      </c>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6">
+        <v>28</v>
+      </c>
+      <c r="V33" s="6">
+        <v>33</v>
+      </c>
+      <c r="W33" s="6">
+        <v>34</v>
+      </c>
+      <c r="X33" s="6"/>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6"/>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="15">
+      <c r="A34" s="6">
+        <v>30</v>
+      </c>
+      <c r="B34" s="17" t="s">
+        <v>235</v>
+      </c>
+      <c r="C34" s="6"/>
+      <c r="D34" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6" t="s">
+        <v>240</v>
+      </c>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="P34" s="6" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q34" s="14"/>
+      <c r="R34" s="6">
+        <v>11</v>
+      </c>
+      <c r="S34" s="6">
+        <v>33</v>
+      </c>
+      <c r="T34" s="6"/>
+      <c r="U34" s="6">
+        <v>31</v>
+      </c>
+      <c r="V34" s="6">
+        <v>36</v>
+      </c>
+      <c r="W34" s="6">
+        <v>37</v>
+      </c>
+      <c r="X34" s="6"/>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="6"/>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="15">
+      <c r="A35" s="6">
+        <v>31</v>
+      </c>
+      <c r="B35" s="17" t="s">
+        <v>243</v>
+      </c>
+      <c r="C35" s="6"/>
+      <c r="D35" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6" t="s">
+        <v>246</v>
+      </c>
+      <c r="J35" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6" t="s">
+        <v>248</v>
+      </c>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6" t="s">
+        <v>249</v>
+      </c>
+      <c r="P35" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="Q35" s="14"/>
+      <c r="R35" s="6">
+        <v>12</v>
+      </c>
+      <c r="S35" s="6">
+        <v>34</v>
+      </c>
+      <c r="T35" s="6"/>
+      <c r="U35" s="6">
+        <v>32</v>
+      </c>
+      <c r="V35" s="6">
+        <v>37</v>
+      </c>
+      <c r="W35" s="6">
+        <v>38</v>
+      </c>
+      <c r="X35" s="6"/>
+      <c r="Y35" s="6"/>
+      <c r="Z35" s="6"/>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="15">
+      <c r="A36" s="6">
+        <v>32</v>
+      </c>
+      <c r="B36" s="17" t="s">
+        <v>251</v>
+      </c>
+      <c r="C36" s="6"/>
+      <c r="D36" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6" t="s">
+        <v>253</v>
+      </c>
+      <c r="J36" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6" t="s">
+        <v>256</v>
+      </c>
+      <c r="P36" s="6" t="s">
+        <v>257</v>
+      </c>
+      <c r="Q36" s="14"/>
+      <c r="R36" s="6">
+        <v>13</v>
+      </c>
+      <c r="S36" s="6">
+        <v>35</v>
+      </c>
+      <c r="T36" s="6"/>
+      <c r="U36" s="6">
+        <v>33</v>
+      </c>
+      <c r="V36" s="6">
+        <v>38</v>
+      </c>
+      <c r="W36" s="6">
+        <v>39</v>
+      </c>
+      <c r="X36" s="6"/>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="6"/>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="15">
+      <c r="A37" s="6">
+        <v>33</v>
+      </c>
+      <c r="B37" s="17" t="s">
+        <v>258</v>
+      </c>
+      <c r="C37" s="6"/>
+      <c r="D37" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="P37" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q37" s="14"/>
+      <c r="R37" s="6">
+        <v>15</v>
+      </c>
+      <c r="S37" s="6">
+        <v>37</v>
+      </c>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6">
+        <v>35</v>
+      </c>
+      <c r="V37" s="6">
+        <v>40</v>
+      </c>
+      <c r="W37" s="6">
+        <v>41</v>
+      </c>
+      <c r="X37" s="6"/>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="6"/>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="15">
+      <c r="A38" s="6">
+        <v>34</v>
+      </c>
+      <c r="B38" s="17" t="s">
+        <v>260</v>
+      </c>
+      <c r="C38" s="6"/>
+      <c r="D38" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F38" s="6"/>
+      <c r="G38" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N38" s="6" t="s">
+        <v>262</v>
+      </c>
+      <c r="O38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q38" s="14"/>
+      <c r="R38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T38" s="6"/>
+      <c r="U38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X38" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="6"/>
+      <c r="Z38" s="6"/>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="15">
+      <c r="A39" s="6">
+        <v>35</v>
+      </c>
+      <c r="B39" s="17" t="s">
+        <v>263</v>
+      </c>
+      <c r="C39" s="6"/>
+      <c r="D39" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F39" s="6"/>
+      <c r="G39" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J39" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+      <c r="M39" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N39" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="O39" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P39" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q39" s="14"/>
+      <c r="R39" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S39" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T39" s="6"/>
+      <c r="U39" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V39" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W39" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X39" s="6">
+        <v>3</v>
+      </c>
+      <c r="Y39" s="6"/>
+      <c r="Z39" s="6"/>
+    </row>
+    <row r="40" spans="1:26" customHeight="1" ht="15">
+      <c r="A40" s="6">
+        <v>36</v>
+      </c>
+      <c r="B40" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="C40" s="6"/>
+      <c r="D40" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="L40" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="M40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N40" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="O40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q40" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="R40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T40" s="6"/>
+      <c r="U40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W40" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X40" s="6">
+        <v>4</v>
+      </c>
+      <c r="Y40" s="6"/>
+      <c r="Z40" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" customHeight="1" ht="15">
+      <c r="A41" s="6">
+        <v>37</v>
+      </c>
+      <c r="B41" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="C41" s="6"/>
+      <c r="D41" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="F41" s="6"/>
+      <c r="G41" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="H41" s="6"/>
+      <c r="I41" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="J41" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="K41" s="6" t="s">
+        <v>276</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="M41" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="P41" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="Q41" s="14" t="s">
+        <v>280</v>
+      </c>
+      <c r="R41" s="6">
+        <v>15</v>
+      </c>
+      <c r="S41" s="6">
+        <v>37</v>
+      </c>
+      <c r="T41" s="6"/>
+      <c r="U41" s="6">
+        <v>35</v>
+      </c>
+      <c r="V41" s="6">
+        <v>40</v>
+      </c>
+      <c r="W41" s="6">
+        <v>41</v>
+      </c>
+      <c r="X41" s="6">
+        <v>4</v>
+      </c>
+      <c r="Y41" s="6"/>
+      <c r="Z41" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" customHeight="1" ht="15">
+      <c r="A42" s="6">
+        <v>38</v>
+      </c>
+      <c r="B42" s="17" t="s">
+        <v>263</v>
+      </c>
+      <c r="C42" s="6"/>
+      <c r="D42" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="F42" s="6"/>
+      <c r="G42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q42" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S42" s="6">
+        <v>38</v>
+      </c>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" customHeight="1" ht="15">
+      <c r="A43" s="6">
+        <v>39</v>
+      </c>
+      <c r="B43" s="17" t="s">
+        <v>282</v>
+      </c>
+      <c r="C43" s="6"/>
+      <c r="D43" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6" t="s">
+        <v>286</v>
+      </c>
+      <c r="J43" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="K43" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>288</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>289</v>
+      </c>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6" t="s">
+        <v>290</v>
+      </c>
+      <c r="P43" s="6" t="s">
+        <v>291</v>
+      </c>
+      <c r="Q43" s="14" t="s">
+        <v>292</v>
+      </c>
+      <c r="R43" s="6">
+        <v>16</v>
+      </c>
+      <c r="S43" s="6">
+        <v>40</v>
+      </c>
+      <c r="T43" s="6"/>
+      <c r="U43" s="6">
+        <v>36</v>
+      </c>
+      <c r="V43" s="6">
+        <v>41</v>
+      </c>
+      <c r="W43" s="6">
+        <v>42</v>
+      </c>
+      <c r="X43" s="6">
+        <v>5</v>
+      </c>
+      <c r="Y43" s="6"/>
+      <c r="Z43" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="15">
+      <c r="A44" s="6">
+        <v>40</v>
+      </c>
+      <c r="B44" s="17" t="s">
+        <v>293</v>
+      </c>
+      <c r="C44" s="6"/>
+      <c r="D44" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="J44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="M44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="P44" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="Q44" s="14" t="s">
+        <v>300</v>
+      </c>
+      <c r="R44" s="6">
+        <v>17</v>
+      </c>
+      <c r="S44" s="6">
+        <v>41</v>
+      </c>
+      <c r="T44" s="6"/>
+      <c r="U44" s="6">
+        <v>37</v>
+      </c>
+      <c r="V44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y44" s="6"/>
+      <c r="Z44" s="6">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="15">
+      <c r="A45" s="6">
+        <v>41</v>
+      </c>
+      <c r="B45" s="17" t="s">
+        <v>301</v>
+      </c>
+      <c r="C45" s="6"/>
+      <c r="D45" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6" t="s">
+        <v>305</v>
+      </c>
+      <c r="J45" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="K45" s="6" t="s">
+        <v>307</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="M45" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="P45" s="6" t="s">
+        <v>310</v>
+      </c>
+      <c r="Q45" s="14" t="s">
+        <v>311</v>
+      </c>
+      <c r="R45" s="6">
+        <v>18</v>
+      </c>
+      <c r="S45" s="6">
+        <v>42</v>
+      </c>
+      <c r="T45" s="6"/>
+      <c r="U45" s="6">
+        <v>38</v>
+      </c>
+      <c r="V45" s="6">
+        <v>43</v>
+      </c>
+      <c r="W45" s="6">
+        <v>44</v>
+      </c>
+      <c r="X45" s="6">
+        <v>7</v>
+      </c>
+      <c r="Y45" s="6"/>
+      <c r="Z45" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="15">
+      <c r="A46" s="6">
+        <v>42</v>
+      </c>
+      <c r="B46" s="17" t="s">
+        <v>312</v>
+      </c>
+      <c r="C46" s="6"/>
+      <c r="D46" s="9" t="s">
+        <v>313</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="J46" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="K46" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="L46" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="M46" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6" t="s">
+        <v>320</v>
+      </c>
+      <c r="P46" s="6" t="s">
+        <v>321</v>
+      </c>
+      <c r="Q46" s="14" t="s">
+        <v>322</v>
+      </c>
+      <c r="R46" s="6">
+        <v>20</v>
+      </c>
+      <c r="S46" s="6">
+        <v>44</v>
+      </c>
+      <c r="T46" s="6"/>
+      <c r="U46" s="6">
+        <v>40</v>
+      </c>
+      <c r="V46" s="6">
+        <v>45</v>
+      </c>
+      <c r="W46" s="6">
+        <v>46</v>
+      </c>
+      <c r="X46" s="6">
+        <v>9</v>
+      </c>
+      <c r="Y46" s="6"/>
+      <c r="Z46" s="6">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="15">
+      <c r="A47" s="6">
+        <v>43</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>323</v>
+      </c>
+      <c r="C47" s="6"/>
+      <c r="D47" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>261</v>
+      </c>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="I47" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="J47" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="K47" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="L47" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="M47" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="P47" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q47" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="R47" s="6">
+        <v>21</v>
+      </c>
+      <c r="S47" s="6">
+        <v>45</v>
+      </c>
+      <c r="T47" s="6"/>
+      <c r="U47" s="6">
+        <v>41</v>
+      </c>
+      <c r="V47" s="6">
+        <v>46</v>
+      </c>
+      <c r="W47" s="6">
+        <v>47</v>
+      </c>
+      <c r="X47" s="6">
+        <v>10</v>
+      </c>
+      <c r="Y47" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="15">
+      <c r="A48" s="6">
+        <v>44</v>
+      </c>
+      <c r="B48" s="17" t="s">
+        <v>334</v>
+      </c>
+      <c r="C48" s="6"/>
+      <c r="D48" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="H48" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>337</v>
+      </c>
+      <c r="J48" s="6" t="s">
+        <v>338</v>
+      </c>
+      <c r="K48" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="M48" s="6" t="s">
+        <v>340</v>
+      </c>
+      <c r="N48" s="6"/>
+      <c r="O48" s="6" t="s">
+        <v>341</v>
+      </c>
+      <c r="P48" s="6" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q48" s="14" t="s">
+        <v>343</v>
+      </c>
+      <c r="R48" s="6">
+        <v>22</v>
+      </c>
+      <c r="S48" s="6">
+        <v>46</v>
+      </c>
+      <c r="T48" s="6"/>
+      <c r="U48" s="6">
+        <v>42</v>
+      </c>
+      <c r="V48" s="6">
+        <v>47</v>
+      </c>
+      <c r="W48" s="6">
+        <v>48</v>
+      </c>
+      <c r="X48" s="6">
+        <v>11</v>
+      </c>
+      <c r="Y48" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z48" s="6">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26" customHeight="1" ht="15">
+      <c r="A49" s="6">
+        <v>45</v>
+      </c>
+      <c r="B49" s="17" t="s">
+        <v>344</v>
+      </c>
+      <c r="C49" s="6"/>
+      <c r="D49" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M49" s="6" t="s">
         <v>345</v>
       </c>
-      <c r="S15" s="6" t="s">
-[...11 lines deleted...]
-      <c r="W15" s="6" t="s">
+      <c r="N49" s="6"/>
+      <c r="O49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q49" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T49" s="6"/>
+      <c r="U49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W49" s="6">
+        <v>51</v>
+      </c>
+      <c r="X49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z49" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26" customHeight="1" ht="15">
+      <c r="A50" s="6">
+        <v>46</v>
+      </c>
+      <c r="B50" s="17" t="s">
+        <v>346</v>
+      </c>
+      <c r="C50" s="6"/>
+      <c r="D50" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F50" s="6"/>
+      <c r="G50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M50" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="N50" s="6"/>
+      <c r="O50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q50" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T50" s="6"/>
+      <c r="U50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W50" s="6">
+        <v>53</v>
+      </c>
+      <c r="X50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y50" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z50" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26" customHeight="1" ht="15">
+      <c r="A51" s="6">
+        <v>47</v>
+      </c>
+      <c r="B51" s="17" t="s">
+        <v>347</v>
+      </c>
+      <c r="C51" s="6"/>
+      <c r="D51" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F51" s="6"/>
+      <c r="G51" s="6" t="s">
+        <v>348</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M51" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="N51" s="6"/>
+      <c r="O51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q51" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T51" s="6"/>
+      <c r="U51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W51" s="6">
+        <v>53</v>
+      </c>
+      <c r="X51" s="6">
+        <v>13</v>
+      </c>
+      <c r="Y51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z51" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26" customHeight="1" ht="15">
+      <c r="A52" s="6">
+        <v>48</v>
+      </c>
+      <c r="B52" s="17" t="s">
         <v>349</v>
       </c>
-      <c r="X15" s="6" t="s">
-[...11 lines deleted...]
-      <c r="AB15" s="6" t="s">
+      <c r="C52" s="6"/>
+      <c r="D52" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>264</v>
+      </c>
+      <c r="F52" s="6"/>
+      <c r="G52" s="6" t="s">
+        <v>351</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="I52" s="6" t="s">
         <v>353</v>
       </c>
-      <c r="AC15" s="6" t="s">
-[...26 lines deleted...]
-      <c r="AL15" s="6" t="s">
+      <c r="J52" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="K52" s="6" t="s">
+        <v>355</v>
+      </c>
+      <c r="L52" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="M52" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="N52" s="6"/>
+      <c r="O52" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="P52" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="Q52" s="14" t="s">
+        <v>358</v>
+      </c>
+      <c r="R52" s="6">
+        <v>23</v>
+      </c>
+      <c r="S52" s="6">
+        <v>47</v>
+      </c>
+      <c r="T52" s="6"/>
+      <c r="U52" s="6">
+        <v>43</v>
+      </c>
+      <c r="V52" s="6">
+        <v>48</v>
+      </c>
+      <c r="W52" s="6">
+        <v>55</v>
+      </c>
+      <c r="X52" s="6">
+        <v>15</v>
+      </c>
+      <c r="Y52" s="6">
+        <v>2</v>
+      </c>
+      <c r="Z52" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="15">
+      <c r="A53" s="6">
+        <v>49</v>
+      </c>
+      <c r="B53" s="17" t="s">
+        <v>359</v>
+      </c>
+      <c r="C53" s="6"/>
+      <c r="D53" s="9" t="s">
+        <v>360</v>
+      </c>
+      <c r="E53" s="6" t="s">
         <v>361</v>
       </c>
-      <c r="AM15" s="6" t="s">
-[...5 lines deleted...]
-      <c r="AO15" s="6" t="s">
+      <c r="F53" s="6"/>
+      <c r="G53" s="6" t="s">
         <v>362</v>
       </c>
-      <c r="AP15" s="6" t="s">
-[...32 lines deleted...]
-      <c r="BA15" s="6" t="s">
+      <c r="H53" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>364</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>365</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>366</v>
+      </c>
+      <c r="M53" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="N53" s="6"/>
+      <c r="O53" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="P53" s="6" t="s">
+        <v>368</v>
+      </c>
+      <c r="Q53" s="14" t="s">
+        <v>369</v>
+      </c>
+      <c r="R53" s="6">
+        <v>24</v>
+      </c>
+      <c r="S53" s="6">
+        <v>48</v>
+      </c>
+      <c r="T53" s="6"/>
+      <c r="U53" s="6">
+        <v>44</v>
+      </c>
+      <c r="V53" s="6">
+        <v>49</v>
+      </c>
+      <c r="W53" s="6">
+        <v>56</v>
+      </c>
+      <c r="X53" s="6">
+        <v>16</v>
+      </c>
+      <c r="Y53" s="6">
+        <v>3</v>
+      </c>
+      <c r="Z53" s="6">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="15">
+      <c r="A54" s="6">
+        <v>50</v>
+      </c>
+      <c r="B54" s="17" t="s">
+        <v>370</v>
+      </c>
+      <c r="C54" s="6"/>
+      <c r="D54" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F54" s="6"/>
+      <c r="G54" s="6" t="s">
         <v>371</v>
       </c>
-      <c r="BB15" s="6" t="s">
-[...140 lines deleted...]
-      <c r="CW15" s="6" t="s">
+      <c r="H54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N54" s="6"/>
+      <c r="O54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q54" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T54" s="6"/>
+      <c r="U54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X54" s="6">
+        <v>16</v>
+      </c>
+      <c r="Y54" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z54" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26" customHeight="1" ht="15">
+      <c r="A55" s="6">
+        <v>51</v>
+      </c>
+      <c r="B55" s="17" t="s">
+        <v>372</v>
+      </c>
+      <c r="C55" s="6"/>
+      <c r="D55" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F55" s="6"/>
+      <c r="G55" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N55" s="6"/>
+      <c r="O55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q55" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T55" s="6"/>
+      <c r="U55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X55" s="6">
+        <v>17</v>
+      </c>
+      <c r="Y55" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z55" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="15">
+      <c r="A56" s="6">
+        <v>52</v>
+      </c>
+      <c r="B56" s="17" t="s">
+        <v>374</v>
+      </c>
+      <c r="C56" s="6"/>
+      <c r="D56" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>363</v>
+      </c>
+      <c r="F56" s="6"/>
+      <c r="G56" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H56" s="6" t="s">
         <v>273</v>
       </c>
-      <c r="CX15" s="6" t="s">
-[...457 lines deleted...]
-      <c r="BI16" s="12" t="s">
+      <c r="I56" s="6" t="s">
+        <v>376</v>
+      </c>
+      <c r="J56" s="6" t="s">
         <v>377</v>
       </c>
-      <c r="BJ16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="BL16" s="12" t="s">
+      <c r="K56" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="L56" s="6" t="s">
         <v>378</v>
       </c>
-      <c r="BM16" s="12" t="s">
+      <c r="M56" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="N56" s="6"/>
+      <c r="O56" s="6" t="s">
+        <v>379</v>
+      </c>
+      <c r="P56" s="6" t="s">
         <v>380</v>
       </c>
-      <c r="BN16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="BP16" s="12" t="s">
+      <c r="Q56" s="14" t="s">
         <v>381</v>
       </c>
-      <c r="BQ16" s="12" t="s">
+      <c r="R56" s="6">
+        <v>25</v>
+      </c>
+      <c r="S56" s="6">
+        <v>49</v>
+      </c>
+      <c r="T56" s="6"/>
+      <c r="U56" s="6">
+        <v>45</v>
+      </c>
+      <c r="V56" s="6">
+        <v>50</v>
+      </c>
+      <c r="W56" s="6">
+        <v>57</v>
+      </c>
+      <c r="X56" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y56" s="6">
+        <v>4</v>
+      </c>
+      <c r="Z56" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="15">
+      <c r="A57" s="7">
+        <v>53</v>
+      </c>
+      <c r="B57" s="18" t="s">
+        <v>382</v>
+      </c>
+      <c r="C57" s="7" t="s">
         <v>383</v>
       </c>
-      <c r="BR16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="BT16" s="12" t="s">
+      <c r="D57" s="10" t="s">
         <v>384</v>
       </c>
-      <c r="BU16" s="12" t="s">
+      <c r="E57" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12" t="s">
         <v>386</v>
       </c>
-      <c r="BV16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="BX16" s="12" t="s">
+      <c r="H57" s="12" t="s">
         <v>387</v>
       </c>
-      <c r="BY16" s="12" t="s">
+      <c r="I57" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="J57" s="12" t="s">
         <v>389</v>
       </c>
-      <c r="BZ16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="CB16" s="12" t="s">
+      <c r="K57" s="12" t="s">
+        <v>378</v>
+      </c>
+      <c r="L57" s="12"/>
+      <c r="M57" s="12" t="s">
         <v>390</v>
       </c>
-      <c r="CC16" s="12" t="s">
+      <c r="N57" s="12"/>
+      <c r="O57" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="P57" s="12" t="s">
         <v>392</v>
       </c>
-      <c r="CD16" s="12" t="s">
-[...5 lines deleted...]
-      <c r="CF16" s="12" t="s">
+      <c r="Q57" s="15"/>
+      <c r="R57" s="7">
+        <v>26</v>
+      </c>
+      <c r="S57" s="7">
+        <v>50</v>
+      </c>
+      <c r="T57" s="7"/>
+      <c r="U57" s="7">
+        <v>46</v>
+      </c>
+      <c r="V57" s="7">
+        <v>51</v>
+      </c>
+      <c r="W57" s="7">
+        <v>58</v>
+      </c>
+      <c r="X57" s="7">
+        <v>19</v>
+      </c>
+      <c r="Y57" s="7">
+        <v>5</v>
+      </c>
+      <c r="Z57" s="7">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
         <v>393</v>
-      </c>
-[...330 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:GL18"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="194" max="194" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.845703" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="3.71" customWidth="true" style="0"/>
+    <col min="19" max="19" width="3.71" customWidth="true" style="0"/>
+    <col min="20" max="20" width="3.71" customWidth="true" style="0"/>
+    <col min="21" max="21" width="3.71" customWidth="true" style="0"/>
+    <col min="22" max="22" width="3.71" customWidth="true" style="0"/>
+    <col min="23" max="23" width="3.71" customWidth="true" style="0"/>
+    <col min="24" max="24" width="3.71" customWidth="true" style="0"/>
+    <col min="25" max="25" width="3.71" customWidth="true" style="0"/>
+    <col min="26" max="26" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="39.990234" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:194" customHeight="1" ht="18">
+    <row r="1" spans="1:26" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:194" customHeight="1" ht="15">
+    <row r="2" spans="1:26" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>1126</v>
-[...1 lines deleted...]
-      <c r="GK2" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="Q2" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:194" customHeight="1" ht="15">
+    <row r="3" spans="1:26" customHeight="1" ht="15">
       <c r="A3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="5"/>
       <c r="D3" s="8" t="s">
-        <v>1127</v>
+        <v>395</v>
       </c>
       <c r="E3" s="11" t="s">
-        <v>1128</v>
+        <v>396</v>
       </c>
       <c r="F3" s="11" t="s">
-        <v>1129</v>
+        <v>397</v>
       </c>
       <c r="G3" s="11" t="s">
-        <v>1130</v>
+        <v>398</v>
       </c>
       <c r="H3" s="11" t="s">
-        <v>1131</v>
+        <v>399</v>
       </c>
       <c r="I3" s="11" t="s">
-        <v>1132</v>
+        <v>400</v>
       </c>
       <c r="J3" s="11" t="s">
-        <v>1133</v>
+        <v>401</v>
       </c>
       <c r="K3" s="11" t="s">
-        <v>1134</v>
+        <v>402</v>
       </c>
       <c r="L3" s="11" t="s">
-        <v>1135</v>
+        <v>403</v>
       </c>
       <c r="M3" s="11" t="s">
-        <v>1136</v>
+        <v>404</v>
       </c>
       <c r="N3" s="11" t="s">
-        <v>1137</v>
+        <v>405</v>
       </c>
       <c r="O3" s="11" t="s">
-        <v>1138</v>
+        <v>406</v>
       </c>
       <c r="P3" s="11" t="s">
-        <v>1139</v>
-[...536 lines deleted...]
-    <row r="4" spans="1:194" customHeight="1" ht="30">
+        <v>407</v>
+      </c>
+      <c r="Q3" s="13" t="s">
+        <v>408</v>
+      </c>
+      <c r="R3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="S3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="T3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="U3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="V3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="W3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="X3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="Y3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="Z3" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="30">
       <c r="A4" s="6"/>
       <c r="B4" s="17"/>
       <c r="C4" s="6"/>
       <c r="D4" s="9" t="s">
-        <v>194</v>
+        <v>20</v>
       </c>
       <c r="E4" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="N4" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="O4" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="P4" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q4" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="R4" s="6"/>
+      <c r="S4" s="6"/>
+      <c r="T4" s="6"/>
+      <c r="U4" s="6"/>
+      <c r="V4" s="6"/>
+      <c r="W4" s="6"/>
+      <c r="X4" s="6"/>
+      <c r="Y4" s="6"/>
+      <c r="Z4" s="6"/>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="15">
+      <c r="A5" s="6">
+        <v>53</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>382</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="9"/>
+      <c r="E5" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6" t="s">
+        <v>410</v>
+      </c>
+      <c r="I5" s="6" t="s">
+        <v>411</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="K5" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="L5" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="M5" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="O5" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="P5" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="Q5" s="14"/>
+      <c r="R5" s="6"/>
+      <c r="S5" s="6">
+        <v>0</v>
+      </c>
+      <c r="T5" s="6">
+        <v>0</v>
+      </c>
+      <c r="U5" s="6">
+        <v>0</v>
+      </c>
+      <c r="V5" s="6">
+        <v>0</v>
+      </c>
+      <c r="W5" s="6">
+        <v>0</v>
+      </c>
+      <c r="X5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y5" s="6"/>
+      <c r="Z5" s="6"/>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="15">
+      <c r="A6" s="6">
+        <v>52</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>374</v>
+      </c>
+      <c r="C6" s="6"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="I6" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="J6" s="6" t="s">
+        <v>416</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>417</v>
+      </c>
+      <c r="N6" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="O6" s="6" t="s">
+        <v>298</v>
+      </c>
+      <c r="P6" s="6" t="s">
+        <v>418</v>
+      </c>
+      <c r="Q6" s="14" t="s">
+        <v>419</v>
+      </c>
+      <c r="R6" s="6"/>
+      <c r="S6" s="6">
+        <v>1</v>
+      </c>
+      <c r="T6" s="6">
+        <v>1</v>
+      </c>
+      <c r="U6" s="6">
+        <v>1</v>
+      </c>
+      <c r="V6" s="6">
+        <v>1</v>
+      </c>
+      <c r="W6" s="6">
+        <v>1</v>
+      </c>
+      <c r="X6" s="6">
+        <v>1</v>
+      </c>
+      <c r="Y6" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="6"/>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="15">
+      <c r="A7" s="6">
+        <v>51</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>372</v>
+      </c>
+      <c r="C7" s="6"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q7" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R7" s="6"/>
+      <c r="S7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="U7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y7" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z7" s="6"/>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="15">
+      <c r="A8" s="6">
+        <v>50</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>370</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q8" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R8" s="6"/>
+      <c r="S8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y8" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z8" s="6"/>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="15">
+      <c r="A9" s="6">
+        <v>49</v>
+      </c>
+      <c r="B9" s="17" t="s">
+        <v>359</v>
+      </c>
+      <c r="C9" s="6"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="6" t="s">
+        <v>420</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="I9" s="6" t="s">
+        <v>422</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>423</v>
+      </c>
+      <c r="K9" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="L9" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="M9" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N9" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="O9" s="6" t="s">
+        <v>424</v>
+      </c>
+      <c r="P9" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="Q9" s="14" t="s">
+        <v>426</v>
+      </c>
+      <c r="R9" s="6"/>
+      <c r="S9" s="6">
+        <v>2</v>
+      </c>
+      <c r="T9" s="6">
+        <v>2</v>
+      </c>
+      <c r="U9" s="6">
+        <v>2</v>
+      </c>
+      <c r="V9" s="6">
+        <v>2</v>
+      </c>
+      <c r="W9" s="6">
+        <v>2</v>
+      </c>
+      <c r="X9" s="6">
+        <v>2</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z9" s="6"/>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="15">
+      <c r="A10" s="6">
+        <v>48</v>
+      </c>
+      <c r="B10" s="17" t="s">
+        <v>349</v>
+      </c>
+      <c r="C10" s="6"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>296</v>
+      </c>
+      <c r="K10" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="L10" s="6" t="s">
+        <v>297</v>
+      </c>
+      <c r="M10" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="N10" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="O10" s="6" t="s">
+        <v>431</v>
+      </c>
+      <c r="P10" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="Q10" s="14" t="s">
+        <v>433</v>
+      </c>
+      <c r="R10" s="6"/>
+      <c r="S10" s="6">
+        <v>3</v>
+      </c>
+      <c r="T10" s="6">
+        <v>3</v>
+      </c>
+      <c r="U10" s="6">
+        <v>3</v>
+      </c>
+      <c r="V10" s="6">
+        <v>3</v>
+      </c>
+      <c r="W10" s="6">
+        <v>3</v>
+      </c>
+      <c r="X10" s="6">
+        <v>3</v>
+      </c>
+      <c r="Y10" s="6">
+        <v>2</v>
+      </c>
+      <c r="Z10" s="6"/>
+    </row>
+    <row r="11" spans="1:26" customHeight="1" ht="15">
+      <c r="A11" s="6">
+        <v>47</v>
+      </c>
+      <c r="B11" s="17" t="s">
+        <v>347</v>
+      </c>
+      <c r="C11" s="6"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="O11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q11" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R11" s="6"/>
+      <c r="S11" s="6">
+        <v>5</v>
+      </c>
+      <c r="T11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="U11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W11" s="6">
+        <v>5</v>
+      </c>
+      <c r="X11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y11" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z11" s="6"/>
+    </row>
+    <row r="12" spans="1:26" customHeight="1" ht="15">
+      <c r="A12" s="6">
+        <v>46</v>
+      </c>
+      <c r="B12" s="17" t="s">
+        <v>346</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="O12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q12" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R12" s="6"/>
+      <c r="S12" s="6">
+        <v>5</v>
+      </c>
+      <c r="T12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="U12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y12" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z12" s="6"/>
+    </row>
+    <row r="13" spans="1:26" customHeight="1" ht="15">
+      <c r="A13" s="6">
+        <v>45</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>344</v>
+      </c>
+      <c r="C13" s="6"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q13" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R13" s="6"/>
+      <c r="S13" s="6">
+        <v>7</v>
+      </c>
+      <c r="T13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y13" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z13" s="6"/>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="15">
+      <c r="A14" s="6">
+        <v>44</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>334</v>
+      </c>
+      <c r="C14" s="6"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="F14" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="I14" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="J14" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="K14" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="L14" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="M14" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="O14" s="6" t="s">
+        <v>440</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="Q14" s="14" t="s">
+        <v>442</v>
+      </c>
+      <c r="R14" s="6"/>
+      <c r="S14" s="6">
+        <v>10</v>
+      </c>
+      <c r="T14" s="6">
+        <v>4</v>
+      </c>
+      <c r="U14" s="6">
+        <v>4</v>
+      </c>
+      <c r="V14" s="6">
+        <v>4</v>
+      </c>
+      <c r="W14" s="6">
+        <v>7</v>
+      </c>
+      <c r="X14" s="6">
+        <v>4</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>3</v>
+      </c>
+      <c r="Z14" s="6"/>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="15">
+      <c r="A15" s="6">
+        <v>43</v>
+      </c>
+      <c r="B15" s="17" t="s">
+        <v>323</v>
+      </c>
+      <c r="C15" s="6"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6" t="s">
+        <v>444</v>
+      </c>
+      <c r="I15" s="6" t="s">
+        <v>445</v>
+      </c>
+      <c r="J15" s="6" t="s">
+        <v>316</v>
+      </c>
+      <c r="K15" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="L15" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="M15" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="6" t="s">
+        <v>446</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>448</v>
+      </c>
+      <c r="Q15" s="14" t="s">
+        <v>449</v>
+      </c>
+      <c r="R15" s="6"/>
+      <c r="S15" s="6">
+        <v>11</v>
+      </c>
+      <c r="T15" s="6">
+        <v>5</v>
+      </c>
+      <c r="U15" s="6">
+        <v>5</v>
+      </c>
+      <c r="V15" s="6">
+        <v>5</v>
+      </c>
+      <c r="W15" s="6">
+        <v>8</v>
+      </c>
+      <c r="X15" s="6">
+        <v>5</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>4</v>
+      </c>
+      <c r="Z15" s="6"/>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="15">
+      <c r="A16" s="6">
+        <v>42</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>312</v>
+      </c>
+      <c r="C16" s="6"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6" t="s">
+        <v>450</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>451</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>327</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>329</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>452</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="P16" s="6" t="s">
+        <v>454</v>
+      </c>
+      <c r="Q16" s="14" t="s">
+        <v>455</v>
+      </c>
+      <c r="R16" s="6"/>
+      <c r="S16" s="6">
+        <v>12</v>
+      </c>
+      <c r="T16" s="6">
+        <v>6</v>
+      </c>
+      <c r="U16" s="6">
+        <v>6</v>
+      </c>
+      <c r="V16" s="6">
+        <v>6</v>
+      </c>
+      <c r="W16" s="6">
+        <v>9</v>
+      </c>
+      <c r="X16" s="6">
+        <v>6</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>5</v>
+      </c>
+      <c r="Z16" s="6"/>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="15">
+      <c r="A17" s="6">
+        <v>41</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>301</v>
+      </c>
+      <c r="C17" s="6"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="6" t="s">
+        <v>456</v>
+      </c>
+      <c r="F17" s="6"/>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6" t="s">
+        <v>457</v>
+      </c>
+      <c r="I17" s="6" t="s">
+        <v>458</v>
+      </c>
+      <c r="J17" s="6" t="s">
+        <v>459</v>
+      </c>
+      <c r="K17" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="L17" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="M17" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="N17" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>461</v>
+      </c>
+      <c r="Q17" s="14" t="s">
+        <v>462</v>
+      </c>
+      <c r="R17" s="6"/>
+      <c r="S17" s="6">
+        <v>14</v>
+      </c>
+      <c r="T17" s="6">
+        <v>8</v>
+      </c>
+      <c r="U17" s="6">
+        <v>8</v>
+      </c>
+      <c r="V17" s="6">
+        <v>8</v>
+      </c>
+      <c r="W17" s="6">
+        <v>11</v>
+      </c>
+      <c r="X17" s="6">
+        <v>8</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>7</v>
+      </c>
+      <c r="Z17" s="6"/>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="15">
+      <c r="A18" s="6">
+        <v>40</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>293</v>
+      </c>
+      <c r="C18" s="6"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6" t="s">
+        <v>463</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>464</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>465</v>
+      </c>
+      <c r="K18" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="L18" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="M18" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="N18" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>466</v>
+      </c>
+      <c r="Q18" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R18" s="6"/>
+      <c r="S18" s="6">
+        <v>15</v>
+      </c>
+      <c r="T18" s="6">
+        <v>9</v>
+      </c>
+      <c r="U18" s="6">
+        <v>9</v>
+      </c>
+      <c r="V18" s="6">
+        <v>9</v>
+      </c>
+      <c r="W18" s="6">
+        <v>12</v>
+      </c>
+      <c r="X18" s="6">
+        <v>9</v>
+      </c>
+      <c r="Y18" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z18" s="6"/>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="15">
+      <c r="A19" s="6">
+        <v>39</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>282</v>
+      </c>
+      <c r="C19" s="6"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="6" t="s">
+        <v>206</v>
+      </c>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>468</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>469</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>231</v>
+      </c>
+      <c r="M19" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="N19" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="O19" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="P19" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="Q19" s="14" t="s">
+        <v>471</v>
+      </c>
+      <c r="R19" s="6"/>
+      <c r="S19" s="6">
+        <v>16</v>
+      </c>
+      <c r="T19" s="6">
+        <v>10</v>
+      </c>
+      <c r="U19" s="6">
+        <v>10</v>
+      </c>
+      <c r="V19" s="6">
+        <v>10</v>
+      </c>
+      <c r="W19" s="6">
+        <v>13</v>
+      </c>
+      <c r="X19" s="6">
+        <v>10</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>9</v>
+      </c>
+      <c r="Z19" s="6"/>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="15">
+      <c r="A20" s="6">
+        <v>38</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>263</v>
+      </c>
+      <c r="C20" s="6"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>472</v>
+      </c>
+      <c r="J20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K20" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>474</v>
+      </c>
+      <c r="O20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q20" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="R20" s="6"/>
+      <c r="S20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="U20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V20" s="6">
+        <v>12</v>
+      </c>
+      <c r="W20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="X20" s="6">
+        <v>12</v>
+      </c>
+      <c r="Y20" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Z20" s="6"/>
+    </row>
+    <row r="21" spans="1:26" customHeight="1" ht="15">
+      <c r="A21" s="6">
+        <v>37</v>
+      </c>
+      <c r="B21" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="C21" s="6"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="K21" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="L21" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="M21" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="N21" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="O21" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="P21" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="Q21" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="R21" s="6"/>
+      <c r="S21" s="6">
+        <v>17</v>
+      </c>
+      <c r="T21" s="6">
+        <v>11</v>
+      </c>
+      <c r="U21" s="6">
+        <v>11</v>
+      </c>
+      <c r="V21" s="6">
+        <v>13</v>
+      </c>
+      <c r="W21" s="6">
+        <v>14</v>
+      </c>
+      <c r="X21" s="6">
+        <v>13</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>10</v>
+      </c>
+      <c r="Z21" s="6"/>
+    </row>
+    <row r="22" spans="1:26" customHeight="1" ht="15">
+      <c r="A22" s="6">
+        <v>36</v>
+      </c>
+      <c r="B22" s="17" t="s">
+        <v>266</v>
+      </c>
+      <c r="C22" s="6"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6" t="s">
+        <v>475</v>
+      </c>
+      <c r="H22" s="6" t="s">
+        <v>476</v>
+      </c>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K22" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L22" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M22" s="6" t="s">
+        <v>477</v>
+      </c>
+      <c r="N22" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="O22" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P22" s="6" t="s">
+        <v>478</v>
+      </c>
+      <c r="Q22" s="14" t="s">
+        <v>479</v>
+      </c>
+      <c r="R22" s="6"/>
+      <c r="S22" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T22" s="6">
+        <v>11</v>
+      </c>
+      <c r="U22" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V22" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W22" s="6">
+        <v>14</v>
+      </c>
+      <c r="X22" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>10</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" customHeight="1" ht="15">
+      <c r="A23" s="6">
+        <v>35</v>
+      </c>
+      <c r="B23" s="17" t="s">
+        <v>263</v>
+      </c>
+      <c r="C23" s="6"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M23" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="N23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="O23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="14"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T23" s="6"/>
+      <c r="U23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W23" s="6">
+        <v>15</v>
+      </c>
+      <c r="X23" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y23" s="6"/>
+      <c r="Z23" s="6">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="15">
+      <c r="A24" s="6">
+        <v>34</v>
+      </c>
+      <c r="B24" s="17" t="s">
+        <v>260</v>
+      </c>
+      <c r="C24" s="6"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M24" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="N24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="O24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="14"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T24" s="6"/>
+      <c r="U24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W24" s="6">
+        <v>18</v>
+      </c>
+      <c r="X24" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="6">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" customHeight="1" ht="15">
+      <c r="A25" s="6">
+        <v>33</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>258</v>
+      </c>
+      <c r="C25" s="6"/>
+      <c r="D25" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>480</v>
+      </c>
+      <c r="F25" s="6"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6" t="s">
+        <v>481</v>
+      </c>
+      <c r="K25" s="6" t="s">
+        <v>482</v>
+      </c>
+      <c r="L25" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6" t="s">
+        <v>483</v>
+      </c>
+      <c r="O25" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="14"/>
+      <c r="R25" s="6">
+        <v>0</v>
+      </c>
+      <c r="S25" s="6">
+        <v>17</v>
+      </c>
+      <c r="T25" s="6"/>
+      <c r="U25" s="6">
+        <v>11</v>
+      </c>
+      <c r="V25" s="6">
+        <v>13</v>
+      </c>
+      <c r="W25" s="6"/>
+      <c r="X25" s="6">
+        <v>13</v>
+      </c>
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="6"/>
+    </row>
+    <row r="26" spans="1:26" customHeight="1" ht="15">
+      <c r="A26" s="6">
+        <v>32</v>
+      </c>
+      <c r="B26" s="17" t="s">
+        <v>251</v>
+      </c>
+      <c r="C26" s="6"/>
+      <c r="D26" s="9" t="s">
+        <v>221</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>484</v>
+      </c>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6" t="s">
+        <v>485</v>
+      </c>
+      <c r="K26" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="L26" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6" t="s">
+        <v>487</v>
+      </c>
+      <c r="O26" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="14"/>
+      <c r="R26" s="6">
+        <v>2</v>
+      </c>
+      <c r="S26" s="6">
+        <v>19</v>
+      </c>
+      <c r="T26" s="6"/>
+      <c r="U26" s="6">
+        <v>13</v>
+      </c>
+      <c r="V26" s="6">
+        <v>15</v>
+      </c>
+      <c r="W26" s="6"/>
+      <c r="X26" s="6">
+        <v>15</v>
+      </c>
+      <c r="Y26" s="6"/>
+      <c r="Z26" s="6"/>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="15">
+      <c r="A27" s="6">
+        <v>31</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>243</v>
+      </c>
+      <c r="C27" s="6"/>
+      <c r="D27" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6" t="s">
+        <v>488</v>
+      </c>
+      <c r="K27" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="L27" s="6" t="s">
+        <v>490</v>
+      </c>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6" t="s">
+        <v>491</v>
+      </c>
+      <c r="O27" s="6" t="s">
+        <v>492</v>
+      </c>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="14"/>
+      <c r="R27" s="6">
+        <v>3</v>
+      </c>
+      <c r="S27" s="6">
+        <v>20</v>
+      </c>
+      <c r="T27" s="6"/>
+      <c r="U27" s="6">
+        <v>14</v>
+      </c>
+      <c r="V27" s="6">
+        <v>16</v>
+      </c>
+      <c r="W27" s="6"/>
+      <c r="X27" s="6">
+        <v>16</v>
+      </c>
+      <c r="Y27" s="6"/>
+      <c r="Z27" s="6"/>
+    </row>
+    <row r="28" spans="1:26" customHeight="1" ht="15">
+      <c r="A28" s="6">
+        <v>30</v>
+      </c>
+      <c r="B28" s="17" t="s">
+        <v>235</v>
+      </c>
+      <c r="C28" s="6"/>
+      <c r="D28" s="9" t="s">
+        <v>493</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6" t="s">
+        <v>494</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>275</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>489</v>
+      </c>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="O28" s="6" t="s">
+        <v>495</v>
+      </c>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="14"/>
+      <c r="R28" s="6">
+        <v>4</v>
+      </c>
+      <c r="S28" s="6">
+        <v>21</v>
+      </c>
+      <c r="T28" s="6"/>
+      <c r="U28" s="6">
+        <v>15</v>
+      </c>
+      <c r="V28" s="6">
+        <v>17</v>
+      </c>
+      <c r="W28" s="6"/>
+      <c r="X28" s="6">
+        <v>17</v>
+      </c>
+      <c r="Y28" s="6"/>
+      <c r="Z28" s="6"/>
+    </row>
+    <row r="29" spans="1:26" customHeight="1" ht="15">
+      <c r="A29" s="6">
+        <v>29</v>
+      </c>
+      <c r="B29" s="17" t="s">
+        <v>228</v>
+      </c>
+      <c r="C29" s="6"/>
+      <c r="D29" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="6" t="s">
+        <v>496</v>
+      </c>
+      <c r="K29" s="6" t="s">
+        <v>497</v>
+      </c>
+      <c r="L29" s="6" t="s">
+        <v>498</v>
+      </c>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6" t="s">
+        <v>499</v>
+      </c>
+      <c r="O29" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="14"/>
+      <c r="R29" s="6">
+        <v>7</v>
+      </c>
+      <c r="S29" s="6">
+        <v>24</v>
+      </c>
+      <c r="T29" s="6"/>
+      <c r="U29" s="6">
+        <v>18</v>
+      </c>
+      <c r="V29" s="6">
+        <v>20</v>
+      </c>
+      <c r="W29" s="6"/>
+      <c r="X29" s="6">
+        <v>20</v>
+      </c>
+      <c r="Y29" s="6"/>
+      <c r="Z29" s="6"/>
+    </row>
+    <row r="30" spans="1:26" customHeight="1" ht="15">
+      <c r="A30" s="6">
+        <v>28</v>
+      </c>
+      <c r="B30" s="17" t="s">
+        <v>220</v>
+      </c>
+      <c r="C30" s="6"/>
+      <c r="D30" s="9" t="s">
+        <v>501</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>502</v>
+      </c>
+      <c r="F30" s="6"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="6" t="s">
+        <v>503</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>287</v>
+      </c>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6" t="s">
+        <v>308</v>
+      </c>
+      <c r="O30" s="6" t="s">
+        <v>504</v>
+      </c>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="14"/>
+      <c r="R30" s="6">
+        <v>7</v>
+      </c>
+      <c r="S30" s="6">
+        <v>24</v>
+      </c>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6">
+        <v>18</v>
+      </c>
+      <c r="V30" s="6">
+        <v>20</v>
+      </c>
+      <c r="W30" s="6"/>
+      <c r="X30" s="6">
+        <v>20</v>
+      </c>
+      <c r="Y30" s="6"/>
+      <c r="Z30" s="6"/>
+    </row>
+    <row r="31" spans="1:26" customHeight="1" ht="15">
+      <c r="A31" s="6">
+        <v>27</v>
+      </c>
+      <c r="B31" s="17" t="s">
+        <v>212</v>
+      </c>
+      <c r="C31" s="6"/>
+      <c r="D31" s="9" t="s">
+        <v>505</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>506</v>
+      </c>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="6" t="s">
+        <v>507</v>
+      </c>
+      <c r="K31" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6" t="s">
+        <v>319</v>
+      </c>
+      <c r="O31" s="6" t="s">
+        <v>508</v>
+      </c>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="14"/>
+      <c r="R31" s="6">
+        <v>9</v>
+      </c>
+      <c r="S31" s="6">
+        <v>26</v>
+      </c>
+      <c r="T31" s="6"/>
+      <c r="U31" s="6">
+        <v>20</v>
+      </c>
+      <c r="V31" s="6">
+        <v>22</v>
+      </c>
+      <c r="W31" s="6"/>
+      <c r="X31" s="6">
+        <v>22</v>
+      </c>
+      <c r="Y31" s="6"/>
+      <c r="Z31" s="6"/>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="15">
+      <c r="A32" s="6">
+        <v>26</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>204</v>
+      </c>
+      <c r="C32" s="6"/>
+      <c r="D32" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>510</v>
+      </c>
+      <c r="F32" s="6"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="6" t="s">
+        <v>511</v>
+      </c>
+      <c r="K32" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>512</v>
+      </c>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="O32" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="14"/>
+      <c r="R32" s="6">
+        <v>10</v>
+      </c>
+      <c r="S32" s="6">
+        <v>27</v>
+      </c>
+      <c r="T32" s="6"/>
+      <c r="U32" s="6">
+        <v>21</v>
+      </c>
+      <c r="V32" s="6">
+        <v>23</v>
+      </c>
+      <c r="W32" s="6"/>
+      <c r="X32" s="6">
+        <v>23</v>
+      </c>
+      <c r="Y32" s="6"/>
+      <c r="Z32" s="6"/>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="15">
+      <c r="A33" s="6">
+        <v>25</v>
+      </c>
+      <c r="B33" s="17" t="s">
         <v>196</v>
       </c>
-      <c r="F4" s="6" t="s">
-[...566 lines deleted...]
-      <c r="A5" s="6">
+      <c r="C33" s="6"/>
+      <c r="D33" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6" t="s">
+        <v>514</v>
+      </c>
+      <c r="K33" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="L33" s="6" t="s">
+        <v>317</v>
+      </c>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6" t="s">
+        <v>516</v>
+      </c>
+      <c r="O33" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="14"/>
+      <c r="R33" s="6">
+        <v>10</v>
+      </c>
+      <c r="S33" s="6">
+        <v>27</v>
+      </c>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6">
+        <v>21</v>
+      </c>
+      <c r="V33" s="6">
+        <v>23</v>
+      </c>
+      <c r="W33" s="6"/>
+      <c r="X33" s="6">
+        <v>23</v>
+      </c>
+      <c r="Y33" s="6"/>
+      <c r="Z33" s="6"/>
+    </row>
+    <row r="34" spans="1:26" customHeight="1" ht="15">
+      <c r="A34" s="6">
+        <v>24</v>
+      </c>
+      <c r="B34" s="17" t="s">
+        <v>193</v>
+      </c>
+      <c r="C34" s="6"/>
+      <c r="D34" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K34" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="O34" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="14"/>
+      <c r="R34" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S34" s="6">
+        <v>30</v>
+      </c>
+      <c r="T34" s="6"/>
+      <c r="U34" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V34" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W34" s="6"/>
+      <c r="X34" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y34" s="6"/>
+      <c r="Z34" s="6"/>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="15">
+      <c r="A35" s="6">
+        <v>23</v>
+      </c>
+      <c r="B35" s="17" t="s">
+        <v>190</v>
+      </c>
+      <c r="C35" s="6"/>
+      <c r="D35" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K35" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L35" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="O35" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="14"/>
+      <c r="R35" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S35" s="6">
+        <v>32</v>
+      </c>
+      <c r="T35" s="6"/>
+      <c r="U35" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V35" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="W35" s="6"/>
+      <c r="X35" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y35" s="6"/>
+      <c r="Z35" s="6"/>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="15">
+      <c r="A36" s="6">
+        <v>22</v>
+      </c>
+      <c r="B36" s="17" t="s">
+        <v>182</v>
+      </c>
+      <c r="C36" s="6"/>
+      <c r="D36" s="9" t="s">
+        <v>283</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="6"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="6" t="s">
+        <v>517</v>
+      </c>
+      <c r="K36" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="O36" s="6" t="s">
+        <v>520</v>
+      </c>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="14"/>
+      <c r="R36" s="6">
+        <v>11</v>
+      </c>
+      <c r="S36" s="6">
+        <v>33</v>
+      </c>
+      <c r="T36" s="6"/>
+      <c r="U36" s="6">
+        <v>22</v>
+      </c>
+      <c r="V36" s="6">
+        <v>24</v>
+      </c>
+      <c r="W36" s="6"/>
+      <c r="X36" s="6">
+        <v>24</v>
+      </c>
+      <c r="Y36" s="6"/>
+      <c r="Z36" s="6"/>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="15">
+      <c r="A37" s="6">
+        <v>21</v>
+      </c>
+      <c r="B37" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="C37" s="6"/>
+      <c r="D37" s="9" t="s">
+        <v>521</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>522</v>
+      </c>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6" t="s">
+        <v>523</v>
+      </c>
+      <c r="K37" s="6" t="s">
+        <v>354</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>515</v>
+      </c>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6" t="s">
+        <v>524</v>
+      </c>
+      <c r="O37" s="6" t="s">
+        <v>525</v>
+      </c>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="14"/>
+      <c r="R37" s="6">
         <v>12</v>
       </c>
-      <c r="B5" s="17" t="s">
-[...35 lines deleted...]
-      <c r="N5" s="6" t="s">
+      <c r="S37" s="6">
+        <v>34</v>
+      </c>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6">
+        <v>23</v>
+      </c>
+      <c r="V37" s="6">
+        <v>25</v>
+      </c>
+      <c r="W37" s="6"/>
+      <c r="X37" s="6">
+        <v>25</v>
+      </c>
+      <c r="Y37" s="6"/>
+      <c r="Z37" s="6"/>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="15">
+      <c r="A38" s="6">
+        <v>20</v>
+      </c>
+      <c r="B38" s="17" t="s">
+        <v>166</v>
+      </c>
+      <c r="C38" s="6"/>
+      <c r="D38" s="9" t="s">
+        <v>526</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>303</v>
+      </c>
+      <c r="F38" s="6"/>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6" t="s">
+        <v>527</v>
+      </c>
+      <c r="K38" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>518</v>
+      </c>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6" t="s">
+        <v>529</v>
+      </c>
+      <c r="O38" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="14"/>
+      <c r="R38" s="6">
+        <v>13</v>
+      </c>
+      <c r="S38" s="6">
+        <v>35</v>
+      </c>
+      <c r="T38" s="6"/>
+      <c r="U38" s="6">
+        <v>24</v>
+      </c>
+      <c r="V38" s="6">
+        <v>26</v>
+      </c>
+      <c r="W38" s="6"/>
+      <c r="X38" s="6">
+        <v>26</v>
+      </c>
+      <c r="Y38" s="6"/>
+      <c r="Z38" s="6"/>
+    </row>
+    <row r="39" spans="1:26" customHeight="1" ht="15">
+      <c r="A39" s="6">
+        <v>19</v>
+      </c>
+      <c r="B39" s="17" t="s">
+        <v>158</v>
+      </c>
+      <c r="C39" s="6"/>
+      <c r="D39" s="9" t="s">
+        <v>530</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>314</v>
+      </c>
+      <c r="F39" s="6"/>
+      <c r="G39" s="6"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6" t="s">
+        <v>531</v>
+      </c>
+      <c r="K39" s="6" t="s">
+        <v>532</v>
+      </c>
+      <c r="L39" s="6" t="s">
+        <v>528</v>
+      </c>
+      <c r="M39" s="6"/>
+      <c r="N39" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="O39" s="6" t="s">
+        <v>534</v>
+      </c>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="14"/>
+      <c r="R39" s="6">
+        <v>15</v>
+      </c>
+      <c r="S39" s="6">
+        <v>37</v>
+      </c>
+      <c r="T39" s="6"/>
+      <c r="U39" s="6">
+        <v>26</v>
+      </c>
+      <c r="V39" s="6">
+        <v>28</v>
+      </c>
+      <c r="W39" s="6"/>
+      <c r="X39" s="6">
+        <v>28</v>
+      </c>
+      <c r="Y39" s="6"/>
+      <c r="Z39" s="6"/>
+    </row>
+    <row r="40" spans="1:26" customHeight="1" ht="15">
+      <c r="A40" s="6">
+        <v>18</v>
+      </c>
+      <c r="B40" s="17" t="s">
+        <v>150</v>
+      </c>
+      <c r="C40" s="6"/>
+      <c r="D40" s="9" t="s">
+        <v>535</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>536</v>
+      </c>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="6" t="s">
+        <v>537</v>
+      </c>
+      <c r="K40" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="L40" s="6" t="s">
+        <v>377</v>
+      </c>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="O40" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="14"/>
+      <c r="R40" s="6">
+        <v>15</v>
+      </c>
+      <c r="S40" s="6">
+        <v>37</v>
+      </c>
+      <c r="T40" s="6"/>
+      <c r="U40" s="6">
+        <v>26</v>
+      </c>
+      <c r="V40" s="6">
+        <v>28</v>
+      </c>
+      <c r="W40" s="6"/>
+      <c r="X40" s="6">
+        <v>28</v>
+      </c>
+      <c r="Y40" s="6"/>
+      <c r="Z40" s="6"/>
+    </row>
+    <row r="41" spans="1:26" customHeight="1" ht="15">
+      <c r="A41" s="6">
+        <v>17</v>
+      </c>
+      <c r="B41" s="17" t="s">
+        <v>143</v>
+      </c>
+      <c r="C41" s="6"/>
+      <c r="D41" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="F41" s="6"/>
+      <c r="G41" s="6"/>
+      <c r="H41" s="6"/>
+      <c r="I41" s="6"/>
+      <c r="J41" s="6" t="s">
+        <v>538</v>
+      </c>
+      <c r="K41" s="6" t="s">
+        <v>539</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>389</v>
+      </c>
+      <c r="M41" s="6"/>
+      <c r="N41" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="O41" s="6" t="s">
+        <v>541</v>
+      </c>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="14"/>
+      <c r="R41" s="6">
+        <v>17</v>
+      </c>
+      <c r="S41" s="6">
+        <v>39</v>
+      </c>
+      <c r="T41" s="6"/>
+      <c r="U41" s="6">
+        <v>28</v>
+      </c>
+      <c r="V41" s="6">
+        <v>30</v>
+      </c>
+      <c r="W41" s="6"/>
+      <c r="X41" s="6">
+        <v>30</v>
+      </c>
+      <c r="Y41" s="6"/>
+      <c r="Z41" s="6"/>
+    </row>
+    <row r="42" spans="1:26" customHeight="1" ht="15">
+      <c r="A42" s="6">
+        <v>16</v>
+      </c>
+      <c r="B42" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="C42" s="6"/>
+      <c r="D42" s="9" t="s">
+        <v>542</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>543</v>
+      </c>
+      <c r="F42" s="6"/>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
+      <c r="I42" s="6"/>
+      <c r="J42" s="6" t="s">
+        <v>544</v>
+      </c>
+      <c r="K42" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>546</v>
+      </c>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6" t="s">
+        <v>356</v>
+      </c>
+      <c r="O42" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="14"/>
+      <c r="R42" s="6">
+        <v>18</v>
+      </c>
+      <c r="S42" s="6">
+        <v>40</v>
+      </c>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6">
+        <v>29</v>
+      </c>
+      <c r="V42" s="6">
+        <v>31</v>
+      </c>
+      <c r="W42" s="6"/>
+      <c r="X42" s="6">
+        <v>31</v>
+      </c>
+      <c r="Y42" s="6"/>
+      <c r="Z42" s="6"/>
+    </row>
+    <row r="43" spans="1:26" customHeight="1" ht="15">
+      <c r="A43" s="6">
+        <v>15</v>
+      </c>
+      <c r="B43" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" s="6"/>
+      <c r="D43" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>352</v>
+      </c>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="K43" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>545</v>
+      </c>
+      <c r="M43" s="6"/>
+      <c r="N43" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="O43" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="14"/>
+      <c r="R43" s="6">
+        <v>20</v>
+      </c>
+      <c r="S43" s="6">
+        <v>42</v>
+      </c>
+      <c r="T43" s="6"/>
+      <c r="U43" s="6">
+        <v>31</v>
+      </c>
+      <c r="V43" s="6">
+        <v>33</v>
+      </c>
+      <c r="W43" s="6"/>
+      <c r="X43" s="6">
+        <v>33</v>
+      </c>
+      <c r="Y43" s="6"/>
+      <c r="Z43" s="6"/>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="15">
+      <c r="A44" s="6">
+        <v>14</v>
+      </c>
+      <c r="B44" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="C44" s="6"/>
+      <c r="D44" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>273</v>
+      </c>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="6" t="s">
+        <v>549</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>550</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>548</v>
+      </c>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6" t="s">
+        <v>390</v>
+      </c>
+      <c r="O44" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="14"/>
+      <c r="R44" s="6">
+        <v>22</v>
+      </c>
+      <c r="S44" s="6">
+        <v>44</v>
+      </c>
+      <c r="T44" s="6"/>
+      <c r="U44" s="6">
+        <v>33</v>
+      </c>
+      <c r="V44" s="6">
+        <v>35</v>
+      </c>
+      <c r="W44" s="6"/>
+      <c r="X44" s="6">
+        <v>35</v>
+      </c>
+      <c r="Y44" s="6"/>
+      <c r="Z44" s="6"/>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="15">
+      <c r="A45" s="6">
+        <v>13</v>
+      </c>
+      <c r="B45" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="C45" s="6"/>
+      <c r="D45" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>385</v>
+      </c>
+      <c r="F45" s="6"/>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
+      <c r="I45" s="6"/>
+      <c r="J45" s="6" t="s">
+        <v>552</v>
+      </c>
+      <c r="K45" s="6" t="s">
+        <v>553</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>554</v>
+      </c>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="O45" s="6" t="s">
+        <v>555</v>
+      </c>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="14"/>
+      <c r="R45" s="6">
+        <v>22</v>
+      </c>
+      <c r="S45" s="6">
+        <v>44</v>
+      </c>
+      <c r="T45" s="6"/>
+      <c r="U45" s="6">
+        <v>33</v>
+      </c>
+      <c r="V45" s="6">
+        <v>35</v>
+      </c>
+      <c r="W45" s="6"/>
+      <c r="X45" s="6">
+        <v>35</v>
+      </c>
+      <c r="Y45" s="6"/>
+      <c r="Z45" s="6"/>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="15">
+      <c r="A46" s="6">
+        <v>12</v>
+      </c>
+      <c r="B46" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="C46" s="6"/>
+      <c r="D46" s="9" t="s">
+        <v>556</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>557</v>
+      </c>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="K46" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="L46" s="6" t="s">
+        <v>553</v>
+      </c>
+      <c r="M46" s="6"/>
+      <c r="N46" s="6" t="s">
+        <v>560</v>
+      </c>
+      <c r="O46" s="6" t="s">
+        <v>561</v>
+      </c>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="14"/>
+      <c r="R46" s="6">
+        <v>24</v>
+      </c>
+      <c r="S46" s="6">
+        <v>46</v>
+      </c>
+      <c r="T46" s="6"/>
+      <c r="U46" s="6">
+        <v>35</v>
+      </c>
+      <c r="V46" s="6">
+        <v>37</v>
+      </c>
+      <c r="W46" s="6"/>
+      <c r="X46" s="6">
+        <v>37</v>
+      </c>
+      <c r="Y46" s="6"/>
+      <c r="Z46" s="6"/>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="15">
+      <c r="A47" s="6">
+        <v>11</v>
+      </c>
+      <c r="B47" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="6"/>
+      <c r="D47" s="9" t="s">
+        <v>562</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>563</v>
+      </c>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="6"/>
+      <c r="J47" s="6" t="s">
+        <v>564</v>
+      </c>
+      <c r="K47" s="6" t="s">
+        <v>565</v>
+      </c>
+      <c r="L47" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="M47" s="6"/>
+      <c r="N47" s="6" t="s">
+        <v>567</v>
+      </c>
+      <c r="O47" s="6" t="s">
+        <v>568</v>
+      </c>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="14"/>
+      <c r="R47" s="6">
+        <v>26</v>
+      </c>
+      <c r="S47" s="6">
+        <v>48</v>
+      </c>
+      <c r="T47" s="6"/>
+      <c r="U47" s="6">
+        <v>37</v>
+      </c>
+      <c r="V47" s="6">
+        <v>39</v>
+      </c>
+      <c r="W47" s="6"/>
+      <c r="X47" s="6">
+        <v>39</v>
+      </c>
+      <c r="Y47" s="6"/>
+      <c r="Z47" s="6"/>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="15">
+      <c r="A48" s="6">
+        <v>10</v>
+      </c>
+      <c r="B48" s="17" t="s">
+        <v>88</v>
+      </c>
+      <c r="C48" s="6"/>
+      <c r="D48" s="9" t="s">
+        <v>569</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="6"/>
+      <c r="J48" s="6" t="s">
+        <v>570</v>
+      </c>
+      <c r="K48" s="6" t="s">
+        <v>571</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="M48" s="6"/>
+      <c r="N48" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="O48" s="6" t="s">
+        <v>574</v>
+      </c>
+      <c r="P48" s="6"/>
+      <c r="Q48" s="14"/>
+      <c r="R48" s="6">
+        <v>27</v>
+      </c>
+      <c r="S48" s="6">
+        <v>49</v>
+      </c>
+      <c r="T48" s="6"/>
+      <c r="U48" s="6">
+        <v>38</v>
+      </c>
+      <c r="V48" s="6">
+        <v>40</v>
+      </c>
+      <c r="W48" s="6"/>
+      <c r="X48" s="6">
+        <v>40</v>
+      </c>
+      <c r="Y48" s="6"/>
+      <c r="Z48" s="6"/>
+    </row>
+    <row r="49" spans="1:26" customHeight="1" ht="15">
+      <c r="A49" s="6">
+        <v>9</v>
+      </c>
+      <c r="B49" s="17" t="s">
+        <v>85</v>
+      </c>
+      <c r="C49" s="6"/>
+      <c r="D49" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="6"/>
+      <c r="I49" s="6"/>
+      <c r="J49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K49" s="6" t="s">
+        <v>575</v>
+      </c>
+      <c r="L49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M49" s="6"/>
+      <c r="N49" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="O49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P49" s="6"/>
+      <c r="Q49" s="14"/>
+      <c r="R49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="S49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T49" s="6"/>
+      <c r="U49" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V49" s="6">
+        <v>42</v>
+      </c>
+      <c r="W49" s="6"/>
+      <c r="X49" s="6">
+        <v>42</v>
+      </c>
+      <c r="Y49" s="6"/>
+      <c r="Z49" s="6"/>
+    </row>
+    <row r="50" spans="1:26" customHeight="1" ht="15">
+      <c r="A50" s="6">
+        <v>8</v>
+      </c>
+      <c r="B50" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="C50" s="6"/>
+      <c r="D50" s="9" t="s">
+        <v>576</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>577</v>
+      </c>
+      <c r="F50" s="6"/>
+      <c r="G50" s="6"/>
+      <c r="H50" s="6"/>
+      <c r="I50" s="6"/>
+      <c r="J50" s="6" t="s">
+        <v>578</v>
+      </c>
+      <c r="K50" s="6" t="s">
+        <v>579</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="M50" s="6"/>
+      <c r="N50" s="6" t="s">
+        <v>581</v>
+      </c>
+      <c r="O50" s="6" t="s">
+        <v>250</v>
+      </c>
+      <c r="P50" s="6"/>
+      <c r="Q50" s="14"/>
+      <c r="R50" s="6">
+        <v>29</v>
+      </c>
+      <c r="S50" s="6">
+        <v>51</v>
+      </c>
+      <c r="T50" s="6"/>
+      <c r="U50" s="6">
+        <v>40</v>
+      </c>
+      <c r="V50" s="6">
+        <v>43</v>
+      </c>
+      <c r="W50" s="6"/>
+      <c r="X50" s="6">
+        <v>43</v>
+      </c>
+      <c r="Y50" s="6"/>
+      <c r="Z50" s="6"/>
+    </row>
+    <row r="51" spans="1:26" customHeight="1" ht="15">
+      <c r="A51" s="6">
+        <v>7</v>
+      </c>
+      <c r="B51" s="17" t="s">
+        <v>74</v>
+      </c>
+      <c r="C51" s="6"/>
+      <c r="D51" s="9" t="s">
+        <v>582</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F51" s="6"/>
+      <c r="G51" s="6"/>
+      <c r="H51" s="6"/>
+      <c r="I51" s="6"/>
+      <c r="J51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="K51" s="6" t="s">
+        <v>583</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M51" s="6"/>
+      <c r="N51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="O51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="P51" s="6"/>
+      <c r="Q51" s="14"/>
+      <c r="R51" s="6">
+        <v>31</v>
+      </c>
+      <c r="S51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="T51" s="6"/>
+      <c r="U51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="V51" s="6">
+        <v>45</v>
+      </c>
+      <c r="W51" s="6"/>
+      <c r="X51" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y51" s="6"/>
+      <c r="Z51" s="6"/>
+    </row>
+    <row r="52" spans="1:26" customHeight="1" ht="15">
+      <c r="A52" s="6">
+        <v>6</v>
+      </c>
+      <c r="B52" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C52" s="6"/>
+      <c r="D52" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="F52" s="6"/>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="K52" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="L52" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="M52" s="6"/>
+      <c r="N52" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="O52" s="6" t="s">
+        <v>259</v>
+      </c>
+      <c r="P52" s="6"/>
+      <c r="Q52" s="14"/>
+      <c r="R52" s="6">
+        <v>32</v>
+      </c>
+      <c r="S52" s="6">
+        <v>53</v>
+      </c>
+      <c r="T52" s="6"/>
+      <c r="U52" s="6">
+        <v>42</v>
+      </c>
+      <c r="V52" s="6">
+        <v>46</v>
+      </c>
+      <c r="W52" s="6"/>
+      <c r="X52" s="6">
+        <v>45</v>
+      </c>
+      <c r="Y52" s="6"/>
+      <c r="Z52" s="6"/>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="15">
+      <c r="A53" s="6">
+        <v>5</v>
+      </c>
+      <c r="B53" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C53" s="6"/>
+      <c r="D53" s="9" t="s">
+        <v>584</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="F53" s="6"/>
+      <c r="G53" s="6"/>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6" t="s">
+        <v>585</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>586</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="M53" s="6"/>
+      <c r="N53" s="6" t="s">
+        <v>588</v>
+      </c>
+      <c r="O53" s="6" t="s">
+        <v>589</v>
+      </c>
+      <c r="P53" s="6"/>
+      <c r="Q53" s="14"/>
+      <c r="R53" s="6">
+        <v>33</v>
+      </c>
+      <c r="S53" s="6">
+        <v>54</v>
+      </c>
+      <c r="T53" s="6"/>
+      <c r="U53" s="6">
+        <v>43</v>
+      </c>
+      <c r="V53" s="6">
+        <v>47</v>
+      </c>
+      <c r="W53" s="6"/>
+      <c r="X53" s="6">
+        <v>46</v>
+      </c>
+      <c r="Y53" s="6"/>
+      <c r="Z53" s="6"/>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="15">
+      <c r="A54" s="6">
+        <v>4</v>
+      </c>
+      <c r="B54" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="6"/>
+      <c r="D54" s="9" t="s">
+        <v>590</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>591</v>
+      </c>
+      <c r="F54" s="6"/>
+      <c r="G54" s="6"/>
+      <c r="H54" s="6"/>
+      <c r="I54" s="6"/>
+      <c r="J54" s="6" t="s">
+        <v>592</v>
+      </c>
+      <c r="K54" s="6" t="s">
+        <v>593</v>
+      </c>
+      <c r="L54" s="6" t="s">
+        <v>575</v>
+      </c>
+      <c r="M54" s="6"/>
+      <c r="N54" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="O54" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="P54" s="6"/>
+      <c r="Q54" s="14"/>
+      <c r="R54" s="6">
+        <v>33</v>
+      </c>
+      <c r="S54" s="6">
+        <v>54</v>
+      </c>
+      <c r="T54" s="6"/>
+      <c r="U54" s="6">
+        <v>43</v>
+      </c>
+      <c r="V54" s="6">
+        <v>47</v>
+      </c>
+      <c r="W54" s="6"/>
+      <c r="X54" s="6">
+        <v>46</v>
+      </c>
+      <c r="Y54" s="6"/>
+      <c r="Z54" s="6"/>
+    </row>
+    <row r="55" spans="1:26" customHeight="1" ht="15">
+      <c r="A55" s="6">
+        <v>3</v>
+      </c>
+      <c r="B55" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="C55" s="6"/>
+      <c r="D55" s="9" t="s">
+        <v>595</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>596</v>
+      </c>
+      <c r="F55" s="6"/>
+      <c r="G55" s="6"/>
+      <c r="H55" s="6"/>
+      <c r="I55" s="6"/>
+      <c r="J55" s="6" t="s">
+        <v>597</v>
+      </c>
+      <c r="K55" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="L55" s="6" t="s">
+        <v>579</v>
+      </c>
+      <c r="M55" s="6"/>
+      <c r="N55" s="6" t="s">
+        <v>598</v>
+      </c>
+      <c r="O55" s="6" t="s">
+        <v>599</v>
+      </c>
+      <c r="P55" s="6"/>
+      <c r="Q55" s="14"/>
+      <c r="R55" s="6">
+        <v>34</v>
+      </c>
+      <c r="S55" s="6">
+        <v>55</v>
+      </c>
+      <c r="T55" s="6"/>
+      <c r="U55" s="6">
+        <v>44</v>
+      </c>
+      <c r="V55" s="6">
+        <v>48</v>
+      </c>
+      <c r="W55" s="6"/>
+      <c r="X55" s="6">
+        <v>47</v>
+      </c>
+      <c r="Y55" s="6"/>
+      <c r="Z55" s="6"/>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="15">
+      <c r="A56" s="6">
+        <v>2</v>
+      </c>
+      <c r="B56" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C56" s="6"/>
+      <c r="D56" s="9" t="s">
+        <v>600</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="F56" s="6"/>
+      <c r="G56" s="6"/>
+      <c r="H56" s="6"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="K56" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="L56" s="6" t="s">
+        <v>603</v>
+      </c>
+      <c r="M56" s="6"/>
+      <c r="N56" s="6" t="s">
         <v>604</v>
       </c>
-      <c r="O5" s="6" t="s">
-[...5 lines deleted...]
-      <c r="Q5" s="6" t="s">
+      <c r="O56" s="6" t="s">
+        <v>279</v>
+      </c>
+      <c r="P56" s="6"/>
+      <c r="Q56" s="14"/>
+      <c r="R56" s="6">
+        <v>35</v>
+      </c>
+      <c r="S56" s="6">
+        <v>56</v>
+      </c>
+      <c r="T56" s="6"/>
+      <c r="U56" s="6">
+        <v>45</v>
+      </c>
+      <c r="V56" s="6">
+        <v>49</v>
+      </c>
+      <c r="W56" s="6"/>
+      <c r="X56" s="6">
+        <v>48</v>
+      </c>
+      <c r="Y56" s="6"/>
+      <c r="Z56" s="6"/>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="15">
+      <c r="A57" s="7">
+        <v>1</v>
+      </c>
+      <c r="B57" s="18" t="s">
+        <v>25</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>383</v>
+      </c>
+      <c r="D57" s="10" t="s">
         <v>605</v>
       </c>
-      <c r="R5" s="6" t="s">
-[...2909 lines deleted...]
-      <c r="R10" s="6" t="s">
+      <c r="E57" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="12"/>
+      <c r="I57" s="12"/>
+      <c r="J57" s="12" t="s">
         <v>606</v>
       </c>
-      <c r="S10" s="6" t="s">
-[...2622 lines deleted...]
-      <c r="DX14" s="6" t="s">
+      <c r="K57" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="L57" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="M57" s="12"/>
+      <c r="N57" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="O57" s="12" t="s">
         <v>291</v>
       </c>
-      <c r="DY14" s="6" t="s">
-[...1334 lines deleted...]
-        <v>1125</v>
+      <c r="P57" s="12"/>
+      <c r="Q57" s="15"/>
+      <c r="R57" s="7">
+        <v>36</v>
+      </c>
+      <c r="S57" s="7">
+        <v>57</v>
+      </c>
+      <c r="T57" s="7"/>
+      <c r="U57" s="7">
+        <v>46</v>
+      </c>
+      <c r="V57" s="7">
+        <v>50</v>
+      </c>
+      <c r="W57" s="7"/>
+      <c r="X57" s="7">
+        <v>49</v>
+      </c>
+      <c r="Y57" s="7"/>
+      <c r="Z57" s="7"/>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>393</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -21495,32 +9295,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 100223, platnost od 16. 9. 2025 do 31. 8. 2026</dc:title>
-  <dc:description>Jízdní řád linky 100223, platnost od 16. 9. 2025 do 31. 8. 2026</dc:description>
+  <dc:title>Jízdní řád linky 841115, platnost od 27. 6. 2026 do 31. 7. 2026</dc:title>
+  <dc:description>Jízdní řád linky 841115, platnost od 27. 6. 2026 do 31. 7. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>