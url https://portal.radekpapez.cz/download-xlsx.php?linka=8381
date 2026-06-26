--- v0 (2026-05-01)
+++ v1 (2026-06-26)
@@ -1,238 +1,447 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="Směr zpět" sheetId="1" r:id="rId4"/>
+    <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
+    <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
-[...7 lines deleted...]
-    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+  <si>
+    <t>Linka číslo 320911</t>
+  </si>
+  <si>
+    <t>České Budějovice-Borovany-Třeboň / Trhové Sviny-Nové Hrady</t>
+  </si>
+  <si>
+    <t>Platí od 14. 12. 2025 do 12. 6. 2027</t>
+  </si>
+  <si>
+    <t>Tč</t>
+  </si>
+  <si>
+    <t>Spoj 61</t>
+  </si>
+  <si>
+    <t>Spoj 21</t>
+  </si>
+  <si>
+    <t>Spoj 51</t>
+  </si>
+  <si>
+    <t>Spoj 23</t>
+  </si>
+  <si>
+    <t>Spoj 81</t>
+  </si>
+  <si>
+    <t>Spoj 55</t>
+  </si>
+  <si>
+    <t>Spoj 63</t>
+  </si>
+  <si>
+    <t>km</t>
+  </si>
+  <si>
+    <t>6 52</t>
+  </si>
+  <si>
+    <t>X 54</t>
+  </si>
+  <si>
+    <t>České Budějovice,,aut.nádr.</t>
+  </si>
+  <si>
+    <t>odjezd</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
+    <t>České Budějovice,,Vrbenská</t>
+  </si>
+  <si>
+    <t>9:03</t>
+  </si>
+  <si>
+    <t>České Budějovice,,Pod Lékárnou</t>
+  </si>
+  <si>
+    <t>9:05</t>
+  </si>
+  <si>
+    <t>Srubec,,Náves</t>
+  </si>
+  <si>
+    <t>9:10</t>
+  </si>
+  <si>
+    <t>Ledenice,Zborov,rozc.0.8</t>
+  </si>
+  <si>
+    <t>9:13</t>
+  </si>
+  <si>
+    <t>Ledenice,Ohrazení,rozc.0.8</t>
+  </si>
+  <si>
+    <t>9:14</t>
+  </si>
+  <si>
+    <t>Ledenice,,U Jelínků</t>
+  </si>
+  <si>
+    <t>9:16</t>
+  </si>
+  <si>
+    <t>Ledenice,,aut.st.</t>
+  </si>
+  <si>
+    <t>9:19</t>
+  </si>
+  <si>
+    <t>Borovany,,aut.nádr.</t>
+  </si>
+  <si>
+    <t>9:30</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
+    <t>15:35</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>Borovany,Vrcov</t>
+  </si>
+  <si>
+    <t>9:34</t>
+  </si>
+  <si>
+    <t>&lt;</t>
+  </si>
+  <si>
+    <t>17:04</t>
+  </si>
+  <si>
+    <t>Mladošovice,Petrovice</t>
+  </si>
+  <si>
+    <t>9:38</t>
+  </si>
+  <si>
+    <t>17:08</t>
+  </si>
+  <si>
+    <t>Mladošovice</t>
+  </si>
+  <si>
+    <t>9:41</t>
+  </si>
+  <si>
+    <t>17:11</t>
+  </si>
+  <si>
+    <t>Domanín</t>
+  </si>
+  <si>
+    <t>9:47</t>
+  </si>
+  <si>
+    <t>17:17</t>
+  </si>
+  <si>
+    <t>Třeboň,,Dřevnice</t>
+  </si>
+  <si>
+    <t>9:52</t>
+  </si>
+  <si>
+    <t>17:22</t>
+  </si>
+  <si>
+    <t>Třeboň,,aut.nádr.</t>
+  </si>
+  <si>
+    <t>9:55</t>
+  </si>
+  <si>
+    <t>17:25</t>
+  </si>
+  <si>
+    <t>Borovany,,žel.st.</t>
+  </si>
+  <si>
+    <t>|</t>
+  </si>
+  <si>
+    <t>Borovany,Dvorec</t>
+  </si>
+  <si>
+    <t>10:04</t>
+  </si>
+  <si>
+    <t>12:04</t>
+  </si>
+  <si>
+    <t>15:39</t>
+  </si>
+  <si>
+    <t>Trhové Sviny,Třebíčko</t>
+  </si>
+  <si>
+    <t>10:06</t>
+  </si>
+  <si>
+    <t>12:06</t>
+  </si>
+  <si>
+    <t>15:41</t>
+  </si>
+  <si>
+    <t>Trhové Sviny,,u školy</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>12:10</t>
+  </si>
+  <si>
+    <t>15:45</t>
+  </si>
+  <si>
+    <t>Trhové Sviny,,aut.nádr.</t>
+  </si>
+  <si>
+    <t>10:15</t>
+  </si>
+  <si>
+    <t>12:15</t>
+  </si>
+  <si>
+    <t>15:50</t>
+  </si>
+  <si>
+    <t>Trhové Sviny,Rejta</t>
+  </si>
+  <si>
+    <t>Žár</t>
+  </si>
+  <si>
+    <t>Nové Hrady,Údolí</t>
+  </si>
+  <si>
+    <t>Nové Hrady,,aut.nádr.</t>
+  </si>
+  <si>
+    <t>11:26</t>
+  </si>
+  <si>
+    <t>Nové Hrady,,Vitorazská</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>9:08</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: GW BUS a.s., Pekárenská 255/77, 370 04 České Budějovice, www.gwbus.cz, gwbus@gwbus.cz</t>
   </si>
   <si>
     <t>opačný směr</t>
   </si>
   <si>
-    <t>Tč</t>
-[...161 lines deleted...]
-    <t>Přepravu zajišťuje: ČSAD Hodonín a.s., Brněnská ul. 48, 695 39 Hodonín, www.csad.com, csad@csad.com</t>
+    <t>Spoj 22</t>
+  </si>
+  <si>
+    <t>Spoj 62</t>
+  </si>
+  <si>
+    <t>Spoj 52</t>
+  </si>
+  <si>
+    <t>Spoj 64</t>
+  </si>
+  <si>
+    <t>Spoj 24</t>
+  </si>
+  <si>
+    <t>Spoj 54</t>
+  </si>
+  <si>
+    <t>Spoj 66</t>
+  </si>
+  <si>
+    <t>7 57</t>
+  </si>
+  <si>
+    <t>6 54</t>
+  </si>
+  <si>
+    <t>12:50</t>
+  </si>
+  <si>
+    <t>6:00</t>
+  </si>
+  <si>
+    <t>12:54</t>
+  </si>
+  <si>
+    <t>6:04</t>
+  </si>
+  <si>
+    <t>6:13</t>
+  </si>
+  <si>
+    <t>6:18</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>15:15</t>
+  </si>
+  <si>
+    <t>10:22</t>
+  </si>
+  <si>
+    <t>15:17</t>
+  </si>
+  <si>
+    <t>10:26</t>
+  </si>
+  <si>
+    <t>15:21</t>
+  </si>
+  <si>
+    <t>10:29</t>
+  </si>
+  <si>
+    <t>15:24</t>
+  </si>
+  <si>
+    <t>10:32</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>10:05</t>
+  </si>
+  <si>
+    <t>17:35</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>17:45</t>
+  </si>
+  <si>
+    <t>10:18</t>
+  </si>
+  <si>
+    <t>17:48</t>
+  </si>
+  <si>
+    <t>17:52</t>
+  </si>
+  <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>10:35</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>12:09</t>
+  </si>
+  <si>
+    <t>12:11</t>
+  </si>
+  <si>
+    <t>12:14</t>
+  </si>
+  <si>
+    <t>12:18</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>12:25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -245,191 +454,276 @@
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="12">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="18">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="11" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -677,510 +971,1742 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E30"/>
+  <dimension ref="A1:N31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="5" max="5" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="37.705078" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="3.71" customWidth="true" style="0"/>
+    <col min="12" max="12" width="3.71" customWidth="true" style="0"/>
+    <col min="13" max="13" width="3.71" customWidth="true" style="0"/>
+    <col min="14" max="14" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35.419922" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" customHeight="1" ht="18">
+    <row r="1" spans="1:14" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:5" customHeight="1" ht="15">
+    <row r="2" spans="1:14" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
-      <c r="C2" t="s">
+      <c r="C2"/>
+    </row>
+    <row r="3" spans="1:14" customHeight="1" ht="15">
+      <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" s="10"/>
+      <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="4" spans="1:5" customHeight="1" ht="30">
+      <c r="G3" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J3" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" customHeight="1" ht="30">
       <c r="A4" s="5"/>
-      <c r="B4" s="11"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8">
+        <v>99</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="5">
+        <v>99</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="5">
+        <v>86</v>
+      </c>
+      <c r="I4" s="5">
+        <v>99</v>
+      </c>
+      <c r="J4" s="13">
+        <v>99</v>
+      </c>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+    </row>
+    <row r="5" spans="1:14" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>1</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5">
+        <v>0</v>
+      </c>
+      <c r="N5" s="5"/>
+    </row>
+    <row r="6" spans="1:14" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>2</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5">
+        <v>1</v>
+      </c>
+      <c r="N6" s="5"/>
+    </row>
+    <row r="7" spans="1:14" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>3</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5">
+        <v>3</v>
+      </c>
+      <c r="N7" s="5"/>
+    </row>
+    <row r="8" spans="1:14" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>4</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5">
+        <v>7</v>
+      </c>
+      <c r="N8" s="5"/>
+    </row>
+    <row r="9" spans="1:14" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>5</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5">
+        <v>9</v>
+      </c>
+      <c r="N9" s="5"/>
+    </row>
+    <row r="10" spans="1:14" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>6</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5">
+        <v>10</v>
+      </c>
+      <c r="N10" s="5"/>
+    </row>
+    <row r="11" spans="1:14" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>7</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5">
+        <v>13</v>
+      </c>
+      <c r="N11" s="5"/>
+    </row>
+    <row r="12" spans="1:14" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>8</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5">
+        <v>13</v>
+      </c>
+      <c r="N12" s="5"/>
+    </row>
+    <row r="13" spans="1:14" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>9</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5">
+        <v>0</v>
+      </c>
+      <c r="M13" s="5">
+        <v>17</v>
+      </c>
+      <c r="N13" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>10</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M14" s="5">
+        <v>20</v>
+      </c>
+      <c r="N14" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>11</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M15" s="5">
+        <v>23</v>
+      </c>
+      <c r="N15" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>12</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M16" s="5">
+        <v>25</v>
+      </c>
+      <c r="N16" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>13</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M17" s="5">
+        <v>29</v>
+      </c>
+      <c r="N17" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>14</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M18" s="5">
+        <v>33</v>
+      </c>
+      <c r="N18" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>15</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M19" s="5">
+        <v>35</v>
+      </c>
+      <c r="N19" s="5">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>16</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J20" s="13"/>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5">
+        <v>1</v>
+      </c>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+    </row>
+    <row r="21" spans="1:14" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>17</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="J21" s="13"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5">
+        <v>3</v>
+      </c>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+    </row>
+    <row r="22" spans="1:14" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>18</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="J22" s="13"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5">
+        <v>5</v>
+      </c>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+    </row>
+    <row r="23" spans="1:14" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>19</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="J23" s="13"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5">
+        <v>9</v>
+      </c>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+    </row>
+    <row r="24" spans="1:14" customHeight="1" ht="15">
+      <c r="A24" s="5">
+        <v>20</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="I24" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="J24" s="13"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5">
+        <v>9</v>
+      </c>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+    </row>
+    <row r="25" spans="1:14" customHeight="1" ht="15">
+      <c r="A25" s="5">
+        <v>21</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+    </row>
+    <row r="26" spans="1:14" customHeight="1" ht="15">
+      <c r="A26" s="5">
+        <v>22</v>
+      </c>
+      <c r="B26" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+    </row>
+    <row r="27" spans="1:14" customHeight="1" ht="15">
+      <c r="A27" s="5">
+        <v>23</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+    </row>
+    <row r="28" spans="1:14" customHeight="1" ht="15">
+      <c r="A28" s="5">
+        <v>24</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>77</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="5">
+        <v>0</v>
+      </c>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+    </row>
+    <row r="29" spans="1:14" customHeight="1" ht="15">
+      <c r="A29" s="6">
+        <v>25</v>
+      </c>
+      <c r="B29" s="17" t="s">
+        <v>79</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" s="9"/>
+      <c r="E29" s="11" t="s">
+        <v>81</v>
+      </c>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="6">
+        <v>1</v>
+      </c>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+    </row>
+    <row r="31" spans="1:14">
+      <c r="A31" t="s">
+        <v>83</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O31"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
+    <col min="11" max="11" width="3.71" customWidth="true" style="0"/>
+    <col min="12" max="12" width="3.71" customWidth="true" style="0"/>
+    <col min="13" max="13" width="3.71" customWidth="true" style="0"/>
+    <col min="14" max="14" width="3.71" customWidth="true" style="0"/>
+    <col min="15" max="15" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35.419922" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" customHeight="1" ht="18">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" customHeight="1" ht="15">
+      <c r="A2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" customHeight="1" ht="15">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="15"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>88</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="J3" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" customHeight="1" ht="30">
+      <c r="A4" s="5"/>
+      <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-    <row r="5" spans="1:5" customHeight="1" ht="15">
+        <v>92</v>
+      </c>
+      <c r="E4" s="5">
+        <v>99</v>
+      </c>
+      <c r="F4" s="5">
+        <v>99</v>
+      </c>
+      <c r="G4" s="5">
+        <v>99</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="I4" s="5">
+        <v>99</v>
+      </c>
+      <c r="J4" s="13">
+        <v>99</v>
+      </c>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="5"/>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+    </row>
+    <row r="5" spans="1:15" customHeight="1" ht="15">
       <c r="A5" s="5">
+        <v>25</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>79</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" s="8"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5">
+        <v>0</v>
+      </c>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+    </row>
+    <row r="6" spans="1:15" customHeight="1" ht="15">
+      <c r="A6" s="5">
         <v>24</v>
       </c>
-      <c r="B5" s="11" t="s">
-[...17 lines deleted...]
-        <v>11</v>
+      <c r="B6" s="16" t="s">
+        <v>77</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="E6" s="5">
+        <v>95</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="5">
+        <v>0</v>
+      </c>
+      <c r="L6" s="5">
         <v>1</v>
       </c>
-    </row>
-    <row r="7" spans="1:5" customHeight="1" ht="15">
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+    </row>
+    <row r="7" spans="1:15" customHeight="1" ht="15">
       <c r="A7" s="5">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>23</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>76</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>14</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5" customHeight="1" ht="15">
+        <v>97</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="5">
+        <v>2</v>
+      </c>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+    </row>
+    <row r="8" spans="1:15" customHeight="1" ht="15">
       <c r="A8" s="5">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>22</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>75</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5" customHeight="1" ht="15">
+        <v>98</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="5">
+        <v>8</v>
+      </c>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+    </row>
+    <row r="9" spans="1:15" customHeight="1" ht="15">
       <c r="A9" s="5">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>21</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>74</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>18</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5" customHeight="1" ht="15">
+        <v>99</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="5">
+        <v>12</v>
+      </c>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+    </row>
+    <row r="10" spans="1:15" customHeight="1" ht="15">
       <c r="A10" s="5">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>70</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="E10" s="5">
+        <v>100</v>
+      </c>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="5">
+        <v>15</v>
+      </c>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5">
+        <v>0</v>
+      </c>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+    </row>
+    <row r="11" spans="1:15" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>19</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5">
+        <v>0</v>
+      </c>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+    </row>
+    <row r="12" spans="1:15" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>18</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J12" s="13"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5">
+        <v>4</v>
+      </c>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+    </row>
+    <row r="13" spans="1:15" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>17</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="J13" s="13"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5">
+        <v>6</v>
+      </c>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+    </row>
+    <row r="14" spans="1:15" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>16</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="J14" s="13"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5">
+        <v>8</v>
+      </c>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+    </row>
+    <row r="15" spans="1:15" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>15</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N15" s="5">
+        <v>0</v>
+      </c>
+      <c r="O15" s="5"/>
+    </row>
+    <row r="16" spans="1:15" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>14</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N16" s="5">
+        <v>2</v>
+      </c>
+      <c r="O16" s="5"/>
+    </row>
+    <row r="17" spans="1:15" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>13</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="K17" s="5"/>
+      <c r="L17" s="5"/>
+      <c r="M17" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N17" s="5">
+        <v>6</v>
+      </c>
+      <c r="O17" s="5"/>
+    </row>
+    <row r="18" spans="1:15" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>12</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="K18" s="5"/>
+      <c r="L18" s="5"/>
+      <c r="M18" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N18" s="5">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="5">
+      <c r="O18" s="5"/>
+    </row>
+    <row r="19" spans="1:15" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>11</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="K19" s="5"/>
+      <c r="L19" s="5"/>
+      <c r="M19" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N19" s="5">
+        <v>12</v>
+      </c>
+      <c r="O19" s="5"/>
+    </row>
+    <row r="20" spans="1:15" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>10</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8"/>
+      <c r="E20" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="K20" s="5"/>
+      <c r="L20" s="5"/>
+      <c r="M20" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="N20" s="5">
+        <v>15</v>
+      </c>
+      <c r="O20" s="5"/>
+    </row>
+    <row r="21" spans="1:15" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>9</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5">
+        <v>9</v>
+      </c>
+      <c r="N21" s="5">
         <v>18</v>
       </c>
-      <c r="B11" s="11" t="s">
+      <c r="O21" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>8</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>7</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15" customHeight="1" ht="15">
+      <c r="A24" s="5">
+        <v>6</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15" customHeight="1" ht="15">
+      <c r="A25" s="5">
+        <v>5</v>
+      </c>
+      <c r="B25" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="5"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" customHeight="1" ht="15">
+      <c r="A26" s="5">
+        <v>4</v>
+      </c>
+      <c r="B26" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="C11" s="5"/>
-[...8 lines deleted...]
-      <c r="A12" s="5">
+      <c r="C26" s="5"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15" customHeight="1" ht="15">
+      <c r="A27" s="5">
+        <v>3</v>
+      </c>
+      <c r="B27" s="16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" customHeight="1" ht="15">
+      <c r="A28" s="5">
+        <v>2</v>
+      </c>
+      <c r="B28" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="11" t="s">
-[...11 lines deleted...]
-      <c r="A13" s="5">
+      <c r="C28" s="5"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5">
         <v>16</v>
       </c>
-      <c r="B13" s="11" t="s">
-[...26 lines deleted...]
-      <c r="A15" s="5">
+    </row>
+    <row r="29" spans="1:15" customHeight="1" ht="15">
+      <c r="A29" s="6">
+        <v>1</v>
+      </c>
+      <c r="B29" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...6 lines deleted...]
-      <c r="E15" s="5">
+      <c r="C29" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D29" s="9"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="H29" s="11"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="14"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="6"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6">
         <v>17</v>
       </c>
     </row>
-    <row r="16" spans="1:5" customHeight="1" ht="15">
-[...198 lines deleted...]
-        <v>58</v>
+    <row r="31" spans="1:15">
+      <c r="A31" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 727106, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 727106, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 320911, platnost od 14. 12. 2025 do 12. 6. 2027</dc:title>
+  <dc:description>Jízdní řád linky 320911, platnost od 14. 12. 2025 do 12. 6. 2027</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>