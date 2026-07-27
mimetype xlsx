--- v0 (2026-05-01)
+++ v1 (2026-07-27)
@@ -1,235 +1,879 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
+    <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
-[...7 lines deleted...]
-    <t>Platí od 14. 12. 2025 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
+  <si>
+    <t>Linka číslo 390260</t>
+  </si>
+  <si>
+    <t>Mladá Vožice-Oldřichov-Sudoměřice u Tábora</t>
+  </si>
+  <si>
+    <t>Platí od 1. 7. 2026 do 12. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
+    <t>Spoj 1</t>
+  </si>
+  <si>
+    <t>Spoj 3</t>
+  </si>
+  <si>
     <t>Spoj 5</t>
   </si>
   <si>
     <t>Spoj 7</t>
   </si>
   <si>
+    <t>Spoj 9</t>
+  </si>
+  <si>
+    <t>Spoj 11</t>
+  </si>
+  <si>
+    <t>Spoj 13</t>
+  </si>
+  <si>
+    <t>Spoj 15</t>
+  </si>
+  <si>
+    <t>Spoj 17</t>
+  </si>
+  <si>
+    <t>Spoj 19</t>
+  </si>
+  <si>
+    <t>Spoj 21</t>
+  </si>
+  <si>
     <t>km</t>
   </si>
   <si>
-    <t>X @ 31</t>
-[...5 lines deleted...]
-    <t>Česká Skalice,,nám.</t>
+    <t>X</t>
+  </si>
+  <si>
+    <t>Mladá Vožice,,aut.st.</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>5:21</t>
+    <t>4:15</t>
+  </si>
+  <si>
+    <t>5:35</t>
+  </si>
+  <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>18:30</t>
+  </si>
+  <si>
+    <t>Mladá Vožice,,Voračického</t>
+  </si>
+  <si>
+    <t>4:16</t>
+  </si>
+  <si>
+    <t>5:36</t>
+  </si>
+  <si>
+    <t>6:31</t>
+  </si>
+  <si>
+    <t>10:31</t>
+  </si>
+  <si>
+    <t>12:31</t>
+  </si>
+  <si>
+    <t>13:31</t>
+  </si>
+  <si>
+    <t>14:31</t>
+  </si>
+  <si>
+    <t>15:31</t>
+  </si>
+  <si>
+    <t>16:31</t>
+  </si>
+  <si>
+    <t>17:31</t>
+  </si>
+  <si>
+    <t>18:31</t>
+  </si>
+  <si>
+    <t>Mladá Vožice,,u hřbitova</t>
+  </si>
+  <si>
+    <t>4:17</t>
+  </si>
+  <si>
+    <t>5:37</t>
+  </si>
+  <si>
+    <t>6:32</t>
+  </si>
+  <si>
+    <t>10:32</t>
+  </si>
+  <si>
+    <t>12:32</t>
+  </si>
+  <si>
+    <t>13:32</t>
+  </si>
+  <si>
+    <t>14:32</t>
+  </si>
+  <si>
+    <t>15:32</t>
+  </si>
+  <si>
+    <t>16:32</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>18:32</t>
+  </si>
+  <si>
+    <t>Zhoř u Ml.Vožice</t>
+  </si>
+  <si>
+    <t>4:21</t>
+  </si>
+  <si>
+    <t>5:41</t>
+  </si>
+  <si>
+    <t>6:36</t>
+  </si>
+  <si>
+    <t>10:36</t>
+  </si>
+  <si>
+    <t>12:36</t>
+  </si>
+  <si>
+    <t>13:36</t>
+  </si>
+  <si>
+    <t>14:36</t>
+  </si>
+  <si>
+    <t>15:36</t>
+  </si>
+  <si>
+    <t>16:36</t>
+  </si>
+  <si>
+    <t>17:36</t>
+  </si>
+  <si>
+    <t>18:36</t>
+  </si>
+  <si>
+    <t>Oldřichov,Těmice,rozc.1.0</t>
+  </si>
+  <si>
+    <t>4:22</t>
+  </si>
+  <si>
+    <t>5:42</t>
+  </si>
+  <si>
+    <t>6:37</t>
+  </si>
+  <si>
+    <t>10:37</t>
+  </si>
+  <si>
+    <t>12:37</t>
+  </si>
+  <si>
+    <t>13:37</t>
+  </si>
+  <si>
+    <t>14:37</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>16:37</t>
+  </si>
+  <si>
+    <t>17:37</t>
+  </si>
+  <si>
+    <t>18:37</t>
+  </si>
+  <si>
+    <t>Oldřichov</t>
+  </si>
+  <si>
+    <t>4:23</t>
+  </si>
+  <si>
+    <t>5:43</t>
+  </si>
+  <si>
+    <t>6:38</t>
+  </si>
+  <si>
+    <t>10:38</t>
+  </si>
+  <si>
+    <t>12:38</t>
+  </si>
+  <si>
+    <t>13:38</t>
+  </si>
+  <si>
+    <t>14:38</t>
+  </si>
+  <si>
+    <t>15:38</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>17:38</t>
+  </si>
+  <si>
+    <t>18:38</t>
+  </si>
+  <si>
+    <t>Nová Ves u Ml.Vožice</t>
+  </si>
+  <si>
+    <t>4:27</t>
+  </si>
+  <si>
+    <t>5:47</t>
+  </si>
+  <si>
+    <t>6:42</t>
+  </si>
+  <si>
+    <t>10:42</t>
+  </si>
+  <si>
+    <t>12:42</t>
+  </si>
+  <si>
+    <t>14:42</t>
+  </si>
+  <si>
+    <t>16:42</t>
+  </si>
+  <si>
+    <t>17:42</t>
+  </si>
+  <si>
+    <t>18:42</t>
+  </si>
+  <si>
+    <t>Nová Ves u Ml.Vožice,Horní Střítež</t>
+  </si>
+  <si>
+    <t>4:30</t>
+  </si>
+  <si>
+    <t>5:50</t>
+  </si>
+  <si>
+    <t>6:45</t>
+  </si>
+  <si>
+    <t>10:45</t>
+  </si>
+  <si>
+    <t>12:45</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
+    <t>16:45</t>
+  </si>
+  <si>
+    <t>17:45</t>
+  </si>
+  <si>
+    <t>18:45</t>
+  </si>
+  <si>
+    <t>Nemyšl,Úlehle,rozc.0.1</t>
+  </si>
+  <si>
+    <t>4:33</t>
+  </si>
+  <si>
+    <t>5:53</t>
+  </si>
+  <si>
+    <t>6:48</t>
+  </si>
+  <si>
+    <t>10:48</t>
+  </si>
+  <si>
+    <t>12:48</t>
+  </si>
+  <si>
+    <t>14:48</t>
+  </si>
+  <si>
+    <t>16:48</t>
+  </si>
+  <si>
+    <t>17:48</t>
+  </si>
+  <si>
+    <t>18:48</t>
+  </si>
+  <si>
+    <t>Nemyšl</t>
+  </si>
+  <si>
+    <t>4:34</t>
+  </si>
+  <si>
+    <t>5:54</t>
+  </si>
+  <si>
+    <t>6:49</t>
+  </si>
+  <si>
+    <t>10:49</t>
+  </si>
+  <si>
+    <t>12:49</t>
+  </si>
+  <si>
+    <t>14:49</t>
+  </si>
+  <si>
+    <t>16:49</t>
+  </si>
+  <si>
+    <t>17:49</t>
+  </si>
+  <si>
+    <t>18:49</t>
+  </si>
+  <si>
+    <t>Nemyšl,Zahoříčko</t>
+  </si>
+  <si>
+    <t>4:36</t>
+  </si>
+  <si>
+    <t>5:56</t>
+  </si>
+  <si>
+    <t>6:51</t>
+  </si>
+  <si>
+    <t>10:51</t>
+  </si>
+  <si>
+    <t>12:51</t>
+  </si>
+  <si>
+    <t>14:51</t>
+  </si>
+  <si>
+    <t>16:51</t>
+  </si>
+  <si>
+    <t>17:51</t>
+  </si>
+  <si>
+    <t>18:51</t>
+  </si>
+  <si>
+    <t>Sudoměřice u Tábora,,žel.st.</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>4:41</t>
+  </si>
+  <si>
+    <t>6:01</t>
+  </si>
+  <si>
+    <t>6:56</t>
+  </si>
+  <si>
+    <t>10:56</t>
+  </si>
+  <si>
+    <t>12:56</t>
+  </si>
+  <si>
+    <t>14:56</t>
+  </si>
+  <si>
+    <t>16:56</t>
+  </si>
+  <si>
+    <t>17:56</t>
+  </si>
+  <si>
+    <t>18:56</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: BusLine jižní Čechy s.r.o., Na Rovinkách 211, 513 25 Semily, Podmoklice, provozovna Tábor, doprava@busline.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>Spoj 10</t>
+  </si>
+  <si>
+    <t>Spoj 12</t>
+  </si>
+  <si>
+    <t>Spoj 14</t>
+  </si>
+  <si>
+    <t>Spoj 16</t>
+  </si>
+  <si>
+    <t>Spoj 18</t>
+  </si>
+  <si>
+    <t>Spoj 20</t>
+  </si>
+  <si>
+    <t>X p</t>
+  </si>
+  <si>
+    <t>4:58</t>
+  </si>
+  <si>
+    <t>6:03</t>
+  </si>
+  <si>
+    <t>6:58</t>
+  </si>
+  <si>
+    <t>10:58</t>
+  </si>
+  <si>
+    <t>12:58</t>
+  </si>
+  <si>
+    <t>14:58</t>
+  </si>
+  <si>
+    <t>16:58</t>
+  </si>
+  <si>
+    <t>18:58</t>
+  </si>
+  <si>
+    <t>5:00</t>
+  </si>
+  <si>
+    <t>6:05</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>5:03</t>
+  </si>
+  <si>
+    <t>6:08</t>
+  </si>
+  <si>
+    <t>7:03</t>
+  </si>
+  <si>
+    <t>11:03</t>
+  </si>
+  <si>
+    <t>13:03</t>
+  </si>
+  <si>
+    <t>15:03</t>
+  </si>
+  <si>
+    <t>17:03</t>
+  </si>
+  <si>
+    <t>19:03</t>
+  </si>
+  <si>
+    <t>5:05</t>
+  </si>
+  <si>
+    <t>6:10</t>
+  </si>
+  <si>
+    <t>7:05</t>
+  </si>
+  <si>
+    <t>11:05</t>
+  </si>
+  <si>
+    <t>13:05</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>17:05</t>
+  </si>
+  <si>
+    <t>19:05</t>
+  </si>
+  <si>
+    <t>5:08</t>
+  </si>
+  <si>
+    <t>6:13</t>
+  </si>
+  <si>
+    <t>7:08</t>
+  </si>
+  <si>
+    <t>11:08</t>
+  </si>
+  <si>
+    <t>13:08</t>
+  </si>
+  <si>
+    <t>15:08</t>
+  </si>
+  <si>
+    <t>17:08</t>
+  </si>
+  <si>
+    <t>19:08</t>
+  </si>
+  <si>
+    <t>5:11</t>
+  </si>
+  <si>
+    <t>6:16</t>
+  </si>
+  <si>
+    <t>7:11</t>
+  </si>
+  <si>
+    <t>11:11</t>
+  </si>
+  <si>
+    <t>13:11</t>
+  </si>
+  <si>
+    <t>15:11</t>
+  </si>
+  <si>
+    <t>17:11</t>
+  </si>
+  <si>
+    <t>19:11</t>
+  </si>
+  <si>
+    <t>5:13</t>
+  </si>
+  <si>
+    <t>6:18</t>
+  </si>
+  <si>
+    <t>7:13</t>
+  </si>
+  <si>
+    <t>11:13</t>
+  </si>
+  <si>
+    <t>13:13</t>
+  </si>
+  <si>
+    <t>14:03</t>
+  </si>
+  <si>
+    <t>15:13</t>
+  </si>
+  <si>
+    <t>16:03</t>
+  </si>
+  <si>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>19:13</t>
+  </si>
+  <si>
+    <t>5:14</t>
+  </si>
+  <si>
+    <t>6:19</t>
+  </si>
+  <si>
+    <t>7:14</t>
+  </si>
+  <si>
+    <t>11:14</t>
+  </si>
+  <si>
+    <t>13:14</t>
+  </si>
+  <si>
+    <t>14:04</t>
+  </si>
+  <si>
+    <t>15:14</t>
+  </si>
+  <si>
+    <t>16:04</t>
+  </si>
+  <si>
+    <t>17:14</t>
+  </si>
+  <si>
+    <t>19:14</t>
+  </si>
+  <si>
+    <t>5:15</t>
+  </si>
+  <si>
+    <t>6:20</t>
+  </si>
+  <si>
+    <t>7:15</t>
+  </si>
+  <si>
+    <t>11:15</t>
+  </si>
+  <si>
+    <t>13:15</t>
+  </si>
+  <si>
+    <t>14:05</t>
+  </si>
+  <si>
+    <t>15:15</t>
+  </si>
+  <si>
+    <t>16:05</t>
+  </si>
+  <si>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>5:19</t>
+  </si>
+  <si>
+    <t>6:24</t>
+  </si>
+  <si>
+    <t>7:19</t>
+  </si>
+  <si>
+    <t>11:19</t>
+  </si>
+  <si>
+    <t>13:19</t>
+  </si>
+  <si>
+    <t>14:09</t>
+  </si>
+  <si>
+    <t>15:19</t>
+  </si>
+  <si>
+    <t>16:09</t>
+  </si>
+  <si>
+    <t>17:19</t>
+  </si>
+  <si>
+    <t>19:19</t>
+  </si>
+  <si>
+    <t>5:20</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>11:20</t>
   </si>
   <si>
     <t>13:20</t>
   </si>
   <si>
-    <t>Česká Skalice,,třída T.G.Masaryka</t>
-[...5 lines deleted...]
-    <t>Česká Skalice,,žel.st.</t>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>16:10</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>19:20</t>
   </si>
   <si>
     <t>5:23</t>
   </si>
   <si>
-    <t>13:22</t>
-[...119 lines deleted...]
-    <t>Přepravu zajišťuje: CDS s.r.o. Náchod, Kladská 286, 547 01 Náchod, provozovna Náchod, www.cdsnachod.cz, info@cdsnachod.cz</t>
+    <t>6:28</t>
+  </si>
+  <si>
+    <t>7:22</t>
+  </si>
+  <si>
+    <t>11:23</t>
+  </si>
+  <si>
+    <t>13:23</t>
+  </si>
+  <si>
+    <t>14:13</t>
+  </si>
+  <si>
+    <t>15:23</t>
+  </si>
+  <si>
+    <t>16:13</t>
+  </si>
+  <si>
+    <t>17:23</t>
+  </si>
+  <si>
+    <t>19:23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -242,51 +886,51 @@
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
@@ -316,50 +960,78 @@
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
@@ -374,110 +1046,116 @@
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="18">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="6" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="7" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="8" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="9" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="10" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="11" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="3" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -725,440 +1403,1375 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:O18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="6" max="6" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="39.990234" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" customHeight="1" ht="18">
+    <row r="1" spans="1:15" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:6" customHeight="1" ht="15">
+    <row r="2" spans="1:15" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:6" customHeight="1" ht="15">
+    <row r="3" spans="1:15" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="13"/>
+      <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="4" spans="1:6" customHeight="1" ht="30">
+      <c r="G3" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="N3" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" customHeight="1" ht="30">
       <c r="A4" s="5"/>
-      <c r="B4" s="14"/>
+      <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>7</v>
-[...6 lines deleted...]
-    <row r="5" spans="1:6" customHeight="1" ht="15">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O4" s="5"/>
+    </row>
+    <row r="5" spans="1:15" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
-      <c r="B5" s="14" t="s">
-        <v>9</v>
+      <c r="B5" s="16" t="s">
+        <v>17</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D5" s="8" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="F5" s="5">
+        <v>19</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:6" customHeight="1" ht="15">
+    <row r="6" spans="1:15" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
-      <c r="B6" s="14" t="s">
-        <v>13</v>
+      <c r="B6" s="16" t="s">
+        <v>30</v>
       </c>
       <c r="C6" s="5"/>
       <c r="D6" s="8" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>31</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>32</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" customHeight="1" ht="15">
+        <v>33</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="O6" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
-      <c r="B7" s="14" t="s">
-        <v>15</v>
+      <c r="B7" s="16" t="s">
+        <v>42</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="8" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="F7" s="5">
+        <v>43</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="5">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:6" customHeight="1" ht="15">
+    <row r="8" spans="1:15" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
-      <c r="B8" s="14" t="s">
-        <v>18</v>
+      <c r="B8" s="16" t="s">
+        <v>54</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="8" t="s">
-        <v>19</v>
-[...8 lines deleted...]
-    <row r="9" spans="1:6" customHeight="1" ht="15">
+        <v>55</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="K8" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="L8" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="O8" s="5">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
-      <c r="B9" s="14" t="s">
-        <v>21</v>
+      <c r="B9" s="16" t="s">
+        <v>66</v>
       </c>
       <c r="C9" s="5"/>
       <c r="D9" s="8" t="s">
-        <v>22</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:6" customHeight="1" ht="15">
+        <v>67</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="I9" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="J9" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="K9" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="L9" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="N9" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="O9" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
-      <c r="B10" s="14" t="s">
-        <v>24</v>
+      <c r="B10" s="16" t="s">
+        <v>78</v>
       </c>
       <c r="C10" s="5"/>
       <c r="D10" s="8" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:6" customHeight="1" ht="15">
+        <v>79</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="I10" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="K10" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="L10" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="N10" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="O10" s="5">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
-      <c r="B11" s="14" t="s">
-        <v>27</v>
+      <c r="B11" s="16" t="s">
+        <v>90</v>
       </c>
       <c r="C11" s="5"/>
       <c r="D11" s="8" t="s">
-        <v>28</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:6" customHeight="1" ht="15">
+        <v>91</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="N11" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="O11" s="5">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
-      <c r="B12" s="14" t="s">
-        <v>30</v>
+      <c r="B12" s="16" t="s">
+        <v>100</v>
       </c>
       <c r="C12" s="5"/>
       <c r="D12" s="8" t="s">
-        <v>31</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:6" customHeight="1" ht="15">
+        <v>101</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="N12" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="O12" s="5">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
-      <c r="B13" s="14" t="s">
-        <v>33</v>
+      <c r="B13" s="16" t="s">
+        <v>110</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="8" t="s">
-        <v>34</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:6" customHeight="1" ht="15">
+        <v>111</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="N13" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="O13" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
-      <c r="B14" s="14" t="s">
-        <v>36</v>
+      <c r="B14" s="16" t="s">
+        <v>120</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>37</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:6" customHeight="1" ht="15">
+        <v>121</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="N14" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="O14" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
-      <c r="B15" s="14" t="s">
-        <v>39</v>
+      <c r="B15" s="16" t="s">
+        <v>130</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="F15" s="5">
+        <v>131</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="N15" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="O15" s="5">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" customHeight="1" ht="15">
+      <c r="A16" s="6">
+        <v>12</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>140</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="E16" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>145</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="M16" s="11" t="s">
+        <v>149</v>
+      </c>
+      <c r="N16" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="O16" s="6">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>151</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O18"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
+    <col min="14" max="14" width="3.71" customWidth="true" style="0"/>
+    <col min="15" max="15" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" customHeight="1" ht="18">
+      <c r="A1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="2"/>
+      <c r="C1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" customHeight="1" ht="15">
+      <c r="A2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" customHeight="1" ht="15">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="15"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="E3" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="F3" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="H3" s="10" t="s">
+        <v>157</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>159</v>
+      </c>
+      <c r="K3" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="L3" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="M3" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" customHeight="1" ht="30">
+      <c r="A4" s="5"/>
+      <c r="B4" s="16"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="M4" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" s="5"/>
+      <c r="O4" s="5"/>
+    </row>
+    <row r="5" spans="1:15" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>12</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="M5" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="N5" s="5">
+        <v>0</v>
+      </c>
+      <c r="O5" s="5"/>
+    </row>
+    <row r="6" spans="1:15" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>11</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>130</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="M6" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="N6" s="5">
+        <v>2</v>
+      </c>
+      <c r="O6" s="5"/>
+    </row>
+    <row r="7" spans="1:15" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>10</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>120</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="M7" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="N7" s="5">
+        <v>3</v>
+      </c>
+      <c r="O7" s="5"/>
+    </row>
+    <row r="8" spans="1:15" customHeight="1" ht="15">
+      <c r="A8" s="5">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="5">
+      <c r="B8" s="16" t="s">
+        <v>110</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="F8" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="M8" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="N8" s="5">
+        <v>4</v>
+      </c>
+      <c r="O8" s="5"/>
+    </row>
+    <row r="9" spans="1:15" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>8</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>100</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="M9" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="N9" s="5">
+        <v>7</v>
+      </c>
+      <c r="O9" s="5"/>
+    </row>
+    <row r="10" spans="1:15" customHeight="1" ht="15">
+      <c r="A10" s="5">
+        <v>7</v>
+      </c>
+      <c r="B10" s="16" t="s">
+        <v>90</v>
+      </c>
+      <c r="C10" s="5"/>
+      <c r="D10" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="F10" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="H10" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="M10" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="N10" s="5">
+        <v>9</v>
+      </c>
+      <c r="O10" s="5"/>
+    </row>
+    <row r="11" spans="1:15" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>6</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="L11" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="M11" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="N11" s="5">
+        <v>11</v>
+      </c>
+      <c r="O11" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>5</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="H12" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="J12" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="L12" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="M12" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="N12" s="5">
         <v>12</v>
       </c>
-      <c r="B16" s="14" t="s">
+      <c r="O12" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>4</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="L13" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="M13" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="N13" s="5">
+        <v>13</v>
+      </c>
+      <c r="O13" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>3</v>
+      </c>
+      <c r="B14" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="C16" s="5"/>
-[...1 lines deleted...]
-        <v>43</v>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="H14" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="J14" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="L14" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="M14" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="N14" s="5">
+        <v>16</v>
+      </c>
+      <c r="O14" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>2</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="M15" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="N15" s="5">
+        <v>17</v>
+      </c>
+      <c r="O15" s="5">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" customHeight="1" ht="15">
+      <c r="A16" s="6">
+        <v>1</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>262</v>
       </c>
       <c r="E16" s="11" t="s">
-        <v>44</v>
-[...79 lines deleted...]
-        <v>57</v>
+        <v>263</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>264</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="H16" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="I16" s="11" t="s">
+        <v>267</v>
+      </c>
+      <c r="J16" s="11" t="s">
+        <v>268</v>
+      </c>
+      <c r="K16" s="11" t="s">
+        <v>269</v>
+      </c>
+      <c r="L16" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="M16" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="N16" s="6">
+        <v>17</v>
+      </c>
+      <c r="O16" s="6">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
+      <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 642307, platnost od 14. 12. 2025 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 642307, platnost od 14. 12. 2025 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 390260, platnost od 1. 7. 2026 do 12. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 390260, platnost od 1. 7. 2026 do 12. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>