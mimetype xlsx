--- v1 (2026-07-27)
+++ v2 (2026-10-24)
@@ -14,866 +14,3275 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Směr tam" sheetId="1" r:id="rId4"/>
     <sheet name="Směr zpět" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
-[...7 lines deleted...]
-    <t>Platí od 1. 7. 2026 do 12. 12. 2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1075">
+  <si>
+    <t>Linka číslo 425013</t>
+  </si>
+  <si>
+    <t>Stará Role-sídliště - Tržnice - Lanovka Imperial</t>
+  </si>
+  <si>
+    <t>Platí od 1. 1. 2026 do 31. 12. 2026</t>
   </si>
   <si>
     <t>Tč</t>
   </si>
   <si>
     <t>Spoj 1</t>
   </si>
   <si>
     <t>Spoj 3</t>
   </si>
   <si>
     <t>Spoj 5</t>
   </si>
   <si>
     <t>Spoj 7</t>
   </si>
   <si>
     <t>Spoj 9</t>
   </si>
   <si>
     <t>Spoj 11</t>
   </si>
   <si>
     <t>Spoj 13</t>
   </si>
   <si>
     <t>Spoj 15</t>
   </si>
   <si>
     <t>Spoj 17</t>
   </si>
   <si>
     <t>Spoj 19</t>
   </si>
   <si>
     <t>Spoj 21</t>
   </si>
   <si>
+    <t>Spoj 23</t>
+  </si>
+  <si>
+    <t>Spoj 25</t>
+  </si>
+  <si>
+    <t>Spoj 27</t>
+  </si>
+  <si>
+    <t>Spoj 29</t>
+  </si>
+  <si>
+    <t>Spoj 31</t>
+  </si>
+  <si>
+    <t>Spoj 33</t>
+  </si>
+  <si>
+    <t>Spoj 35</t>
+  </si>
+  <si>
+    <t>Spoj 37</t>
+  </si>
+  <si>
+    <t>Spoj 39</t>
+  </si>
+  <si>
+    <t>Spoj 41</t>
+  </si>
+  <si>
+    <t>Spoj 43</t>
+  </si>
+  <si>
+    <t>Spoj 45</t>
+  </si>
+  <si>
+    <t>Spoj 47</t>
+  </si>
+  <si>
+    <t>Spoj 49</t>
+  </si>
+  <si>
+    <t>Spoj 51</t>
+  </si>
+  <si>
+    <t>Spoj 53</t>
+  </si>
+  <si>
+    <t>Spoj 57</t>
+  </si>
+  <si>
+    <t>Spoj 55</t>
+  </si>
+  <si>
+    <t>Spoj 59</t>
+  </si>
+  <si>
+    <t>Spoj 61</t>
+  </si>
+  <si>
+    <t>Spoj 63</t>
+  </si>
+  <si>
+    <t>Spoj 65</t>
+  </si>
+  <si>
+    <t>Spoj 67</t>
+  </si>
+  <si>
+    <t>Spoj 69</t>
+  </si>
+  <si>
+    <t>Spoj 71</t>
+  </si>
+  <si>
+    <t>Spoj 73</t>
+  </si>
+  <si>
+    <t>Spoj 79</t>
+  </si>
+  <si>
+    <t>Spoj 77</t>
+  </si>
+  <si>
+    <t>Spoj 75</t>
+  </si>
+  <si>
+    <t>Spoj 81</t>
+  </si>
+  <si>
+    <t>Spoj 83</t>
+  </si>
+  <si>
+    <t>Spoj 85</t>
+  </si>
+  <si>
+    <t>Spoj 87</t>
+  </si>
+  <si>
+    <t>Spoj 89</t>
+  </si>
+  <si>
+    <t>Spoj 91</t>
+  </si>
+  <si>
+    <t>Spoj 93</t>
+  </si>
+  <si>
+    <t>Spoj 95</t>
+  </si>
+  <si>
+    <t>Spoj 97</t>
+  </si>
+  <si>
+    <t>Spoj 99</t>
+  </si>
+  <si>
+    <t>Spoj 101</t>
+  </si>
+  <si>
+    <t>Spoj 103</t>
+  </si>
+  <si>
+    <t>Spoj 105</t>
+  </si>
+  <si>
+    <t>Spoj 107</t>
+  </si>
+  <si>
+    <t>Spoj 109</t>
+  </si>
+  <si>
+    <t>Spoj 111</t>
+  </si>
+  <si>
+    <t>Spoj 113</t>
+  </si>
+  <si>
+    <t>Spoj 115</t>
+  </si>
+  <si>
+    <t>Spoj 117</t>
+  </si>
+  <si>
+    <t>Spoj 119</t>
+  </si>
+  <si>
+    <t>Spoj 121</t>
+  </si>
+  <si>
+    <t>Spoj 123</t>
+  </si>
+  <si>
+    <t>Spoj 125</t>
+  </si>
+  <si>
+    <t>Spoj 129</t>
+  </si>
+  <si>
+    <t>Spoj 127</t>
+  </si>
+  <si>
+    <t>Spoj 131</t>
+  </si>
+  <si>
+    <t>Spoj 135</t>
+  </si>
+  <si>
+    <t>Spoj 133</t>
+  </si>
+  <si>
+    <t>Spoj 137</t>
+  </si>
+  <si>
+    <t>Spoj 139</t>
+  </si>
+  <si>
+    <t>Spoj 141</t>
+  </si>
+  <si>
+    <t>Spoj 143</t>
+  </si>
+  <si>
+    <t>Spoj 145</t>
+  </si>
+  <si>
+    <t>Spoj 147</t>
+  </si>
+  <si>
+    <t>Spoj 149</t>
+  </si>
+  <si>
+    <t>Spoj 151</t>
+  </si>
+  <si>
     <t>km</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
-    <t>Mladá Vožice,,aut.st.</t>
+    <t>6 + 25</t>
+  </si>
+  <si>
+    <t>X 44</t>
+  </si>
+  <si>
+    <t>X 43</t>
+  </si>
+  <si>
+    <t>X 33</t>
+  </si>
+  <si>
+    <t>6 +</t>
+  </si>
+  <si>
+    <t>6 + 24</t>
+  </si>
+  <si>
+    <t>X 31</t>
+  </si>
+  <si>
+    <t>6 + 26</t>
+  </si>
+  <si>
+    <t>Letná - Dykova</t>
   </si>
   <si>
     <t>odjezd</t>
   </si>
   <si>
-    <t>4:15</t>
+    <t>7:11</t>
+  </si>
+  <si>
+    <t>9:03</t>
+  </si>
+  <si>
+    <t>10:57</t>
+  </si>
+  <si>
+    <t>11:03</t>
+  </si>
+  <si>
+    <t>12:59</t>
+  </si>
+  <si>
+    <t>15:01</t>
+  </si>
+  <si>
+    <t>17:03</t>
+  </si>
+  <si>
+    <t>18:57</t>
+  </si>
+  <si>
+    <t>19:03</t>
+  </si>
+  <si>
+    <t>Stará Role</t>
+  </si>
+  <si>
+    <t>7:14</t>
+  </si>
+  <si>
+    <t>9:06</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>11:06</t>
+  </si>
+  <si>
+    <t>13:02</t>
+  </si>
+  <si>
+    <t>15:04</t>
+  </si>
+  <si>
+    <t>17:06</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>19:06</t>
+  </si>
+  <si>
+    <t>Stará Role sídliště</t>
+  </si>
+  <si>
+    <t>5:16</t>
+  </si>
+  <si>
+    <t>5:40</t>
+  </si>
+  <si>
+    <t>6:04</t>
+  </si>
+  <si>
+    <t>6:20</t>
+  </si>
+  <si>
+    <t>6:28</t>
+  </si>
+  <si>
+    <t>6:52</t>
+  </si>
+  <si>
+    <t>7:00</t>
+  </si>
+  <si>
+    <t>7:16</t>
+  </si>
+  <si>
+    <t>7:40</t>
+  </si>
+  <si>
+    <t>8:08</t>
+  </si>
+  <si>
+    <t>8:20</t>
+  </si>
+  <si>
+    <t>8:38</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
+    <t>9:08</t>
+  </si>
+  <si>
+    <t>9:38</t>
+  </si>
+  <si>
+    <t>9:40</t>
+  </si>
+  <si>
+    <t>10:08</t>
+  </si>
+  <si>
+    <t>10:20</t>
+  </si>
+  <si>
+    <t>10:38</t>
+  </si>
+  <si>
+    <t>11:02</t>
+  </si>
+  <si>
+    <t>11:08</t>
+  </si>
+  <si>
+    <t>11:38</t>
+  </si>
+  <si>
+    <t>11:40</t>
+  </si>
+  <si>
+    <t>12:08</t>
+  </si>
+  <si>
+    <t>12:20</t>
+  </si>
+  <si>
+    <t>12:38</t>
+  </si>
+  <si>
+    <t>13:04</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>13:28</t>
+  </si>
+  <si>
+    <t>13:40</t>
+  </si>
+  <si>
+    <t>13:52</t>
+  </si>
+  <si>
+    <t>14:16</t>
+  </si>
+  <si>
+    <t>14:20</t>
+  </si>
+  <si>
+    <t>14:40</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>15:06</t>
+  </si>
+  <si>
+    <t>15:28</t>
+  </si>
+  <si>
+    <t>15:40</t>
+  </si>
+  <si>
+    <t>15:52</t>
+  </si>
+  <si>
+    <t>16:16</t>
+  </si>
+  <si>
+    <t>16:20</t>
+  </si>
+  <si>
+    <t>16:40</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>17:08</t>
+  </si>
+  <si>
+    <t>17:38</t>
+  </si>
+  <si>
+    <t>17:40</t>
+  </si>
+  <si>
+    <t>18:08</t>
+  </si>
+  <si>
+    <t>18:20</t>
+  </si>
+  <si>
+    <t>18:38</t>
+  </si>
+  <si>
+    <t>19:02</t>
+  </si>
+  <si>
+    <t>19:08</t>
+  </si>
+  <si>
+    <t>19:40</t>
+  </si>
+  <si>
+    <t>20:20</t>
+  </si>
+  <si>
+    <t>21:00</t>
+  </si>
+  <si>
+    <t>21:35</t>
+  </si>
+  <si>
+    <t>22:10</t>
+  </si>
+  <si>
+    <t>Truhlářská</t>
+  </si>
+  <si>
+    <t>5:17</t>
+  </si>
+  <si>
+    <t>5:41</t>
+  </si>
+  <si>
+    <t>6:05</t>
+  </si>
+  <si>
+    <t>6:21</t>
+  </si>
+  <si>
+    <t>6:29</t>
+  </si>
+  <si>
+    <t>6:53</t>
+  </si>
+  <si>
+    <t>7:01</t>
+  </si>
+  <si>
+    <t>7:17</t>
+  </si>
+  <si>
+    <t>7:41</t>
+  </si>
+  <si>
+    <t>8:09</t>
+  </si>
+  <si>
+    <t>8:21</t>
+  </si>
+  <si>
+    <t>8:39</t>
+  </si>
+  <si>
+    <t>9:01</t>
+  </si>
+  <si>
+    <t>9:09</t>
+  </si>
+  <si>
+    <t>9:39</t>
+  </si>
+  <si>
+    <t>9:41</t>
+  </si>
+  <si>
+    <t>10:09</t>
+  </si>
+  <si>
+    <t>10:21</t>
+  </si>
+  <si>
+    <t>10:39</t>
+  </si>
+  <si>
+    <t>11:01</t>
+  </si>
+  <si>
+    <t>11:09</t>
+  </si>
+  <si>
+    <t>11:39</t>
+  </si>
+  <si>
+    <t>11:41</t>
+  </si>
+  <si>
+    <t>12:09</t>
+  </si>
+  <si>
+    <t>12:21</t>
+  </si>
+  <si>
+    <t>12:39</t>
+  </si>
+  <si>
+    <t>13:05</t>
+  </si>
+  <si>
+    <t>13:01</t>
+  </si>
+  <si>
+    <t>13:29</t>
+  </si>
+  <si>
+    <t>13:41</t>
+  </si>
+  <si>
+    <t>13:53</t>
+  </si>
+  <si>
+    <t>14:17</t>
+  </si>
+  <si>
+    <t>14:21</t>
+  </si>
+  <si>
+    <t>14:41</t>
+  </si>
+  <si>
+    <t>15:07</t>
+  </si>
+  <si>
+    <t>15:29</t>
+  </si>
+  <si>
+    <t>15:41</t>
+  </si>
+  <si>
+    <t>15:53</t>
+  </si>
+  <si>
+    <t>16:17</t>
+  </si>
+  <si>
+    <t>16:21</t>
+  </si>
+  <si>
+    <t>16:41</t>
+  </si>
+  <si>
+    <t>17:01</t>
+  </si>
+  <si>
+    <t>17:09</t>
+  </si>
+  <si>
+    <t>17:39</t>
+  </si>
+  <si>
+    <t>17:41</t>
+  </si>
+  <si>
+    <t>18:09</t>
+  </si>
+  <si>
+    <t>18:21</t>
+  </si>
+  <si>
+    <t>18:39</t>
+  </si>
+  <si>
+    <t>19:01</t>
+  </si>
+  <si>
+    <t>19:09</t>
+  </si>
+  <si>
+    <t>19:41</t>
+  </si>
+  <si>
+    <t>20:21</t>
+  </si>
+  <si>
+    <t>21:01</t>
+  </si>
+  <si>
+    <t>21:36</t>
+  </si>
+  <si>
+    <t>22:11</t>
+  </si>
+  <si>
+    <t>Okružní</t>
+  </si>
+  <si>
+    <t>5:18</t>
+  </si>
+  <si>
+    <t>5:42</t>
+  </si>
+  <si>
+    <t>6:06</t>
+  </si>
+  <si>
+    <t>6:22</t>
+  </si>
+  <si>
+    <t>6:30</t>
+  </si>
+  <si>
+    <t>6:54</t>
+  </si>
+  <si>
+    <t>7:02</t>
+  </si>
+  <si>
+    <t>7:18</t>
+  </si>
+  <si>
+    <t>7:42</t>
+  </si>
+  <si>
+    <t>8:10</t>
+  </si>
+  <si>
+    <t>8:22</t>
+  </si>
+  <si>
+    <t>8:40</t>
+  </si>
+  <si>
+    <t>9:02</t>
+  </si>
+  <si>
+    <t>9:10</t>
+  </si>
+  <si>
+    <t>9:42</t>
+  </si>
+  <si>
+    <t>10:10</t>
+  </si>
+  <si>
+    <t>10:22</t>
+  </si>
+  <si>
+    <t>10:40</t>
+  </si>
+  <si>
+    <t>11:04</t>
+  </si>
+  <si>
+    <t>11:10</t>
+  </si>
+  <si>
+    <t>11:42</t>
+  </si>
+  <si>
+    <t>12:10</t>
+  </si>
+  <si>
+    <t>12:22</t>
+  </si>
+  <si>
+    <t>12:40</t>
+  </si>
+  <si>
+    <t>13:06</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>13:42</t>
+  </si>
+  <si>
+    <t>13:54</t>
+  </si>
+  <si>
+    <t>14:18</t>
+  </si>
+  <si>
+    <t>14:22</t>
+  </si>
+  <si>
+    <t>14:42</t>
+  </si>
+  <si>
+    <t>15:02</t>
+  </si>
+  <si>
+    <t>15:08</t>
+  </si>
+  <si>
+    <t>15:30</t>
+  </si>
+  <si>
+    <t>15:42</t>
+  </si>
+  <si>
+    <t>15:54</t>
+  </si>
+  <si>
+    <t>16:18</t>
+  </si>
+  <si>
+    <t>16:22</t>
+  </si>
+  <si>
+    <t>16:42</t>
+  </si>
+  <si>
+    <t>17:02</t>
+  </si>
+  <si>
+    <t>17:10</t>
+  </si>
+  <si>
+    <t>17:42</t>
+  </si>
+  <si>
+    <t>18:10</t>
+  </si>
+  <si>
+    <t>18:22</t>
+  </si>
+  <si>
+    <t>18:40</t>
+  </si>
+  <si>
+    <t>19:04</t>
+  </si>
+  <si>
+    <t>19:10</t>
+  </si>
+  <si>
+    <t>19:42</t>
+  </si>
+  <si>
+    <t>20:22</t>
+  </si>
+  <si>
+    <t>21:02</t>
+  </si>
+  <si>
+    <t>21:37</t>
+  </si>
+  <si>
+    <t>22:12</t>
+  </si>
+  <si>
+    <t>Rozcestí u Koníčka</t>
+  </si>
+  <si>
+    <t>5:21</t>
+  </si>
+  <si>
+    <t>5:45</t>
+  </si>
+  <si>
+    <t>6:09</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>6:33</t>
+  </si>
+  <si>
+    <t>6:57</t>
+  </si>
+  <si>
+    <t>7:05</t>
+  </si>
+  <si>
+    <t>7:21</t>
+  </si>
+  <si>
+    <t>7:45</t>
+  </si>
+  <si>
+    <t>8:13</t>
+  </si>
+  <si>
+    <t>8:25</t>
+  </si>
+  <si>
+    <t>8:43</t>
+  </si>
+  <si>
+    <t>9:05</t>
+  </si>
+  <si>
+    <t>9:13</t>
+  </si>
+  <si>
+    <t>9:43</t>
+  </si>
+  <si>
+    <t>9:45</t>
+  </si>
+  <si>
+    <t>10:13</t>
+  </si>
+  <si>
+    <t>10:25</t>
+  </si>
+  <si>
+    <t>10:43</t>
+  </si>
+  <si>
+    <t>11:07</t>
+  </si>
+  <si>
+    <t>11:05</t>
+  </si>
+  <si>
+    <t>11:13</t>
+  </si>
+  <si>
+    <t>11:43</t>
+  </si>
+  <si>
+    <t>11:45</t>
+  </si>
+  <si>
+    <t>12:13</t>
+  </si>
+  <si>
+    <t>12:25</t>
+  </si>
+  <si>
+    <t>12:43</t>
+  </si>
+  <si>
+    <t>13:09</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>13:45</t>
+  </si>
+  <si>
+    <t>13:57</t>
+  </si>
+  <si>
+    <t>14:25</t>
+  </si>
+  <si>
+    <t>14:45</t>
+  </si>
+  <si>
+    <t>15:05</t>
+  </si>
+  <si>
+    <t>15:11</t>
+  </si>
+  <si>
+    <t>15:33</t>
+  </si>
+  <si>
+    <t>15:45</t>
+  </si>
+  <si>
+    <t>15:57</t>
+  </si>
+  <si>
+    <t>16:25</t>
+  </si>
+  <si>
+    <t>16:45</t>
+  </si>
+  <si>
+    <t>17:05</t>
+  </si>
+  <si>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>17:43</t>
+  </si>
+  <si>
+    <t>17:45</t>
+  </si>
+  <si>
+    <t>18:13</t>
+  </si>
+  <si>
+    <t>18:25</t>
+  </si>
+  <si>
+    <t>18:43</t>
+  </si>
+  <si>
+    <t>19:07</t>
+  </si>
+  <si>
+    <t>19:05</t>
+  </si>
+  <si>
+    <t>19:13</t>
+  </si>
+  <si>
+    <t>19:45</t>
+  </si>
+  <si>
+    <t>20:25</t>
+  </si>
+  <si>
+    <t>21:04</t>
+  </si>
+  <si>
+    <t>21:39</t>
+  </si>
+  <si>
+    <t>22:14</t>
+  </si>
+  <si>
+    <t>Keramická škola</t>
+  </si>
+  <si>
+    <t>5:22</t>
+  </si>
+  <si>
+    <t>5:46</t>
+  </si>
+  <si>
+    <t>6:10</t>
+  </si>
+  <si>
+    <t>6:26</t>
+  </si>
+  <si>
+    <t>6:34</t>
+  </si>
+  <si>
+    <t>6:58</t>
+  </si>
+  <si>
+    <t>7:06</t>
+  </si>
+  <si>
+    <t>7:22</t>
+  </si>
+  <si>
+    <t>7:46</t>
+  </si>
+  <si>
+    <t>8:14</t>
+  </si>
+  <si>
+    <t>8:26</t>
+  </si>
+  <si>
+    <t>8:44</t>
+  </si>
+  <si>
+    <t>9:14</t>
+  </si>
+  <si>
+    <t>9:44</t>
+  </si>
+  <si>
+    <t>9:46</t>
+  </si>
+  <si>
+    <t>10:14</t>
+  </si>
+  <si>
+    <t>10:26</t>
+  </si>
+  <si>
+    <t>10:44</t>
+  </si>
+  <si>
+    <t>11:14</t>
+  </si>
+  <si>
+    <t>11:44</t>
+  </si>
+  <si>
+    <t>11:46</t>
+  </si>
+  <si>
+    <t>12:14</t>
+  </si>
+  <si>
+    <t>12:26</t>
+  </si>
+  <si>
+    <t>12:44</t>
+  </si>
+  <si>
+    <t>13:10</t>
+  </si>
+  <si>
+    <t>13:34</t>
+  </si>
+  <si>
+    <t>13:46</t>
+  </si>
+  <si>
+    <t>13:58</t>
+  </si>
+  <si>
+    <t>14:26</t>
+  </si>
+  <si>
+    <t>14:46</t>
+  </si>
+  <si>
+    <t>15:12</t>
+  </si>
+  <si>
+    <t>15:34</t>
+  </si>
+  <si>
+    <t>15:46</t>
+  </si>
+  <si>
+    <t>15:58</t>
+  </si>
+  <si>
+    <t>16:26</t>
+  </si>
+  <si>
+    <t>16:46</t>
+  </si>
+  <si>
+    <t>17:14</t>
+  </si>
+  <si>
+    <t>17:44</t>
+  </si>
+  <si>
+    <t>17:46</t>
+  </si>
+  <si>
+    <t>18:14</t>
+  </si>
+  <si>
+    <t>18:26</t>
+  </si>
+  <si>
+    <t>18:44</t>
+  </si>
+  <si>
+    <t>19:14</t>
+  </si>
+  <si>
+    <t>19:46</t>
+  </si>
+  <si>
+    <t>20:26</t>
+  </si>
+  <si>
+    <t>21:05</t>
+  </si>
+  <si>
+    <t>21:40</t>
+  </si>
+  <si>
+    <t>22:15</t>
+  </si>
+  <si>
+    <t>Pivovar</t>
+  </si>
+  <si>
+    <t>5:24</t>
+  </si>
+  <si>
+    <t>5:48</t>
+  </si>
+  <si>
+    <t>6:12</t>
+  </si>
+  <si>
+    <t>6:36</t>
+  </si>
+  <si>
+    <t>7:08</t>
+  </si>
+  <si>
+    <t>7:24</t>
+  </si>
+  <si>
+    <t>7:48</t>
+  </si>
+  <si>
+    <t>8:16</t>
+  </si>
+  <si>
+    <t>8:28</t>
+  </si>
+  <si>
+    <t>8:46</t>
+  </si>
+  <si>
+    <t>9:16</t>
+  </si>
+  <si>
+    <t>9:48</t>
+  </si>
+  <si>
+    <t>10:16</t>
+  </si>
+  <si>
+    <t>10:28</t>
+  </si>
+  <si>
+    <t>10:46</t>
+  </si>
+  <si>
+    <t>11:16</t>
+  </si>
+  <si>
+    <t>11:48</t>
+  </si>
+  <si>
+    <t>12:16</t>
+  </si>
+  <si>
+    <t>12:28</t>
+  </si>
+  <si>
+    <t>12:46</t>
+  </si>
+  <si>
+    <t>13:12</t>
+  </si>
+  <si>
+    <t>13:08</t>
+  </si>
+  <si>
+    <t>13:36</t>
+  </si>
+  <si>
+    <t>13:48</t>
+  </si>
+  <si>
+    <t>14:00</t>
+  </si>
+  <si>
+    <t>14:24</t>
+  </si>
+  <si>
+    <t>14:28</t>
+  </si>
+  <si>
+    <t>14:48</t>
+  </si>
+  <si>
+    <t>15:14</t>
+  </si>
+  <si>
+    <t>15:36</t>
+  </si>
+  <si>
+    <t>15:48</t>
+  </si>
+  <si>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>16:24</t>
+  </si>
+  <si>
+    <t>16:28</t>
+  </si>
+  <si>
+    <t>16:48</t>
+  </si>
+  <si>
+    <t>17:16</t>
+  </si>
+  <si>
+    <t>17:48</t>
+  </si>
+  <si>
+    <t>18:16</t>
+  </si>
+  <si>
+    <t>18:28</t>
+  </si>
+  <si>
+    <t>18:46</t>
+  </si>
+  <si>
+    <t>19:16</t>
+  </si>
+  <si>
+    <t>19:48</t>
+  </si>
+  <si>
+    <t>20:28</t>
+  </si>
+  <si>
+    <t>21:07</t>
+  </si>
+  <si>
+    <t>21:42</t>
+  </si>
+  <si>
+    <t>22:17</t>
+  </si>
+  <si>
+    <t>Horní nádraží</t>
+  </si>
+  <si>
+    <t>5:27</t>
+  </si>
+  <si>
+    <t>5:51</t>
+  </si>
+  <si>
+    <t>6:15</t>
+  </si>
+  <si>
+    <t>6:31</t>
+  </si>
+  <si>
+    <t>6:39</t>
+  </si>
+  <si>
+    <t>7:03</t>
+  </si>
+  <si>
+    <t>7:27</t>
+  </si>
+  <si>
+    <t>7:33</t>
+  </si>
+  <si>
+    <t>7:51</t>
+  </si>
+  <si>
+    <t>8:19</t>
+  </si>
+  <si>
+    <t>8:31</t>
+  </si>
+  <si>
+    <t>8:49</t>
+  </si>
+  <si>
+    <t>9:11</t>
+  </si>
+  <si>
+    <t>9:19</t>
+  </si>
+  <si>
+    <t>9:49</t>
+  </si>
+  <si>
+    <t>9:51</t>
+  </si>
+  <si>
+    <t>10:19</t>
+  </si>
+  <si>
+    <t>10:31</t>
+  </si>
+  <si>
+    <t>10:49</t>
+  </si>
+  <si>
+    <t>11:11</t>
+  </si>
+  <si>
+    <t>11:19</t>
+  </si>
+  <si>
+    <t>11:49</t>
+  </si>
+  <si>
+    <t>11:51</t>
+  </si>
+  <si>
+    <t>12:19</t>
+  </si>
+  <si>
+    <t>12:31</t>
+  </si>
+  <si>
+    <t>12:49</t>
+  </si>
+  <si>
+    <t>13:15</t>
+  </si>
+  <si>
+    <t>13:11</t>
+  </si>
+  <si>
+    <t>13:39</t>
+  </si>
+  <si>
+    <t>13:51</t>
+  </si>
+  <si>
+    <t>14:03</t>
+  </si>
+  <si>
+    <t>14:27</t>
+  </si>
+  <si>
+    <t>14:31</t>
+  </si>
+  <si>
+    <t>14:51</t>
+  </si>
+  <si>
+    <t>15:17</t>
+  </si>
+  <si>
+    <t>15:39</t>
+  </si>
+  <si>
+    <t>15:51</t>
+  </si>
+  <si>
+    <t>16:03</t>
+  </si>
+  <si>
+    <t>16:27</t>
+  </si>
+  <si>
+    <t>16:31</t>
+  </si>
+  <si>
+    <t>16:51</t>
+  </si>
+  <si>
+    <t>17:11</t>
+  </si>
+  <si>
+    <t>17:19</t>
+  </si>
+  <si>
+    <t>17:49</t>
+  </si>
+  <si>
+    <t>17:51</t>
+  </si>
+  <si>
+    <t>18:19</t>
+  </si>
+  <si>
+    <t>18:31</t>
+  </si>
+  <si>
+    <t>18:49</t>
+  </si>
+  <si>
+    <t>19:11</t>
+  </si>
+  <si>
+    <t>19:19</t>
+  </si>
+  <si>
+    <t>19:51</t>
+  </si>
+  <si>
+    <t>20:31</t>
+  </si>
+  <si>
+    <t>21:09</t>
+  </si>
+  <si>
+    <t>21:44</t>
+  </si>
+  <si>
+    <t>22:19</t>
+  </si>
+  <si>
+    <t>Tržnice</t>
+  </si>
+  <si>
+    <t>5:10</t>
+  </si>
+  <si>
+    <t>5:55</t>
+  </si>
+  <si>
+    <t>6:43</t>
+  </si>
+  <si>
+    <t>7:15</t>
+  </si>
+  <si>
+    <t>7:31</t>
+  </si>
+  <si>
+    <t>7:37</t>
+  </si>
+  <si>
+    <t>7:55</t>
+  </si>
+  <si>
+    <t>8:23</t>
+  </si>
+  <si>
+    <t>8:35</t>
+  </si>
+  <si>
+    <t>8:53</t>
+  </si>
+  <si>
+    <t>9:15</t>
+  </si>
+  <si>
+    <t>9:23</t>
+  </si>
+  <si>
+    <t>10:23</t>
+  </si>
+  <si>
+    <t>10:35</t>
+  </si>
+  <si>
+    <t>10:53</t>
+  </si>
+  <si>
+    <t>11:17</t>
+  </si>
+  <si>
+    <t>11:15</t>
+  </si>
+  <si>
+    <t>11:23</t>
+  </si>
+  <si>
+    <t>11:55</t>
+  </si>
+  <si>
+    <t>12:23</t>
+  </si>
+  <si>
+    <t>12:35</t>
+  </si>
+  <si>
+    <t>12:53</t>
+  </si>
+  <si>
+    <t>13:19</t>
+  </si>
+  <si>
+    <t>13:43</t>
+  </si>
+  <si>
+    <t>14:35</t>
+  </si>
+  <si>
+    <t>15:15</t>
+  </si>
+  <si>
+    <t>15:21</t>
+  </si>
+  <si>
+    <t>15:43</t>
+  </si>
+  <si>
+    <t>16:07</t>
+  </si>
+  <si>
+    <t>16:35</t>
+  </si>
+  <si>
+    <t>17:15</t>
+  </si>
+  <si>
+    <t>17:23</t>
+  </si>
+  <si>
+    <t>17:53</t>
+  </si>
+  <si>
+    <t>17:55</t>
+  </si>
+  <si>
+    <t>18:23</t>
+  </si>
+  <si>
+    <t>18:35</t>
+  </si>
+  <si>
+    <t>19:17</t>
+  </si>
+  <si>
+    <t>19:15</t>
+  </si>
+  <si>
+    <t>19:23</t>
+  </si>
+  <si>
+    <t>20:35</t>
+  </si>
+  <si>
+    <t>21:13</t>
+  </si>
+  <si>
+    <t>21:48</t>
+  </si>
+  <si>
+    <t>22:23</t>
+  </si>
+  <si>
+    <t>Nemocnice</t>
+  </si>
+  <si>
+    <t>5:13</t>
+  </si>
+  <si>
+    <t>5:58</t>
+  </si>
+  <si>
+    <t>6:46</t>
+  </si>
+  <si>
+    <t>7:34</t>
+  </si>
+  <si>
+    <t>7:43</t>
+  </si>
+  <si>
+    <t>7:58</t>
+  </si>
+  <si>
+    <t>8:56</t>
+  </si>
+  <si>
+    <t>9:18</t>
+  </si>
+  <si>
+    <t>9:26</t>
+  </si>
+  <si>
+    <t>10:56</t>
+  </si>
+  <si>
+    <t>11:20</t>
+  </si>
+  <si>
+    <t>11:18</t>
+  </si>
+  <si>
+    <t>11:26</t>
+  </si>
+  <si>
+    <t>11:58</t>
+  </si>
+  <si>
+    <t>12:56</t>
+  </si>
+  <si>
+    <t>13:22</t>
+  </si>
+  <si>
+    <t>13:18</t>
+  </si>
+  <si>
+    <t>14:34</t>
+  </si>
+  <si>
+    <t>14:38</t>
+  </si>
+  <si>
+    <t>15:18</t>
+  </si>
+  <si>
+    <t>15:24</t>
+  </si>
+  <si>
+    <t>16:10</t>
+  </si>
+  <si>
+    <t>16:34</t>
+  </si>
+  <si>
+    <t>16:38</t>
+  </si>
+  <si>
+    <t>17:18</t>
+  </si>
+  <si>
+    <t>17:26</t>
+  </si>
+  <si>
+    <t>17:56</t>
+  </si>
+  <si>
+    <t>17:58</t>
+  </si>
+  <si>
+    <t>19:20</t>
+  </si>
+  <si>
+    <t>19:18</t>
+  </si>
+  <si>
+    <t>19:26</t>
+  </si>
+  <si>
+    <t>20:38</t>
+  </si>
+  <si>
+    <t>21:16</t>
+  </si>
+  <si>
+    <t>U Jara</t>
+  </si>
+  <si>
+    <t>5:14</t>
+  </si>
+  <si>
+    <t>5:59</t>
+  </si>
+  <si>
+    <t>6:47</t>
+  </si>
+  <si>
+    <t>7:19</t>
+  </si>
+  <si>
+    <t>7:35</t>
+  </si>
+  <si>
+    <t>7:44</t>
+  </si>
+  <si>
+    <t>7:59</t>
+  </si>
+  <si>
+    <t>8:27</t>
+  </si>
+  <si>
+    <t>8:57</t>
+  </si>
+  <si>
+    <t>9:27</t>
+  </si>
+  <si>
+    <t>10:27</t>
+  </si>
+  <si>
+    <t>11:21</t>
+  </si>
+  <si>
+    <t>11:27</t>
+  </si>
+  <si>
+    <t>11:59</t>
+  </si>
+  <si>
+    <t>12:27</t>
+  </si>
+  <si>
+    <t>12:57</t>
+  </si>
+  <si>
+    <t>13:23</t>
+  </si>
+  <si>
+    <t>13:47</t>
+  </si>
+  <si>
+    <t>14:39</t>
+  </si>
+  <si>
+    <t>15:19</t>
+  </si>
+  <si>
+    <t>15:25</t>
+  </si>
+  <si>
+    <t>15:47</t>
+  </si>
+  <si>
+    <t>16:11</t>
+  </si>
+  <si>
+    <t>16:39</t>
+  </si>
+  <si>
+    <t>17:27</t>
+  </si>
+  <si>
+    <t>17:57</t>
+  </si>
+  <si>
+    <t>17:59</t>
+  </si>
+  <si>
+    <t>18:27</t>
+  </si>
+  <si>
+    <t>19:21</t>
+  </si>
+  <si>
+    <t>19:27</t>
+  </si>
+  <si>
+    <t>20:39</t>
+  </si>
+  <si>
+    <t>21:17</t>
+  </si>
+  <si>
+    <t>Panorama</t>
+  </si>
+  <si>
+    <t>5:15</t>
+  </si>
+  <si>
+    <t>6:00</t>
+  </si>
+  <si>
+    <t>6:48</t>
+  </si>
+  <si>
+    <t>7:20</t>
+  </si>
+  <si>
+    <t>7:36</t>
+  </si>
+  <si>
+    <t>8:00</t>
+  </si>
+  <si>
+    <t>8:58</t>
+  </si>
+  <si>
+    <t>9:20</t>
+  </si>
+  <si>
+    <t>9:28</t>
+  </si>
+  <si>
+    <t>10:58</t>
+  </si>
+  <si>
+    <t>11:22</t>
+  </si>
+  <si>
+    <t>11:28</t>
+  </si>
+  <si>
+    <t>12:00</t>
+  </si>
+  <si>
+    <t>12:58</t>
+  </si>
+  <si>
+    <t>13:24</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>14:36</t>
+  </si>
+  <si>
+    <t>15:20</t>
+  </si>
+  <si>
+    <t>15:26</t>
+  </si>
+  <si>
+    <t>16:12</t>
+  </si>
+  <si>
+    <t>16:36</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
+    <t>17:28</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>19:22</t>
+  </si>
+  <si>
+    <t>19:28</t>
+  </si>
+  <si>
+    <t>20:40</t>
+  </si>
+  <si>
+    <t>21:18</t>
+  </si>
+  <si>
+    <t>Na Vyhlídce</t>
+  </si>
+  <si>
+    <t>6:01</t>
+  </si>
+  <si>
+    <t>6:49</t>
+  </si>
+  <si>
+    <t>8:01</t>
+  </si>
+  <si>
+    <t>8:29</t>
+  </si>
+  <si>
+    <t>8:41</t>
+  </si>
+  <si>
+    <t>8:59</t>
+  </si>
+  <si>
+    <t>9:21</t>
+  </si>
+  <si>
+    <t>9:29</t>
+  </si>
+  <si>
+    <t>10:29</t>
+  </si>
+  <si>
+    <t>10:41</t>
+  </si>
+  <si>
+    <t>10:59</t>
+  </si>
+  <si>
+    <t>11:29</t>
+  </si>
+  <si>
+    <t>12:01</t>
+  </si>
+  <si>
+    <t>12:29</t>
+  </si>
+  <si>
+    <t>12:41</t>
+  </si>
+  <si>
+    <t>13:25</t>
+  </si>
+  <si>
+    <t>13:21</t>
+  </si>
+  <si>
+    <t>13:49</t>
+  </si>
+  <si>
+    <t>14:37</t>
+  </si>
+  <si>
+    <t>15:27</t>
+  </si>
+  <si>
+    <t>15:49</t>
+  </si>
+  <si>
+    <t>16:13</t>
+  </si>
+  <si>
+    <t>16:37</t>
+  </si>
+  <si>
+    <t>17:21</t>
+  </si>
+  <si>
+    <t>17:29</t>
+  </si>
+  <si>
+    <t>18:01</t>
+  </si>
+  <si>
+    <t>18:29</t>
+  </si>
+  <si>
+    <t>18:41</t>
+  </si>
+  <si>
+    <t>19:29</t>
+  </si>
+  <si>
+    <t>20:41</t>
+  </si>
+  <si>
+    <t>21:19</t>
+  </si>
+  <si>
+    <t>Libušina</t>
+  </si>
+  <si>
+    <t>6:02</t>
+  </si>
+  <si>
+    <t>6:50</t>
+  </si>
+  <si>
+    <t>7:38</t>
+  </si>
+  <si>
+    <t>7:47</t>
+  </si>
+  <si>
+    <t>8:02</t>
+  </si>
+  <si>
+    <t>8:30</t>
+  </si>
+  <si>
+    <t>8:42</t>
+  </si>
+  <si>
+    <t>9:22</t>
+  </si>
+  <si>
+    <t>9:30</t>
+  </si>
+  <si>
+    <t>10:30</t>
+  </si>
+  <si>
+    <t>10:42</t>
+  </si>
+  <si>
+    <t>11:24</t>
+  </si>
+  <si>
+    <t>11:30</t>
+  </si>
+  <si>
+    <t>12:02</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>12:42</t>
+  </si>
+  <si>
+    <t>13:26</t>
+  </si>
+  <si>
+    <t>13:50</t>
+  </si>
+  <si>
+    <t>15:22</t>
+  </si>
+  <si>
+    <t>15:50</t>
+  </si>
+  <si>
+    <t>16:14</t>
+  </si>
+  <si>
+    <t>17:22</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>18:02</t>
+  </si>
+  <si>
+    <t>18:30</t>
+  </si>
+  <si>
+    <t>18:42</t>
+  </si>
+  <si>
+    <t>19:24</t>
+  </si>
+  <si>
+    <t>19:30</t>
+  </si>
+  <si>
+    <t>20:42</t>
+  </si>
+  <si>
+    <t>21:20</t>
+  </si>
+  <si>
+    <t>Lanovka Imperial</t>
+  </si>
+  <si>
+    <t>5:19</t>
+  </si>
+  <si>
+    <t>8:04</t>
+  </si>
+  <si>
+    <t>8:32</t>
+  </si>
+  <si>
+    <t>9:24</t>
+  </si>
+  <si>
+    <t>9:32</t>
+  </si>
+  <si>
+    <t>10:32</t>
+  </si>
+  <si>
+    <t>11:32</t>
+  </si>
+  <si>
+    <t>12:04</t>
+  </si>
+  <si>
+    <t>12:32</t>
+  </si>
+  <si>
+    <t>14:44</t>
+  </si>
+  <si>
+    <t>16:44</t>
+  </si>
+  <si>
+    <t>17:24</t>
+  </si>
+  <si>
+    <t>17:32</t>
+  </si>
+  <si>
+    <t>18:04</t>
+  </si>
+  <si>
+    <t>18:32</t>
+  </si>
+  <si>
+    <t>19:32</t>
+  </si>
+  <si>
+    <t>20:44</t>
+  </si>
+  <si>
+    <t>21:22</t>
+  </si>
+  <si>
+    <t>Sanssouci</t>
+  </si>
+  <si>
+    <t>Švýcarský dvůr</t>
+  </si>
+  <si>
+    <t>Richmond</t>
+  </si>
+  <si>
+    <t>Lázně I</t>
+  </si>
+  <si>
+    <t>Divadelní náměstí</t>
+  </si>
+  <si>
+    <t>příjezd</t>
+  </si>
+  <si>
+    <t>Přepravu zajišťuje: Dopravní podnik Karlovy Vary, a.s., Sportovní čp. 656/1, 360 09 Karlovy Vary, www.dpkv.cz, dpkv@dpkv.cz</t>
+  </si>
+  <si>
+    <t>opačný směr</t>
+  </si>
+  <si>
+    <t>Spoj 2</t>
+  </si>
+  <si>
+    <t>Spoj 4</t>
+  </si>
+  <si>
+    <t>Spoj 6</t>
+  </si>
+  <si>
+    <t>Spoj 8</t>
+  </si>
+  <si>
+    <t>Spoj 10</t>
+  </si>
+  <si>
+    <t>Spoj 12</t>
+  </si>
+  <si>
+    <t>Spoj 14</t>
+  </si>
+  <si>
+    <t>Spoj 16</t>
+  </si>
+  <si>
+    <t>Spoj 18</t>
+  </si>
+  <si>
+    <t>Spoj 20</t>
+  </si>
+  <si>
+    <t>Spoj 22</t>
+  </si>
+  <si>
+    <t>Spoj 24</t>
+  </si>
+  <si>
+    <t>Spoj 26</t>
+  </si>
+  <si>
+    <t>Spoj 28</t>
+  </si>
+  <si>
+    <t>Spoj 30</t>
+  </si>
+  <si>
+    <t>Spoj 32</t>
+  </si>
+  <si>
+    <t>Spoj 34</t>
+  </si>
+  <si>
+    <t>Spoj 36</t>
+  </si>
+  <si>
+    <t>Spoj 38</t>
+  </si>
+  <si>
+    <t>Spoj 40</t>
+  </si>
+  <si>
+    <t>Spoj 42</t>
+  </si>
+  <si>
+    <t>Spoj 44</t>
+  </si>
+  <si>
+    <t>Spoj 46</t>
+  </si>
+  <si>
+    <t>Spoj 48</t>
+  </si>
+  <si>
+    <t>Spoj 50</t>
+  </si>
+  <si>
+    <t>Spoj 52</t>
+  </si>
+  <si>
+    <t>Spoj 54</t>
+  </si>
+  <si>
+    <t>Spoj 58</t>
+  </si>
+  <si>
+    <t>Spoj 56</t>
+  </si>
+  <si>
+    <t>Spoj 60</t>
+  </si>
+  <si>
+    <t>Spoj 62</t>
+  </si>
+  <si>
+    <t>Spoj 64</t>
+  </si>
+  <si>
+    <t>Spoj 66</t>
+  </si>
+  <si>
+    <t>Spoj 68</t>
+  </si>
+  <si>
+    <t>Spoj 70</t>
+  </si>
+  <si>
+    <t>Spoj 72</t>
+  </si>
+  <si>
+    <t>Spoj 74</t>
+  </si>
+  <si>
+    <t>Spoj 76</t>
+  </si>
+  <si>
+    <t>Spoj 78</t>
+  </si>
+  <si>
+    <t>Spoj 80</t>
+  </si>
+  <si>
+    <t>Spoj 84</t>
+  </si>
+  <si>
+    <t>Spoj 82</t>
+  </si>
+  <si>
+    <t>Spoj 86</t>
+  </si>
+  <si>
+    <t>Spoj 88</t>
+  </si>
+  <si>
+    <t>Spoj 90</t>
+  </si>
+  <si>
+    <t>Spoj 92</t>
+  </si>
+  <si>
+    <t>Spoj 94</t>
+  </si>
+  <si>
+    <t>Spoj 96</t>
+  </si>
+  <si>
+    <t>Spoj 98</t>
+  </si>
+  <si>
+    <t>Spoj 100</t>
+  </si>
+  <si>
+    <t>Spoj 102</t>
+  </si>
+  <si>
+    <t>Spoj 104</t>
+  </si>
+  <si>
+    <t>Spoj 106</t>
+  </si>
+  <si>
+    <t>Spoj 108</t>
+  </si>
+  <si>
+    <t>Spoj 110</t>
+  </si>
+  <si>
+    <t>Spoj 112</t>
+  </si>
+  <si>
+    <t>Spoj 114</t>
+  </si>
+  <si>
+    <t>Spoj 116</t>
+  </si>
+  <si>
+    <t>Spoj 118</t>
+  </si>
+  <si>
+    <t>Spoj 120</t>
+  </si>
+  <si>
+    <t>Spoj 122</t>
+  </si>
+  <si>
+    <t>Spoj 124</t>
+  </si>
+  <si>
+    <t>Spoj 128</t>
+  </si>
+  <si>
+    <t>Spoj 126</t>
+  </si>
+  <si>
+    <t>Spoj 130</t>
+  </si>
+  <si>
+    <t>Spoj 132</t>
+  </si>
+  <si>
+    <t>Spoj 134</t>
+  </si>
+  <si>
+    <t>Spoj 136</t>
+  </si>
+  <si>
+    <t>Spoj 138</t>
+  </si>
+  <si>
+    <t>Spoj 140</t>
+  </si>
+  <si>
+    <t>Spoj 142</t>
+  </si>
+  <si>
+    <t>Spoj 144</t>
+  </si>
+  <si>
+    <t>Spoj 146</t>
+  </si>
+  <si>
+    <t>Spoj 148</t>
+  </si>
+  <si>
+    <t>5:32</t>
+  </si>
+  <si>
+    <t>7:50</t>
+  </si>
+  <si>
+    <t>7:56</t>
+  </si>
+  <si>
+    <t>9:50</t>
+  </si>
+  <si>
+    <t>9:56</t>
+  </si>
+  <si>
+    <t>11:50</t>
+  </si>
+  <si>
+    <t>11:56</t>
+  </si>
+  <si>
+    <t>13:44</t>
+  </si>
+  <si>
+    <t>14:08</t>
+  </si>
+  <si>
+    <t>14:30</t>
+  </si>
+  <si>
+    <t>14:56</t>
+  </si>
+  <si>
+    <t>15:10</t>
+  </si>
+  <si>
+    <t>15:44</t>
+  </si>
+  <si>
+    <t>16:08</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>16:32</t>
+  </si>
+  <si>
+    <t>16:56</t>
+  </si>
+  <si>
+    <t>17:50</t>
+  </si>
+  <si>
+    <t>18:56</t>
+  </si>
+  <si>
+    <t>19:50</t>
+  </si>
+  <si>
+    <t>19:56</t>
+  </si>
+  <si>
+    <t>21:06</t>
+  </si>
+  <si>
+    <t>21:46</t>
+  </si>
+  <si>
+    <t>5:33</t>
+  </si>
+  <si>
+    <t>7:09</t>
+  </si>
+  <si>
+    <t>7:57</t>
+  </si>
+  <si>
+    <t>9:57</t>
+  </si>
+  <si>
+    <t>11:57</t>
+  </si>
+  <si>
+    <t>14:09</t>
+  </si>
+  <si>
+    <t>14:57</t>
+  </si>
+  <si>
+    <t>16:09</t>
+  </si>
+  <si>
+    <t>16:33</t>
+  </si>
+  <si>
+    <t>16:57</t>
+  </si>
+  <si>
+    <t>19:57</t>
+  </si>
+  <si>
+    <t>21:47</t>
+  </si>
+  <si>
+    <t>5:34</t>
+  </si>
+  <si>
+    <t>7:10</t>
+  </si>
+  <si>
+    <t>7:52</t>
+  </si>
+  <si>
+    <t>9:12</t>
+  </si>
+  <si>
+    <t>9:52</t>
+  </si>
+  <si>
+    <t>9:58</t>
+  </si>
+  <si>
+    <t>11:12</t>
+  </si>
+  <si>
+    <t>11:52</t>
+  </si>
+  <si>
+    <t>14:10</t>
+  </si>
+  <si>
+    <t>14:32</t>
+  </si>
+  <si>
+    <t>14:58</t>
+  </si>
+  <si>
+    <t>16:58</t>
+  </si>
+  <si>
+    <t>17:12</t>
+  </si>
+  <si>
+    <t>17:52</t>
+  </si>
+  <si>
+    <t>18:58</t>
+  </si>
+  <si>
+    <t>19:12</t>
+  </si>
+  <si>
+    <t>19:52</t>
+  </si>
+  <si>
+    <t>19:58</t>
+  </si>
+  <si>
+    <t>21:08</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
-    <t>6:30</t>
-[...29 lines deleted...]
-    <t>4:16</t>
+    <t>6:23</t>
+  </si>
+  <si>
+    <t>7:53</t>
+  </si>
+  <si>
+    <t>8:33</t>
+  </si>
+  <si>
+    <t>9:53</t>
+  </si>
+  <si>
+    <t>9:59</t>
+  </si>
+  <si>
+    <t>10:33</t>
+  </si>
+  <si>
+    <t>11:53</t>
+  </si>
+  <si>
+    <t>12:33</t>
+  </si>
+  <si>
+    <t>13:13</t>
+  </si>
+  <si>
+    <t>14:11</t>
+  </si>
+  <si>
+    <t>14:33</t>
+  </si>
+  <si>
+    <t>14:59</t>
+  </si>
+  <si>
+    <t>15:13</t>
+  </si>
+  <si>
+    <t>15:23</t>
+  </si>
+  <si>
+    <t>16:59</t>
+  </si>
+  <si>
+    <t>18:33</t>
+  </si>
+  <si>
+    <t>18:59</t>
+  </si>
+  <si>
+    <t>19:53</t>
+  </si>
+  <si>
+    <t>19:59</t>
+  </si>
+  <si>
+    <t>21:49</t>
   </si>
   <si>
     <t>5:36</t>
   </si>
   <si>
-    <t>6:31</t>
-[...5 lines deleted...]
-    <t>12:31</t>
+    <t>6:24</t>
+  </si>
+  <si>
+    <t>7:12</t>
+  </si>
+  <si>
+    <t>7:54</t>
+  </si>
+  <si>
+    <t>8:34</t>
+  </si>
+  <si>
+    <t>9:54</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>10:34</t>
+  </si>
+  <si>
+    <t>11:54</t>
+  </si>
+  <si>
+    <t>12:34</t>
+  </si>
+  <si>
+    <t>13:14</t>
+  </si>
+  <si>
+    <t>14:12</t>
+  </si>
+  <si>
+    <t>17:54</t>
+  </si>
+  <si>
+    <t>18:34</t>
+  </si>
+  <si>
+    <t>19:54</t>
+  </si>
+  <si>
+    <t>20:00</t>
+  </si>
+  <si>
+    <t>21:10</t>
+  </si>
+  <si>
+    <t>21:50</t>
+  </si>
+  <si>
+    <t>5:38</t>
+  </si>
+  <si>
+    <t>8:36</t>
+  </si>
+  <si>
+    <t>10:02</t>
+  </si>
+  <si>
+    <t>10:36</t>
+  </si>
+  <si>
+    <t>12:36</t>
+  </si>
+  <si>
+    <t>13:16</t>
+  </si>
+  <si>
+    <t>13:56</t>
+  </si>
+  <si>
+    <t>14:14</t>
+  </si>
+  <si>
+    <t>15:16</t>
+  </si>
+  <si>
+    <t>15:56</t>
+  </si>
+  <si>
+    <t>18:36</t>
+  </si>
+  <si>
+    <t>20:02</t>
+  </si>
+  <si>
+    <t>21:12</t>
+  </si>
+  <si>
+    <t>21:52</t>
+  </si>
+  <si>
+    <t>5:00</t>
+  </si>
+  <si>
+    <t>6:40</t>
+  </si>
+  <si>
+    <t>7:26</t>
+  </si>
+  <si>
+    <t>8:06</t>
+  </si>
+  <si>
+    <t>9:36</t>
+  </si>
+  <si>
+    <t>10:06</t>
+  </si>
+  <si>
+    <t>11:36</t>
+  </si>
+  <si>
+    <t>12:06</t>
+  </si>
+  <si>
+    <t>17:36</t>
+  </si>
+  <si>
+    <t>18:06</t>
+  </si>
+  <si>
+    <t>19:36</t>
+  </si>
+  <si>
+    <t>20:06</t>
+  </si>
+  <si>
+    <t>21:15</t>
+  </si>
+  <si>
+    <t>21:55</t>
+  </si>
+  <si>
+    <t>5:03</t>
+  </si>
+  <si>
+    <t>6:03</t>
+  </si>
+  <si>
+    <t>7:23</t>
+  </si>
+  <si>
+    <t>7:32</t>
+  </si>
+  <si>
+    <t>8:03</t>
+  </si>
+  <si>
+    <t>10:03</t>
+  </si>
+  <si>
+    <t>10:04</t>
+  </si>
+  <si>
+    <t>12:03</t>
+  </si>
+  <si>
+    <t>14:43</t>
+  </si>
+  <si>
+    <t>16:43</t>
+  </si>
+  <si>
+    <t>18:03</t>
+  </si>
+  <si>
+    <t>19:39</t>
+  </si>
+  <si>
+    <t>20:03</t>
+  </si>
+  <si>
+    <t>20:09</t>
+  </si>
+  <si>
+    <t>20:43</t>
+  </si>
+  <si>
+    <t>21:58</t>
+  </si>
+  <si>
+    <t>5:06</t>
+  </si>
+  <si>
+    <t>6:13</t>
+  </si>
+  <si>
+    <t>6:37</t>
+  </si>
+  <si>
+    <t>7:25</t>
+  </si>
+  <si>
+    <t>7:49</t>
+  </si>
+  <si>
+    <t>8:47</t>
+  </si>
+  <si>
+    <t>10:07</t>
+  </si>
+  <si>
+    <t>12:07</t>
+  </si>
+  <si>
+    <t>12:47</t>
+  </si>
+  <si>
+    <t>13:27</t>
+  </si>
+  <si>
+    <t>13:37</t>
+  </si>
+  <si>
+    <t>14:01</t>
+  </si>
+  <si>
+    <t>14:06</t>
+  </si>
+  <si>
+    <t>14:47</t>
+  </si>
+  <si>
+    <t>15:37</t>
+  </si>
+  <si>
+    <t>16:01</t>
+  </si>
+  <si>
+    <t>16:06</t>
+  </si>
+  <si>
+    <t>16:49</t>
+  </si>
+  <si>
+    <t>18:12</t>
+  </si>
+  <si>
+    <t>20:12</t>
+  </si>
+  <si>
+    <t>20:46</t>
+  </si>
+  <si>
+    <t>22:00</t>
+  </si>
+  <si>
+    <t>5:07</t>
+  </si>
+  <si>
+    <t>5:25</t>
+  </si>
+  <si>
+    <t>5:49</t>
+  </si>
+  <si>
+    <t>6:07</t>
+  </si>
+  <si>
+    <t>6:14</t>
+  </si>
+  <si>
+    <t>6:38</t>
+  </si>
+  <si>
+    <t>8:07</t>
+  </si>
+  <si>
+    <t>8:48</t>
+  </si>
+  <si>
+    <t>10:47</t>
+  </si>
+  <si>
+    <t>12:48</t>
+  </si>
+  <si>
+    <t>13:38</t>
+  </si>
+  <si>
+    <t>14:02</t>
+  </si>
+  <si>
+    <t>14:07</t>
+  </si>
+  <si>
+    <t>15:38</t>
+  </si>
+  <si>
+    <t>16:02</t>
+  </si>
+  <si>
+    <t>16:47</t>
+  </si>
+  <si>
+    <t>16:50</t>
+  </si>
+  <si>
+    <t>18:07</t>
+  </si>
+  <si>
+    <t>18:47</t>
+  </si>
+  <si>
+    <t>19:43</t>
+  </si>
+  <si>
+    <t>20:07</t>
+  </si>
+  <si>
+    <t>20:13</t>
+  </si>
+  <si>
+    <t>20:47</t>
+  </si>
+  <si>
+    <t>21:21</t>
+  </si>
+  <si>
+    <t>22:01</t>
+  </si>
+  <si>
+    <t>5:09</t>
+  </si>
+  <si>
+    <t>6:16</t>
+  </si>
+  <si>
+    <t>7:28</t>
+  </si>
+  <si>
+    <t>7:29</t>
+  </si>
+  <si>
+    <t>8:50</t>
+  </si>
+  <si>
+    <t>12:50</t>
+  </si>
+  <si>
+    <t>14:04</t>
+  </si>
+  <si>
+    <t>14:49</t>
+  </si>
+  <si>
+    <t>14:50</t>
+  </si>
+  <si>
+    <t>16:04</t>
+  </si>
+  <si>
+    <t>16:52</t>
+  </si>
+  <si>
+    <t>18:15</t>
+  </si>
+  <si>
+    <t>18:45</t>
+  </si>
+  <si>
+    <t>20:15</t>
+  </si>
+  <si>
+    <t>20:49</t>
+  </si>
+  <si>
+    <t>21:23</t>
+  </si>
+  <si>
+    <t>22:03</t>
+  </si>
+  <si>
+    <t>5:11</t>
+  </si>
+  <si>
+    <t>5:29</t>
+  </si>
+  <si>
+    <t>5:53</t>
+  </si>
+  <si>
+    <t>6:11</t>
+  </si>
+  <si>
+    <t>6:18</t>
+  </si>
+  <si>
+    <t>6:42</t>
+  </si>
+  <si>
+    <t>6:51</t>
+  </si>
+  <si>
+    <t>7:30</t>
+  </si>
+  <si>
+    <t>8:11</t>
+  </si>
+  <si>
+    <t>8:18</t>
+  </si>
+  <si>
+    <t>8:51</t>
+  </si>
+  <si>
+    <t>8:52</t>
+  </si>
+  <si>
+    <t>9:31</t>
+  </si>
+  <si>
+    <t>10:11</t>
+  </si>
+  <si>
+    <t>10:12</t>
+  </si>
+  <si>
+    <t>10:18</t>
+  </si>
+  <si>
+    <t>10:48</t>
+  </si>
+  <si>
+    <t>10:51</t>
+  </si>
+  <si>
+    <t>11:31</t>
+  </si>
+  <si>
+    <t>12:11</t>
+  </si>
+  <si>
+    <t>12:12</t>
+  </si>
+  <si>
+    <t>12:18</t>
+  </si>
+  <si>
+    <t>12:51</t>
+  </si>
+  <si>
+    <t>12:52</t>
   </si>
   <si>
     <t>13:31</t>
   </si>
   <si>
-    <t>14:31</t>
+    <t>13:32</t>
+  </si>
+  <si>
+    <t>14:52</t>
   </si>
   <si>
     <t>15:31</t>
   </si>
   <si>
-    <t>16:31</t>
+    <t>16:54</t>
   </si>
   <si>
     <t>17:31</t>
   </si>
   <si>
-    <t>18:31</t>
-[...23 lines deleted...]
-    <t>14:32</t>
+    <t>18:11</t>
+  </si>
+  <si>
+    <t>18:17</t>
+  </si>
+  <si>
+    <t>18:51</t>
+  </si>
+  <si>
+    <t>19:31</t>
+  </si>
+  <si>
+    <t>19:47</t>
+  </si>
+  <si>
+    <t>20:11</t>
+  </si>
+  <si>
+    <t>20:17</t>
+  </si>
+  <si>
+    <t>20:51</t>
+  </si>
+  <si>
+    <t>21:25</t>
+  </si>
+  <si>
+    <t>22:05</t>
+  </si>
+  <si>
+    <t>5:12</t>
+  </si>
+  <si>
+    <t>5:30</t>
+  </si>
+  <si>
+    <t>5:54</t>
+  </si>
+  <si>
+    <t>6:19</t>
+  </si>
+  <si>
+    <t>8:12</t>
+  </si>
+  <si>
+    <t>9:33</t>
+  </si>
+  <si>
+    <t>10:52</t>
+  </si>
+  <si>
+    <t>11:33</t>
+  </si>
+  <si>
+    <t>14:53</t>
   </si>
   <si>
     <t>15:32</t>
   </si>
   <si>
-    <t>16:32</t>
-[...152 lines deleted...]
-    <t>5:50</t>
+    <t>16:55</t>
+  </si>
+  <si>
+    <t>18:18</t>
+  </si>
+  <si>
+    <t>18:48</t>
+  </si>
+  <si>
+    <t>18:52</t>
+  </si>
+  <si>
+    <t>20:18</t>
+  </si>
+  <si>
+    <t>20:52</t>
+  </si>
+  <si>
+    <t>21:26</t>
+  </si>
+  <si>
+    <t>22:06</t>
+  </si>
+  <si>
+    <t>5:56</t>
   </si>
   <si>
     <t>6:45</t>
   </si>
   <si>
-    <t>10:45</t>
-[...500 lines deleted...]
-    <t>19:23</t>
+    <t>8:54</t>
+  </si>
+  <si>
+    <t>8:55</t>
+  </si>
+  <si>
+    <t>9:34</t>
+  </si>
+  <si>
+    <t>9:35</t>
+  </si>
+  <si>
+    <t>10:15</t>
+  </si>
+  <si>
+    <t>10:54</t>
+  </si>
+  <si>
+    <t>11:35</t>
+  </si>
+  <si>
+    <t>11:34</t>
+  </si>
+  <si>
+    <t>12:15</t>
+  </si>
+  <si>
+    <t>12:54</t>
+  </si>
+  <si>
+    <t>12:55</t>
+  </si>
+  <si>
+    <t>13:35</t>
+  </si>
+  <si>
+    <t>14:54</t>
+  </si>
+  <si>
+    <t>14:55</t>
+  </si>
+  <si>
+    <t>17:34</t>
+  </si>
+  <si>
+    <t>18:50</t>
+  </si>
+  <si>
+    <t>18:54</t>
+  </si>
+  <si>
+    <t>19:34</t>
+  </si>
+  <si>
+    <t>20:14</t>
+  </si>
+  <si>
+    <t>20:19</t>
+  </si>
+  <si>
+    <t>20:54</t>
+  </si>
+  <si>
+    <t>21:28</t>
+  </si>
+  <si>
+    <t>22:08</t>
+  </si>
+  <si>
+    <t>7:07</t>
+  </si>
+  <si>
+    <t>10:55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -1412,1330 +3821,8521 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O18"/>
+  <dimension ref="A1:CD27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="15" max="15" width="3.71" customWidth="true" style="0"/>
-    <col min="2" max="2" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="80" max="80" width="3.71" customWidth="true" style="0"/>
+    <col min="81" max="81" width="3.71" customWidth="true" style="0"/>
+    <col min="82" max="82" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.851563" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" customHeight="1" ht="18">
+    <row r="1" spans="1:82" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:15" customHeight="1" ht="15">
+    <row r="2" spans="1:82" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2"/>
     </row>
-    <row r="3" spans="1:15" customHeight="1" ht="15">
+    <row r="3" spans="1:82" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="10" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>11</v>
       </c>
       <c r="L3" s="10" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="N3" s="12" t="s">
+      <c r="N3" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="O3" s="4" t="s">
+      <c r="O3" s="10" t="s">
         <v>15</v>
       </c>
+      <c r="P3" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="S3" s="10" t="s">
+        <v>19</v>
+      </c>
+      <c r="T3" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="U3" s="10" t="s">
+        <v>21</v>
+      </c>
+      <c r="V3" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="W3" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="X3" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="Y3" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z3" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA3" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB3" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC3" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD3" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE3" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF3" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="AG3" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH3" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="AI3" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ3" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK3" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="AL3" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="AM3" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="AN3" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="AO3" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="AP3" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="AQ3" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="AR3" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="AS3" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="AT3" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="AU3" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="AV3" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AW3" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AX3" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="AY3" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="AZ3" s="10" t="s">
+        <v>52</v>
+      </c>
+      <c r="BA3" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="BB3" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="BC3" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="BD3" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="BE3" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="BF3" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="BG3" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="BH3" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="BI3" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="BJ3" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="BK3" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="BL3" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="BM3" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="BN3" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="BO3" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="BP3" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="BQ3" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="BR3" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="BS3" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="BT3" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="BU3" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="BV3" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="BW3" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BX3" s="10" t="s">
+        <v>76</v>
+      </c>
+      <c r="BY3" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="BZ3" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="CA3" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="CB3" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="CC3" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD3" s="4" t="s">
+        <v>80</v>
+      </c>
     </row>
-    <row r="4" spans="1:15" customHeight="1" ht="30">
+    <row r="4" spans="1:82" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="G4" s="5" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="I4" s="5" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="J4" s="5" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>16</v>
+        <v>82</v>
       </c>
       <c r="L4" s="5" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>16</v>
-[...4 lines deleted...]
-      <c r="O4" s="5"/>
+        <v>83</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="W4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="X4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="AA4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="AC4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AE4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="AF4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AH4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AI4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="AK4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AL4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="AM4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AN4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AO4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AP4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AQ4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="AR4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AT4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AU4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AV4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AW4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AX4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AY4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AZ4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="BB4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BC4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BD4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="BE4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="BG4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BH4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="BI4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="BJ4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="BK4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="BL4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="BM4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="BN4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="BO4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="BP4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="BQ4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="BR4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="BS4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BT4" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="BU4" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="BV4" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="BW4" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="BX4" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="BY4" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="BZ4" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="CA4" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="CB4" s="5"/>
+      <c r="CC4" s="5"/>
+      <c r="CD4" s="5"/>
     </row>
-    <row r="5" spans="1:15" customHeight="1" ht="15">
+    <row r="5" spans="1:82" customHeight="1" ht="15">
       <c r="A5" s="5">
         <v>1</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>18</v>
-[...24 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="D5" s="8"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
       <c r="L5" s="5" t="s">
-        <v>27</v>
-[...7 lines deleted...]
-      <c r="O5" s="5">
+        <v>92</v>
+      </c>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5"/>
+      <c r="AM5" s="5"/>
+      <c r="AN5" s="5"/>
+      <c r="AO5" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AP5" s="5"/>
+      <c r="AQ5" s="5"/>
+      <c r="AR5" s="5"/>
+      <c r="AS5" s="5"/>
+      <c r="AT5" s="5"/>
+      <c r="AU5" s="5"/>
+      <c r="AV5" s="5"/>
+      <c r="AW5" s="5"/>
+      <c r="AX5" s="5"/>
+      <c r="AY5" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="AZ5" s="5"/>
+      <c r="BA5" s="5"/>
+      <c r="BB5" s="5"/>
+      <c r="BC5" s="5"/>
+      <c r="BD5" s="5"/>
+      <c r="BE5" s="5"/>
+      <c r="BF5" s="5"/>
+      <c r="BG5" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="BH5" s="5"/>
+      <c r="BI5" s="5"/>
+      <c r="BJ5" s="5"/>
+      <c r="BK5" s="5"/>
+      <c r="BL5" s="5"/>
+      <c r="BM5" s="5"/>
+      <c r="BN5" s="5"/>
+      <c r="BO5" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="BP5" s="5"/>
+      <c r="BQ5" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="BR5" s="5"/>
+      <c r="BS5" s="5"/>
+      <c r="BT5" s="5"/>
+      <c r="BU5" s="5"/>
+      <c r="BV5" s="5"/>
+      <c r="BW5" s="5"/>
+      <c r="BX5" s="5"/>
+      <c r="BY5" s="5"/>
+      <c r="BZ5" s="5"/>
+      <c r="CA5" s="13"/>
+      <c r="CB5" s="5"/>
+      <c r="CC5" s="5">
         <v>0</v>
       </c>
+      <c r="CD5" s="5"/>
     </row>
-    <row r="6" spans="1:15" customHeight="1" ht="15">
+    <row r="6" spans="1:82" customHeight="1" ht="15">
       <c r="A6" s="5">
         <v>2</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>30</v>
+        <v>101</v>
       </c>
       <c r="C6" s="5"/>
-      <c r="D6" s="8" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="D6" s="8"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
       <c r="L6" s="5" t="s">
-        <v>39</v>
-[...9 lines deleted...]
-      </c>
+        <v>102</v>
+      </c>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="5"/>
+      <c r="AN6" s="5"/>
+      <c r="AO6" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5"/>
+      <c r="AR6" s="5"/>
+      <c r="AS6" s="5"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="5"/>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="AZ6" s="5"/>
+      <c r="BA6" s="5"/>
+      <c r="BB6" s="5"/>
+      <c r="BC6" s="5"/>
+      <c r="BD6" s="5"/>
+      <c r="BE6" s="5"/>
+      <c r="BF6" s="5"/>
+      <c r="BG6" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="BH6" s="5"/>
+      <c r="BI6" s="5"/>
+      <c r="BJ6" s="5"/>
+      <c r="BK6" s="5"/>
+      <c r="BL6" s="5"/>
+      <c r="BM6" s="5"/>
+      <c r="BN6" s="5"/>
+      <c r="BO6" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="BP6" s="5"/>
+      <c r="BQ6" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="BR6" s="5"/>
+      <c r="BS6" s="5"/>
+      <c r="BT6" s="5"/>
+      <c r="BU6" s="5"/>
+      <c r="BV6" s="5"/>
+      <c r="BW6" s="5"/>
+      <c r="BX6" s="5"/>
+      <c r="BY6" s="5"/>
+      <c r="BZ6" s="5"/>
+      <c r="CA6" s="13"/>
+      <c r="CB6" s="5"/>
+      <c r="CC6" s="5">
+        <v>0</v>
+      </c>
+      <c r="CD6" s="5"/>
     </row>
-    <row r="7" spans="1:15" customHeight="1" ht="15">
+    <row r="7" spans="1:82" customHeight="1" ht="15">
       <c r="A7" s="5">
         <v>3</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>42</v>
+        <v>111</v>
       </c>
       <c r="C7" s="5"/>
-      <c r="D7" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D7" s="8"/>
       <c r="E7" s="5" t="s">
-        <v>44</v>
+        <v>112</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>45</v>
+        <v>113</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>46</v>
+        <v>114</v>
       </c>
       <c r="H7" s="5" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>48</v>
+        <v>116</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>49</v>
+        <v>117</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>50</v>
+        <v>118</v>
       </c>
       <c r="L7" s="5" t="s">
-        <v>51</v>
-[...9 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="T7" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="U7" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="V7" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="W7" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="X7" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="Y7" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="Z7" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AA7" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB7" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AC7" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AD7" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AE7" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AF7" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG7" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AH7" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AI7" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ7" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AK7" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AL7" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AM7" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AN7" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AO7" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AP7" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AQ7" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR7" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AS7" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AT7" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AU7" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="AV7" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="AW7" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX7" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY7" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AZ7" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="BA7" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="BB7" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC7" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="BD7" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="BE7" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="BF7" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="BG7" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="BH7" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="BI7" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="BJ7" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="BK7" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="BL7" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="BM7" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="BN7" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="BO7" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="BP7" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="BQ7" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="BR7" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="BS7" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="BT7" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="BU7" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="BV7" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="BW7" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="BX7" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="BY7" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="BZ7" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="CA7" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="CB7" s="5"/>
+      <c r="CC7" s="5">
+        <v>0</v>
+      </c>
+      <c r="CD7" s="5"/>
     </row>
-    <row r="8" spans="1:15" customHeight="1" ht="15">
+    <row r="8" spans="1:82" customHeight="1" ht="15">
       <c r="A8" s="5">
         <v>4</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>54</v>
+        <v>168</v>
       </c>
       <c r="C8" s="5"/>
-      <c r="D8" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" s="8"/>
       <c r="E8" s="5" t="s">
-        <v>56</v>
+        <v>169</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>57</v>
+        <v>170</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>58</v>
+        <v>171</v>
       </c>
       <c r="H8" s="5" t="s">
-        <v>59</v>
+        <v>172</v>
       </c>
       <c r="I8" s="5" t="s">
-        <v>60</v>
+        <v>173</v>
       </c>
       <c r="J8" s="5" t="s">
-        <v>61</v>
+        <v>174</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>62</v>
+        <v>175</v>
       </c>
       <c r="L8" s="5" t="s">
-        <v>63</v>
-[...9 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="Q8" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="R8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="S8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="T8" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="U8" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="V8" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="W8" s="5" t="s">
+        <v>182</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="Y8" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="Z8" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AA8" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AB8" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AC8" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AD8" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="AE8" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF8" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AG8" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AH8" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AI8" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="AJ8" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="AK8" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AL8" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AM8" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AN8" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="AO8" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="AP8" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AQ8" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AR8" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AS8" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AT8" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AU8" s="5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AV8" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AW8" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AX8" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="AY8" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="AZ8" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="BA8" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="BB8" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="BC8" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="BD8" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="BE8" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="BF8" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="BG8" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="BH8" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="BI8" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="BJ8" s="5" t="s">
+        <v>213</v>
+      </c>
+      <c r="BK8" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="BL8" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BM8" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="BN8" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BO8" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="BP8" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="BQ8" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="BR8" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="BS8" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="BT8" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="BU8" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="BV8" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="BW8" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="BX8" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="BY8" s="5" t="s">
+        <v>222</v>
+      </c>
+      <c r="BZ8" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="CA8" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="CB8" s="5"/>
+      <c r="CC8" s="5">
+        <v>0</v>
+      </c>
+      <c r="CD8" s="5"/>
     </row>
-    <row r="9" spans="1:15" customHeight="1" ht="15">
+    <row r="9" spans="1:82" customHeight="1" ht="15">
       <c r="A9" s="5">
         <v>5</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>66</v>
+        <v>224</v>
       </c>
       <c r="C9" s="5"/>
-      <c r="D9" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D9" s="8"/>
       <c r="E9" s="5" t="s">
-        <v>68</v>
+        <v>225</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>69</v>
+        <v>226</v>
       </c>
       <c r="G9" s="5" t="s">
-        <v>70</v>
+        <v>227</v>
       </c>
       <c r="H9" s="5" t="s">
-        <v>71</v>
+        <v>228</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>72</v>
+        <v>229</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>73</v>
+        <v>230</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>74</v>
+        <v>231</v>
       </c>
       <c r="L9" s="5" t="s">
-        <v>75</v>
-[...9 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="P9" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="R9" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="S9" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="T9" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="U9" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="V9" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="W9" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="X9" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y9" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="Z9" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="AA9" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="AB9" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="AC9" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="AD9" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE9" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="AF9" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG9" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="AH9" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI9" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="AJ9" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="AK9" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="AL9" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="AM9" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="AN9" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AO9" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AP9" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ9" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="AR9" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="AS9" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="AT9" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AU9" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="AV9" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="AW9" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="AX9" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="AY9" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="AZ9" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="BA9" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="BB9" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="BC9" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="BD9" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="BE9" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="BF9" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="BG9" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="BH9" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="BI9" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="BJ9" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="BK9" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="BL9" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="BM9" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="BN9" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="BO9" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="BP9" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="BQ9" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="BR9" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="BS9" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="BT9" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="BU9" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="BV9" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="BW9" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="BX9" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="BY9" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="BZ9" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="CA9" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="CB9" s="5"/>
+      <c r="CC9" s="5">
+        <v>0</v>
+      </c>
+      <c r="CD9" s="5"/>
     </row>
-    <row r="10" spans="1:15" customHeight="1" ht="15">
+    <row r="10" spans="1:82" customHeight="1" ht="15">
       <c r="A10" s="5">
         <v>6</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>78</v>
+        <v>277</v>
       </c>
       <c r="C10" s="5"/>
-      <c r="D10" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D10" s="8"/>
       <c r="E10" s="5" t="s">
-        <v>80</v>
+        <v>278</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>81</v>
+        <v>279</v>
       </c>
       <c r="G10" s="5" t="s">
-        <v>82</v>
+        <v>280</v>
       </c>
       <c r="H10" s="5" t="s">
-        <v>83</v>
+        <v>281</v>
       </c>
       <c r="I10" s="5" t="s">
-        <v>84</v>
+        <v>282</v>
       </c>
       <c r="J10" s="5" t="s">
-        <v>85</v>
+        <v>283</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>86</v>
+        <v>284</v>
       </c>
       <c r="L10" s="5" t="s">
-        <v>87</v>
-[...9 lines deleted...]
-      </c>
+        <v>285</v>
+      </c>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="P10" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="Y10" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AC10" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="AD10" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="AE10" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="AF10" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="AG10" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="AH10" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="AI10" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="AJ10" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="AK10" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="AL10" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AM10" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="AN10" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="AO10" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="AP10" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="AQ10" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="AR10" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="AS10" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="AT10" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="AU10" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="AV10" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="AW10" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="AX10" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="AY10" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="AZ10" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="BA10" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="BB10" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="BC10" s="5" t="s">
+        <v>208</v>
+      </c>
+      <c r="BD10" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="BE10" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="BF10" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="BG10" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="BH10" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="BI10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="BJ10" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="BK10" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="BL10" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="BM10" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="BN10" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="BO10" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="BP10" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="BQ10" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="BR10" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="BS10" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="BT10" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="BU10" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="BV10" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="BW10" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="BX10" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="BY10" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="BZ10" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="CA10" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="CB10" s="5"/>
+      <c r="CC10" s="5">
+        <v>0</v>
+      </c>
+      <c r="CD10" s="5"/>
     </row>
-    <row r="11" spans="1:15" customHeight="1" ht="15">
+    <row r="11" spans="1:82" customHeight="1" ht="15">
       <c r="A11" s="5">
         <v>7</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>90</v>
+        <v>333</v>
       </c>
       <c r="C11" s="5"/>
-      <c r="D11" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D11" s="8"/>
       <c r="E11" s="5" t="s">
-        <v>92</v>
+        <v>334</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>93</v>
+        <v>335</v>
       </c>
       <c r="G11" s="5" t="s">
-        <v>94</v>
+        <v>336</v>
       </c>
       <c r="H11" s="5" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="I11" s="5"/>
+        <v>337</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>338</v>
+      </c>
       <c r="J11" s="5" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="K11" s="5"/>
+        <v>339</v>
+      </c>
+      <c r="K11" s="5" t="s">
+        <v>340</v>
+      </c>
       <c r="L11" s="5" t="s">
-        <v>97</v>
-[...9 lines deleted...]
-      </c>
+        <v>341</v>
+      </c>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="P11" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q11" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="R11" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="S11" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="T11" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="U11" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="V11" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="W11" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="X11" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="Y11" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="Z11" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="AA11" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="AB11" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AC11" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AD11" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="AE11" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AF11" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG11" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="AH11" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="AI11" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="AJ11" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="AK11" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="AL11" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="AM11" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="AN11" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="AO11" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="AP11" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AQ11" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AR11" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="AS11" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="AT11" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="AU11" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="AV11" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="AW11" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="AX11" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AY11" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="AZ11" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="BA11" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="BB11" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="BC11" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="BD11" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="BE11" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="BF11" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="BG11" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="BH11" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="BI11" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="BJ11" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="BK11" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="BL11" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="BM11" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="BN11" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="BO11" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="BP11" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="BQ11" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="BR11" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="BS11" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="BT11" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="BU11" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="BV11" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="BW11" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="BX11" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="BY11" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="BZ11" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="CA11" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="CB11" s="5"/>
+      <c r="CC11" s="5">
+        <v>0</v>
+      </c>
+      <c r="CD11" s="5"/>
     </row>
-    <row r="12" spans="1:15" customHeight="1" ht="15">
+    <row r="12" spans="1:82" customHeight="1" ht="15">
       <c r="A12" s="5">
         <v>8</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>100</v>
+        <v>382</v>
       </c>
       <c r="C12" s="5"/>
-      <c r="D12" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D12" s="8"/>
       <c r="E12" s="5" t="s">
-        <v>102</v>
+        <v>383</v>
       </c>
       <c r="F12" s="5" t="s">
-        <v>103</v>
+        <v>384</v>
       </c>
       <c r="G12" s="5" t="s">
-        <v>104</v>
+        <v>385</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="I12" s="5"/>
+        <v>116</v>
+      </c>
+      <c r="I12" s="5" t="s">
+        <v>386</v>
+      </c>
       <c r="J12" s="5" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="K12" s="5"/>
+        <v>118</v>
+      </c>
+      <c r="K12" s="5" t="s">
+        <v>387</v>
+      </c>
       <c r="L12" s="5" t="s">
-        <v>107</v>
-[...9 lines deleted...]
-      </c>
+        <v>388</v>
+      </c>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="P12" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="Q12" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="R12" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="S12" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="T12" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="U12" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="V12" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="W12" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="X12" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="Y12" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="Z12" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="AA12" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="AB12" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="AC12" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="AD12" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="AE12" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="AF12" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AG12" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="AH12" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="AI12" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="AJ12" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="AK12" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="AL12" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="AM12" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="AN12" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="AO12" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="AP12" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="AQ12" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="AR12" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="AS12" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="AT12" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="AU12" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="AV12" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="AW12" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="AX12" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="AY12" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="AZ12" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="BA12" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="BB12" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="BC12" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="BD12" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="BE12" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="BF12" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="BG12" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="BH12" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="BI12" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="BJ12" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="BK12" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="BL12" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="BM12" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="BN12" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="BO12" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="BP12" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="BQ12" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="BR12" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="BS12" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="BT12" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="BU12" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="BV12" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="BW12" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="BX12" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="BY12" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="BZ12" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="CA12" s="13" t="s">
+        <v>428</v>
+      </c>
+      <c r="CB12" s="5"/>
+      <c r="CC12" s="5">
+        <v>0</v>
+      </c>
+      <c r="CD12" s="5"/>
     </row>
-    <row r="13" spans="1:15" customHeight="1" ht="15">
+    <row r="13" spans="1:82" customHeight="1" ht="15">
       <c r="A13" s="5">
         <v>9</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>110</v>
+        <v>429</v>
       </c>
       <c r="C13" s="5"/>
-      <c r="D13" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D13" s="8"/>
       <c r="E13" s="5" t="s">
-        <v>112</v>
+        <v>430</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>113</v>
+        <v>431</v>
       </c>
       <c r="G13" s="5" t="s">
-        <v>114</v>
+        <v>432</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="I13" s="5"/>
+        <v>433</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>434</v>
+      </c>
       <c r="J13" s="5" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="K13" s="5"/>
+        <v>435</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>92</v>
+      </c>
       <c r="L13" s="5" t="s">
-        <v>117</v>
+        <v>436</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>118</v>
-[...5 lines deleted...]
-        <v>13</v>
+        <v>437</v>
+      </c>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="P13" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="R13" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="T13" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="V13" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="X13" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="Y13" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="Z13" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="AA13" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="AB13" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="AC13" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="AD13" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="AE13" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="AF13" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="AG13" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="AH13" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="AI13" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="AJ13" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="AK13" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="AL13" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="AM13" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="AN13" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="AO13" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="AP13" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="AQ13" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="AR13" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="AS13" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="AT13" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="AU13" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="AV13" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="AW13" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="AX13" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="AY13" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="AZ13" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="BA13" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="BB13" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="BC13" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="BD13" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="BE13" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="BF13" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BG13" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BH13" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="BI13" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="BJ13" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="BK13" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="BL13" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="BM13" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="BN13" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="BO13" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="BP13" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="BQ13" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="BR13" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="BS13" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="BT13" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="BU13" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="BV13" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="BW13" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="BX13" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="BY13" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="BZ13" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="CA13" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="CB13" s="5"/>
+      <c r="CC13" s="5">
+        <v>1</v>
+      </c>
+      <c r="CD13" s="5">
+        <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:15" customHeight="1" ht="15">
+    <row r="14" spans="1:82" customHeight="1" ht="15">
       <c r="A14" s="5">
         <v>10</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>120</v>
+        <v>485</v>
       </c>
       <c r="C14" s="5"/>
       <c r="D14" s="8" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      </c>
+        <v>486</v>
+      </c>
+      <c r="E14" s="5"/>
       <c r="F14" s="5" t="s">
-        <v>123</v>
-[...11 lines deleted...]
-      <c r="K14" s="5"/>
+        <v>487</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5" t="s">
+        <v>489</v>
+      </c>
       <c r="L14" s="5" t="s">
-        <v>127</v>
+        <v>490</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>491</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="O14" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="P14" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="R14" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="T14" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="V14" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="AB14" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="AC14" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="AD14" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="AE14" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="AF14" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="AG14" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="AH14" s="5"/>
+      <c r="AI14" s="5"/>
+      <c r="AJ14" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="AK14" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="AL14" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="AM14" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="AN14" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="AO14" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="AP14" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="AQ14" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="AR14" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="AS14" s="5"/>
+      <c r="AT14" s="5"/>
+      <c r="AU14" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="AV14" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="AW14" s="5"/>
+      <c r="AX14" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="AY14" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="AZ14" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="BA14" s="5"/>
+      <c r="BB14" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="BC14" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="BD14" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="BE14" s="5"/>
+      <c r="BF14" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="BG14" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="BH14" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="BI14" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="BJ14" s="5"/>
+      <c r="BK14" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="BL14" s="5"/>
+      <c r="BM14" s="5" t="s">
+        <v>521</v>
+      </c>
+      <c r="BN14" s="5"/>
+      <c r="BO14" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="BP14" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="BQ14" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="BR14" s="5"/>
+      <c r="BS14" s="5"/>
+      <c r="BT14" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="BU14" s="5" t="s">
+        <v>525</v>
+      </c>
+      <c r="BV14" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="BW14" s="5" t="s">
+        <v>526</v>
+      </c>
+      <c r="BX14" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="BY14" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="BZ14" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="CA14" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="CB14" s="5">
+        <v>0</v>
+      </c>
+      <c r="CC14" s="5">
+        <v>1</v>
+      </c>
+      <c r="CD14" s="5">
+        <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:15" customHeight="1" ht="15">
+    <row r="15" spans="1:82" customHeight="1" ht="15">
       <c r="A15" s="5">
         <v>11</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>130</v>
+        <v>529</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="L15" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="O15" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="P15" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="Q15" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="R15" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="T15" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="V15" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="W15" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
+      <c r="AA15" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AB15" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AC15" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AD15" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="AE15" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="AF15" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="AG15" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="AH15" s="5"/>
+      <c r="AI15" s="5"/>
+      <c r="AJ15" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="AK15" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="AL15" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AM15" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AN15" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="AO15" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="AP15" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="AQ15" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="AR15" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="AS15" s="5"/>
+      <c r="AT15" s="5"/>
+      <c r="AU15" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="AV15" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="AW15" s="5"/>
+      <c r="AX15" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="AY15" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="AZ15" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="BA15" s="5"/>
+      <c r="BB15" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="BC15" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="BD15" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="BE15" s="5"/>
+      <c r="BF15" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="BG15" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="BH15" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="BI15" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="BJ15" s="5"/>
+      <c r="BK15" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="BL15" s="5"/>
+      <c r="BM15" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="BN15" s="5"/>
+      <c r="BO15" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="BP15" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="BQ15" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="BR15" s="5"/>
+      <c r="BS15" s="5"/>
+      <c r="BT15" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="BU15" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="BV15" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="BW15" s="5" t="s">
+        <v>562</v>
+      </c>
+      <c r="BX15" s="5"/>
+      <c r="BY15" s="5"/>
+      <c r="BZ15" s="5"/>
+      <c r="CA15" s="13"/>
+      <c r="CB15" s="5">
+        <v>2</v>
+      </c>
+      <c r="CC15" s="5">
+        <v>3</v>
+      </c>
+      <c r="CD15" s="5"/>
+    </row>
+    <row r="16" spans="1:82" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>12</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>563</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5" t="s">
+        <v>565</v>
+      </c>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="P16" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="Q16" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="R16" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="T16" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="U16" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="V16" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="W16" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="AB16" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="AC16" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="AD16" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE16" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="AF16" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="AG16" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="AH16" s="5"/>
+      <c r="AI16" s="5"/>
+      <c r="AJ16" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="AK16" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="AL16" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="AM16" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="AN16" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="AO16" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="AP16" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="AQ16" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="AR16" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="AS16" s="5"/>
+      <c r="AT16" s="5"/>
+      <c r="AU16" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="AV16" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="AW16" s="5"/>
+      <c r="AX16" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="AY16" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="AZ16" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="BA16" s="5"/>
+      <c r="BB16" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="BC16" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="BD16" s="5" t="s">
+        <v>587</v>
+      </c>
+      <c r="BE16" s="5"/>
+      <c r="BF16" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BG16" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="BH16" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="BI16" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="BJ16" s="5"/>
+      <c r="BK16" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="BL16" s="5"/>
+      <c r="BM16" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BN16" s="5"/>
+      <c r="BO16" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="BP16" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="BQ16" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="BR16" s="5"/>
+      <c r="BS16" s="5"/>
+      <c r="BT16" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="BU16" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="BV16" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="BW16" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="BX16" s="5"/>
+      <c r="BY16" s="5"/>
+      <c r="BZ16" s="5"/>
+      <c r="CA16" s="13"/>
+      <c r="CB16" s="5">
+        <v>3</v>
+      </c>
+      <c r="CC16" s="5">
+        <v>4</v>
+      </c>
+      <c r="CD16" s="5"/>
+    </row>
+    <row r="17" spans="1:82" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>13</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>596</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>597</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="G17" s="5"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="J17" s="5"/>
+      <c r="K17" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>601</v>
+      </c>
+      <c r="M17" s="5"/>
+      <c r="N17" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="R17" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="T17" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="U17" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="V17" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="W17" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="X17" s="5"/>
+      <c r="Y17" s="5"/>
+      <c r="Z17" s="5"/>
+      <c r="AA17" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="AB17" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="AC17" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="AD17" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="AE17" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="AF17" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="AG17" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="AH17" s="5"/>
+      <c r="AI17" s="5"/>
+      <c r="AJ17" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="AK17" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="AL17" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM17" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AN17" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="AO17" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="AP17" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="AQ17" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="AR17" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="AS17" s="5"/>
+      <c r="AT17" s="5"/>
+      <c r="AU17" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="AV17" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AW17" s="5"/>
+      <c r="AX17" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="AY17" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="AZ17" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="BA17" s="5"/>
+      <c r="BB17" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="BC17" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="BD17" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="BE17" s="5"/>
+      <c r="BF17" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="BG17" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="BH17" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="BI17" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="BJ17" s="5"/>
+      <c r="BK17" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="BL17" s="5"/>
+      <c r="BM17" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="BN17" s="5"/>
+      <c r="BO17" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="BP17" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="BQ17" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="BR17" s="5"/>
+      <c r="BS17" s="5"/>
+      <c r="BT17" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="BU17" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="BV17" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="BW17" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="BX17" s="5"/>
+      <c r="BY17" s="5"/>
+      <c r="BZ17" s="5"/>
+      <c r="CA17" s="13"/>
+      <c r="CB17" s="5">
+        <v>3</v>
+      </c>
+      <c r="CC17" s="5">
+        <v>4</v>
+      </c>
+      <c r="CD17" s="5"/>
+    </row>
+    <row r="18" spans="1:82" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>14</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>625</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="G18" s="5"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="J18" s="5"/>
+      <c r="K18" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="M18" s="5"/>
+      <c r="N18" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="O18" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="Q18" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="R18" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="T18" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="U18" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="V18" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="W18" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="X18" s="5"/>
+      <c r="Y18" s="5"/>
+      <c r="Z18" s="5"/>
+      <c r="AA18" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="AB18" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="AC18" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="AD18" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="AE18" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="AF18" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="AG18" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="AH18" s="5"/>
+      <c r="AI18" s="5"/>
+      <c r="AJ18" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="AK18" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="AL18" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="AM18" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="AN18" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AO18" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="AP18" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="AQ18" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="AR18" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="AS18" s="5"/>
+      <c r="AT18" s="5"/>
+      <c r="AU18" s="5" t="s">
+        <v>644</v>
+      </c>
+      <c r="AV18" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="AW18" s="5"/>
+      <c r="AX18" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="AY18" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="AZ18" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="BA18" s="5"/>
+      <c r="BB18" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="BC18" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="BD18" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="BE18" s="5"/>
+      <c r="BF18" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="BG18" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="BH18" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="BI18" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="BJ18" s="5"/>
+      <c r="BK18" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="BL18" s="5"/>
+      <c r="BM18" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="BN18" s="5"/>
+      <c r="BO18" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="BP18" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="BQ18" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="BR18" s="5"/>
+      <c r="BS18" s="5"/>
+      <c r="BT18" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="BU18" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="BV18" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="BW18" s="5" t="s">
+        <v>656</v>
+      </c>
+      <c r="BX18" s="5"/>
+      <c r="BY18" s="5"/>
+      <c r="BZ18" s="5"/>
+      <c r="CA18" s="13"/>
+      <c r="CB18" s="5">
+        <v>3</v>
+      </c>
+      <c r="CC18" s="5">
+        <v>4</v>
+      </c>
+      <c r="CD18" s="5"/>
+    </row>
+    <row r="19" spans="1:82" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>15</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>657</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5" t="s">
+        <v>658</v>
+      </c>
+      <c r="G19" s="5"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="J19" s="5"/>
+      <c r="K19" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="M19" s="5"/>
+      <c r="N19" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="O19" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="P19" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="R19" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="T19" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="V19" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="W19" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="X19" s="5"/>
+      <c r="Y19" s="5"/>
+      <c r="Z19" s="5"/>
+      <c r="AA19" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="AB19" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="AC19" s="5" t="s">
+        <v>668</v>
+      </c>
+      <c r="AD19" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE19" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="AF19" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="AG19" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="AH19" s="5"/>
+      <c r="AI19" s="5"/>
+      <c r="AJ19" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="AK19" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="AL19" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="AM19" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="AN19" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO19" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="AP19" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="AQ19" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="AR19" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="AS19" s="5"/>
+      <c r="AT19" s="5"/>
+      <c r="AU19" s="5" t="s">
+        <v>548</v>
+      </c>
+      <c r="AV19" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="AW19" s="5"/>
+      <c r="AX19" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="AY19" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AZ19" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="BA19" s="5"/>
+      <c r="BB19" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="BC19" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="BD19" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="BE19" s="5"/>
+      <c r="BF19" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="BG19" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="BH19" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="BI19" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="BJ19" s="5"/>
+      <c r="BK19" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="BL19" s="5"/>
+      <c r="BM19" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="BN19" s="5"/>
+      <c r="BO19" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="BP19" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="BQ19" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="BR19" s="5"/>
+      <c r="BS19" s="5"/>
+      <c r="BT19" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="BU19" s="5" t="s">
+        <v>686</v>
+      </c>
+      <c r="BV19" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="BW19" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="BX19" s="5"/>
+      <c r="BY19" s="5"/>
+      <c r="BZ19" s="5"/>
+      <c r="CA19" s="13"/>
+      <c r="CB19" s="5">
+        <v>4</v>
+      </c>
+      <c r="CC19" s="5">
+        <v>5</v>
+      </c>
+      <c r="CD19" s="5"/>
+    </row>
+    <row r="20" spans="1:82" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>16</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>688</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>689</v>
+      </c>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="G20" s="5"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="J20" s="5"/>
+      <c r="K20" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="M20" s="5"/>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="P20" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="Q20" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="R20" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="S20" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="T20" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="U20" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="V20" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="W20" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="X20" s="5"/>
+      <c r="Y20" s="5"/>
+      <c r="Z20" s="5"/>
+      <c r="AA20" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="AB20" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="AC20" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="AD20" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="E15" s="5" t="s">
-[...27 lines deleted...]
-      </c>
+      <c r="AE20" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="AF20" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="AG20" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="AH20" s="5"/>
+      <c r="AI20" s="5"/>
+      <c r="AJ20" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="AK20" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="AL20" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="AM20" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="AN20" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO20" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AP20" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="AQ20" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="AR20" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS20" s="5"/>
+      <c r="AT20" s="5"/>
+      <c r="AU20" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AV20" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="AW20" s="5"/>
+      <c r="AX20" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="AY20" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="AZ20" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="BA20" s="5"/>
+      <c r="BB20" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="BC20" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="BD20" s="5" t="s">
+        <v>699</v>
+      </c>
+      <c r="BE20" s="5"/>
+      <c r="BF20" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="BG20" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="BH20" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="BI20" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="BJ20" s="5"/>
+      <c r="BK20" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="BL20" s="5"/>
+      <c r="BM20" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="BN20" s="5"/>
+      <c r="BO20" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="BP20" s="5" t="s">
+        <v>684</v>
+      </c>
+      <c r="BQ20" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="BR20" s="5"/>
+      <c r="BS20" s="5"/>
+      <c r="BT20" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="BU20" s="5" t="s">
+        <v>705</v>
+      </c>
+      <c r="BV20" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="BW20" s="5" t="s">
+        <v>706</v>
+      </c>
+      <c r="BX20" s="5"/>
+      <c r="BY20" s="5"/>
+      <c r="BZ20" s="5"/>
+      <c r="CA20" s="13"/>
+      <c r="CB20" s="5">
+        <v>4</v>
+      </c>
+      <c r="CC20" s="5">
+        <v>5</v>
+      </c>
+      <c r="CD20" s="5"/>
     </row>
-    <row r="16" spans="1:15" customHeight="1" ht="15">
-[...38 lines deleted...]
-      <c r="O16" s="6">
+    <row r="21" spans="1:82" customHeight="1" ht="15">
+      <c r="A21" s="5">
         <v>17</v>
       </c>
+      <c r="B21" s="16" t="s">
+        <v>707</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="5"/>
+      <c r="L21" s="5"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="5"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="5"/>
+      <c r="U21" s="5"/>
+      <c r="V21" s="5"/>
+      <c r="W21" s="5"/>
+      <c r="X21" s="5"/>
+      <c r="Y21" s="5"/>
+      <c r="Z21" s="5"/>
+      <c r="AA21" s="5"/>
+      <c r="AB21" s="5"/>
+      <c r="AC21" s="5"/>
+      <c r="AD21" s="5"/>
+      <c r="AE21" s="5"/>
+      <c r="AF21" s="5"/>
+      <c r="AG21" s="5"/>
+      <c r="AH21" s="5"/>
+      <c r="AI21" s="5"/>
+      <c r="AJ21" s="5"/>
+      <c r="AK21" s="5"/>
+      <c r="AL21" s="5"/>
+      <c r="AM21" s="5"/>
+      <c r="AN21" s="5"/>
+      <c r="AO21" s="5"/>
+      <c r="AP21" s="5"/>
+      <c r="AQ21" s="5"/>
+      <c r="AR21" s="5"/>
+      <c r="AS21" s="5"/>
+      <c r="AT21" s="5"/>
+      <c r="AU21" s="5"/>
+      <c r="AV21" s="5"/>
+      <c r="AW21" s="5"/>
+      <c r="AX21" s="5"/>
+      <c r="AY21" s="5"/>
+      <c r="AZ21" s="5"/>
+      <c r="BA21" s="5"/>
+      <c r="BB21" s="5"/>
+      <c r="BC21" s="5"/>
+      <c r="BD21" s="5"/>
+      <c r="BE21" s="5"/>
+      <c r="BF21" s="5"/>
+      <c r="BG21" s="5"/>
+      <c r="BH21" s="5"/>
+      <c r="BI21" s="5"/>
+      <c r="BJ21" s="5"/>
+      <c r="BK21" s="5"/>
+      <c r="BL21" s="5"/>
+      <c r="BM21" s="5"/>
+      <c r="BN21" s="5"/>
+      <c r="BO21" s="5"/>
+      <c r="BP21" s="5"/>
+      <c r="BQ21" s="5"/>
+      <c r="BR21" s="5"/>
+      <c r="BS21" s="5"/>
+      <c r="BT21" s="5"/>
+      <c r="BU21" s="5"/>
+      <c r="BV21" s="5"/>
+      <c r="BW21" s="5"/>
+      <c r="BX21" s="5"/>
+      <c r="BY21" s="5"/>
+      <c r="BZ21" s="5"/>
+      <c r="CA21" s="13"/>
+      <c r="CB21" s="5"/>
+      <c r="CC21" s="5"/>
+      <c r="CD21" s="5"/>
     </row>
-    <row r="18" spans="1:15">
-[...1 lines deleted...]
-        <v>151</v>
+    <row r="22" spans="1:82" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>18</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>708</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+      <c r="AB22" s="5"/>
+      <c r="AC22" s="5"/>
+      <c r="AD22" s="5"/>
+      <c r="AE22" s="5"/>
+      <c r="AF22" s="5"/>
+      <c r="AG22" s="5"/>
+      <c r="AH22" s="5"/>
+      <c r="AI22" s="5"/>
+      <c r="AJ22" s="5"/>
+      <c r="AK22" s="5"/>
+      <c r="AL22" s="5"/>
+      <c r="AM22" s="5"/>
+      <c r="AN22" s="5"/>
+      <c r="AO22" s="5"/>
+      <c r="AP22" s="5"/>
+      <c r="AQ22" s="5"/>
+      <c r="AR22" s="5"/>
+      <c r="AS22" s="5"/>
+      <c r="AT22" s="5"/>
+      <c r="AU22" s="5"/>
+      <c r="AV22" s="5"/>
+      <c r="AW22" s="5"/>
+      <c r="AX22" s="5"/>
+      <c r="AY22" s="5"/>
+      <c r="AZ22" s="5"/>
+      <c r="BA22" s="5"/>
+      <c r="BB22" s="5"/>
+      <c r="BC22" s="5"/>
+      <c r="BD22" s="5"/>
+      <c r="BE22" s="5"/>
+      <c r="BF22" s="5"/>
+      <c r="BG22" s="5"/>
+      <c r="BH22" s="5"/>
+      <c r="BI22" s="5"/>
+      <c r="BJ22" s="5"/>
+      <c r="BK22" s="5"/>
+      <c r="BL22" s="5"/>
+      <c r="BM22" s="5"/>
+      <c r="BN22" s="5"/>
+      <c r="BO22" s="5"/>
+      <c r="BP22" s="5"/>
+      <c r="BQ22" s="5"/>
+      <c r="BR22" s="5"/>
+      <c r="BS22" s="5"/>
+      <c r="BT22" s="5"/>
+      <c r="BU22" s="5"/>
+      <c r="BV22" s="5"/>
+      <c r="BW22" s="5"/>
+      <c r="BX22" s="5"/>
+      <c r="BY22" s="5"/>
+      <c r="BZ22" s="5"/>
+      <c r="CA22" s="13"/>
+      <c r="CB22" s="5"/>
+      <c r="CC22" s="5"/>
+      <c r="CD22" s="5"/>
+    </row>
+    <row r="23" spans="1:82" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>19</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>709</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+      <c r="AA23" s="5"/>
+      <c r="AB23" s="5"/>
+      <c r="AC23" s="5"/>
+      <c r="AD23" s="5"/>
+      <c r="AE23" s="5"/>
+      <c r="AF23" s="5"/>
+      <c r="AG23" s="5"/>
+      <c r="AH23" s="5"/>
+      <c r="AI23" s="5"/>
+      <c r="AJ23" s="5"/>
+      <c r="AK23" s="5"/>
+      <c r="AL23" s="5"/>
+      <c r="AM23" s="5"/>
+      <c r="AN23" s="5"/>
+      <c r="AO23" s="5"/>
+      <c r="AP23" s="5"/>
+      <c r="AQ23" s="5"/>
+      <c r="AR23" s="5"/>
+      <c r="AS23" s="5"/>
+      <c r="AT23" s="5"/>
+      <c r="AU23" s="5"/>
+      <c r="AV23" s="5"/>
+      <c r="AW23" s="5"/>
+      <c r="AX23" s="5"/>
+      <c r="AY23" s="5"/>
+      <c r="AZ23" s="5"/>
+      <c r="BA23" s="5"/>
+      <c r="BB23" s="5"/>
+      <c r="BC23" s="5"/>
+      <c r="BD23" s="5"/>
+      <c r="BE23" s="5"/>
+      <c r="BF23" s="5"/>
+      <c r="BG23" s="5"/>
+      <c r="BH23" s="5"/>
+      <c r="BI23" s="5"/>
+      <c r="BJ23" s="5"/>
+      <c r="BK23" s="5"/>
+      <c r="BL23" s="5"/>
+      <c r="BM23" s="5"/>
+      <c r="BN23" s="5"/>
+      <c r="BO23" s="5"/>
+      <c r="BP23" s="5"/>
+      <c r="BQ23" s="5"/>
+      <c r="BR23" s="5"/>
+      <c r="BS23" s="5"/>
+      <c r="BT23" s="5"/>
+      <c r="BU23" s="5"/>
+      <c r="BV23" s="5"/>
+      <c r="BW23" s="5"/>
+      <c r="BX23" s="5"/>
+      <c r="BY23" s="5"/>
+      <c r="BZ23" s="5"/>
+      <c r="CA23" s="13"/>
+      <c r="CB23" s="5"/>
+      <c r="CC23" s="5"/>
+      <c r="CD23" s="5"/>
+    </row>
+    <row r="24" spans="1:82" customHeight="1" ht="15">
+      <c r="A24" s="5">
+        <v>20</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>710</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="5"/>
+      <c r="AD24" s="5"/>
+      <c r="AE24" s="5"/>
+      <c r="AF24" s="5"/>
+      <c r="AG24" s="5"/>
+      <c r="AH24" s="5"/>
+      <c r="AI24" s="5"/>
+      <c r="AJ24" s="5"/>
+      <c r="AK24" s="5"/>
+      <c r="AL24" s="5"/>
+      <c r="AM24" s="5"/>
+      <c r="AN24" s="5"/>
+      <c r="AO24" s="5"/>
+      <c r="AP24" s="5"/>
+      <c r="AQ24" s="5"/>
+      <c r="AR24" s="5"/>
+      <c r="AS24" s="5"/>
+      <c r="AT24" s="5"/>
+      <c r="AU24" s="5"/>
+      <c r="AV24" s="5"/>
+      <c r="AW24" s="5"/>
+      <c r="AX24" s="5"/>
+      <c r="AY24" s="5"/>
+      <c r="AZ24" s="5"/>
+      <c r="BA24" s="5"/>
+      <c r="BB24" s="5"/>
+      <c r="BC24" s="5"/>
+      <c r="BD24" s="5"/>
+      <c r="BE24" s="5"/>
+      <c r="BF24" s="5"/>
+      <c r="BG24" s="5"/>
+      <c r="BH24" s="5"/>
+      <c r="BI24" s="5"/>
+      <c r="BJ24" s="5"/>
+      <c r="BK24" s="5"/>
+      <c r="BL24" s="5"/>
+      <c r="BM24" s="5"/>
+      <c r="BN24" s="5"/>
+      <c r="BO24" s="5"/>
+      <c r="BP24" s="5"/>
+      <c r="BQ24" s="5"/>
+      <c r="BR24" s="5"/>
+      <c r="BS24" s="5"/>
+      <c r="BT24" s="5"/>
+      <c r="BU24" s="5"/>
+      <c r="BV24" s="5"/>
+      <c r="BW24" s="5"/>
+      <c r="BX24" s="5"/>
+      <c r="BY24" s="5"/>
+      <c r="BZ24" s="5"/>
+      <c r="CA24" s="13"/>
+      <c r="CB24" s="5"/>
+      <c r="CC24" s="5"/>
+      <c r="CD24" s="5"/>
+    </row>
+    <row r="25" spans="1:82" customHeight="1" ht="15">
+      <c r="A25" s="6">
+        <v>21</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>711</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="D25" s="9"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="11"/>
+      <c r="L25" s="11"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+      <c r="P25" s="11"/>
+      <c r="Q25" s="11"/>
+      <c r="R25" s="11"/>
+      <c r="S25" s="11"/>
+      <c r="T25" s="11"/>
+      <c r="U25" s="11"/>
+      <c r="V25" s="11"/>
+      <c r="W25" s="11"/>
+      <c r="X25" s="11"/>
+      <c r="Y25" s="11"/>
+      <c r="Z25" s="11"/>
+      <c r="AA25" s="11"/>
+      <c r="AB25" s="11"/>
+      <c r="AC25" s="11"/>
+      <c r="AD25" s="11"/>
+      <c r="AE25" s="11"/>
+      <c r="AF25" s="11"/>
+      <c r="AG25" s="11"/>
+      <c r="AH25" s="11"/>
+      <c r="AI25" s="11"/>
+      <c r="AJ25" s="11"/>
+      <c r="AK25" s="11"/>
+      <c r="AL25" s="11"/>
+      <c r="AM25" s="11"/>
+      <c r="AN25" s="11"/>
+      <c r="AO25" s="11"/>
+      <c r="AP25" s="11"/>
+      <c r="AQ25" s="11"/>
+      <c r="AR25" s="11"/>
+      <c r="AS25" s="11"/>
+      <c r="AT25" s="11"/>
+      <c r="AU25" s="11"/>
+      <c r="AV25" s="11"/>
+      <c r="AW25" s="11"/>
+      <c r="AX25" s="11"/>
+      <c r="AY25" s="11"/>
+      <c r="AZ25" s="11"/>
+      <c r="BA25" s="11"/>
+      <c r="BB25" s="11"/>
+      <c r="BC25" s="11"/>
+      <c r="BD25" s="11"/>
+      <c r="BE25" s="11"/>
+      <c r="BF25" s="11"/>
+      <c r="BG25" s="11"/>
+      <c r="BH25" s="11"/>
+      <c r="BI25" s="11"/>
+      <c r="BJ25" s="11"/>
+      <c r="BK25" s="11"/>
+      <c r="BL25" s="11"/>
+      <c r="BM25" s="11"/>
+      <c r="BN25" s="11"/>
+      <c r="BO25" s="11"/>
+      <c r="BP25" s="11"/>
+      <c r="BQ25" s="11"/>
+      <c r="BR25" s="11"/>
+      <c r="BS25" s="11"/>
+      <c r="BT25" s="11"/>
+      <c r="BU25" s="11"/>
+      <c r="BV25" s="11"/>
+      <c r="BW25" s="11"/>
+      <c r="BX25" s="11"/>
+      <c r="BY25" s="11"/>
+      <c r="BZ25" s="11"/>
+      <c r="CA25" s="14"/>
+      <c r="CB25" s="6"/>
+      <c r="CC25" s="6"/>
+      <c r="CD25" s="6"/>
+    </row>
+    <row r="27" spans="1:82">
+      <c r="A27" t="s">
+        <v>713</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O18"/>
+  <dimension ref="A1:CA27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.71" customWidth="true" style="0"/>
-    <col min="14" max="14" width="3.71" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="2" max="2" width="39.990234" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="3.71" customWidth="true" style="0"/>
+    <col min="79" max="79" width="3.71" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.851563" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" customHeight="1" ht="18">
+    <row r="1" spans="1:79" customHeight="1" ht="18">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:15" customHeight="1" ht="15">
+    <row r="2" spans="1:79" customHeight="1" ht="15">
       <c r="A2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" t="s">
-        <v>152</v>
+        <v>714</v>
       </c>
     </row>
-    <row r="3" spans="1:15" customHeight="1" ht="15">
+    <row r="3" spans="1:79" customHeight="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="4"/>
       <c r="D3" s="7" t="s">
-        <v>153</v>
+        <v>715</v>
       </c>
       <c r="E3" s="10" t="s">
-        <v>154</v>
+        <v>716</v>
       </c>
       <c r="F3" s="10" t="s">
-        <v>155</v>
+        <v>717</v>
       </c>
       <c r="G3" s="10" t="s">
-        <v>156</v>
+        <v>718</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>157</v>
+        <v>719</v>
       </c>
       <c r="I3" s="10" t="s">
-        <v>158</v>
+        <v>720</v>
       </c>
       <c r="J3" s="10" t="s">
-        <v>159</v>
+        <v>721</v>
       </c>
       <c r="K3" s="10" t="s">
-        <v>160</v>
+        <v>722</v>
       </c>
       <c r="L3" s="10" t="s">
-        <v>161</v>
-[...8 lines deleted...]
-        <v>15</v>
+        <v>723</v>
+      </c>
+      <c r="M3" s="10" t="s">
+        <v>724</v>
+      </c>
+      <c r="N3" s="10" t="s">
+        <v>725</v>
+      </c>
+      <c r="O3" s="10" t="s">
+        <v>726</v>
+      </c>
+      <c r="P3" s="10" t="s">
+        <v>727</v>
+      </c>
+      <c r="Q3" s="10" t="s">
+        <v>728</v>
+      </c>
+      <c r="R3" s="10" t="s">
+        <v>729</v>
+      </c>
+      <c r="S3" s="10" t="s">
+        <v>730</v>
+      </c>
+      <c r="T3" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="U3" s="10" t="s">
+        <v>732</v>
+      </c>
+      <c r="V3" s="10" t="s">
+        <v>733</v>
+      </c>
+      <c r="W3" s="10" t="s">
+        <v>734</v>
+      </c>
+      <c r="X3" s="10" t="s">
+        <v>735</v>
+      </c>
+      <c r="Y3" s="10" t="s">
+        <v>736</v>
+      </c>
+      <c r="Z3" s="10" t="s">
+        <v>737</v>
+      </c>
+      <c r="AA3" s="10" t="s">
+        <v>738</v>
+      </c>
+      <c r="AB3" s="10" t="s">
+        <v>739</v>
+      </c>
+      <c r="AC3" s="10" t="s">
+        <v>740</v>
+      </c>
+      <c r="AD3" s="10" t="s">
+        <v>741</v>
+      </c>
+      <c r="AE3" s="10" t="s">
+        <v>742</v>
+      </c>
+      <c r="AF3" s="10" t="s">
+        <v>743</v>
+      </c>
+      <c r="AG3" s="10" t="s">
+        <v>744</v>
+      </c>
+      <c r="AH3" s="10" t="s">
+        <v>745</v>
+      </c>
+      <c r="AI3" s="10" t="s">
+        <v>746</v>
+      </c>
+      <c r="AJ3" s="10" t="s">
+        <v>747</v>
+      </c>
+      <c r="AK3" s="10" t="s">
+        <v>748</v>
+      </c>
+      <c r="AL3" s="10" t="s">
+        <v>749</v>
+      </c>
+      <c r="AM3" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="AN3" s="10" t="s">
+        <v>751</v>
+      </c>
+      <c r="AO3" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="AP3" s="10" t="s">
+        <v>753</v>
+      </c>
+      <c r="AQ3" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="AR3" s="10" t="s">
+        <v>755</v>
+      </c>
+      <c r="AS3" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="AT3" s="10" t="s">
+        <v>757</v>
+      </c>
+      <c r="AU3" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="AV3" s="10" t="s">
+        <v>759</v>
+      </c>
+      <c r="AW3" s="10" t="s">
+        <v>760</v>
+      </c>
+      <c r="AX3" s="10" t="s">
+        <v>761</v>
+      </c>
+      <c r="AY3" s="10" t="s">
+        <v>762</v>
+      </c>
+      <c r="AZ3" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="BA3" s="10" t="s">
+        <v>764</v>
+      </c>
+      <c r="BB3" s="10" t="s">
+        <v>765</v>
+      </c>
+      <c r="BC3" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="BD3" s="10" t="s">
+        <v>767</v>
+      </c>
+      <c r="BE3" s="10" t="s">
+        <v>768</v>
+      </c>
+      <c r="BF3" s="10" t="s">
+        <v>769</v>
+      </c>
+      <c r="BG3" s="10" t="s">
+        <v>770</v>
+      </c>
+      <c r="BH3" s="10" t="s">
+        <v>771</v>
+      </c>
+      <c r="BI3" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="BJ3" s="10" t="s">
+        <v>773</v>
+      </c>
+      <c r="BK3" s="10" t="s">
+        <v>774</v>
+      </c>
+      <c r="BL3" s="10" t="s">
+        <v>775</v>
+      </c>
+      <c r="BM3" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="BN3" s="10" t="s">
+        <v>777</v>
+      </c>
+      <c r="BO3" s="10" t="s">
+        <v>778</v>
+      </c>
+      <c r="BP3" s="10" t="s">
+        <v>779</v>
+      </c>
+      <c r="BQ3" s="10" t="s">
+        <v>780</v>
+      </c>
+      <c r="BR3" s="10" t="s">
+        <v>781</v>
+      </c>
+      <c r="BS3" s="10" t="s">
+        <v>782</v>
+      </c>
+      <c r="BT3" s="10" t="s">
+        <v>783</v>
+      </c>
+      <c r="BU3" s="10" t="s">
+        <v>784</v>
+      </c>
+      <c r="BV3" s="10" t="s">
+        <v>785</v>
+      </c>
+      <c r="BW3" s="10" t="s">
+        <v>786</v>
+      </c>
+      <c r="BX3" s="10" t="s">
+        <v>787</v>
+      </c>
+      <c r="BY3" s="12" t="s">
+        <v>788</v>
+      </c>
+      <c r="BZ3" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="CA3" s="4" t="s">
+        <v>80</v>
       </c>
     </row>
-    <row r="4" spans="1:15" customHeight="1" ht="30">
+    <row r="4" spans="1:79" customHeight="1" ht="30">
       <c r="A4" s="5"/>
       <c r="B4" s="16"/>
       <c r="C4" s="5"/>
       <c r="D4" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="I4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="J4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="K4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="L4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="O4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="P4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="R4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="S4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="T4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="U4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="V4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="W4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="X4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="Z4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="AA4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AC4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AE4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="AF4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AH4" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="AI4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="AJ4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AK4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AL4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AM4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="AN4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AO4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AP4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="AQ4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="AR4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AS4" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="AT4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AU4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AV4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AW4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AX4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="AY4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="AZ4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BA4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BB4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="BC4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BD4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="BE4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BF4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG4" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="BH4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BI4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="BJ4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BK4" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="BL4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="BM4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="BN4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="BO4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="BP4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="BQ4" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="BR4" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="BS4" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="BT4" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="BU4" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="BV4" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="BW4" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="BX4" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="BY4" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="BZ4" s="5"/>
+      <c r="CA4" s="5"/>
+    </row>
+    <row r="5" spans="1:79" customHeight="1" ht="15">
+      <c r="A5" s="5">
+        <v>21</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>711</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="D5" s="8"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5"/>
+      <c r="AM5" s="5"/>
+      <c r="AN5" s="5"/>
+      <c r="AO5" s="5"/>
+      <c r="AP5" s="5"/>
+      <c r="AQ5" s="5"/>
+      <c r="AR5" s="5"/>
+      <c r="AS5" s="5"/>
+      <c r="AT5" s="5"/>
+      <c r="AU5" s="5"/>
+      <c r="AV5" s="5"/>
+      <c r="AW5" s="5"/>
+      <c r="AX5" s="5"/>
+      <c r="AY5" s="5"/>
+      <c r="AZ5" s="5"/>
+      <c r="BA5" s="5"/>
+      <c r="BB5" s="5"/>
+      <c r="BC5" s="5"/>
+      <c r="BD5" s="5"/>
+      <c r="BE5" s="5"/>
+      <c r="BF5" s="5"/>
+      <c r="BG5" s="5"/>
+      <c r="BH5" s="5"/>
+      <c r="BI5" s="5"/>
+      <c r="BJ5" s="5"/>
+      <c r="BK5" s="5"/>
+      <c r="BL5" s="5"/>
+      <c r="BM5" s="5"/>
+      <c r="BN5" s="5"/>
+      <c r="BO5" s="5"/>
+      <c r="BP5" s="5"/>
+      <c r="BQ5" s="5"/>
+      <c r="BR5" s="5"/>
+      <c r="BS5" s="5"/>
+      <c r="BT5" s="5"/>
+      <c r="BU5" s="5"/>
+      <c r="BV5" s="5"/>
+      <c r="BW5" s="5"/>
+      <c r="BX5" s="5"/>
+      <c r="BY5" s="13"/>
+      <c r="BZ5" s="5"/>
+      <c r="CA5" s="5"/>
+    </row>
+    <row r="6" spans="1:79" customHeight="1" ht="15">
+      <c r="A6" s="5">
+        <v>20</v>
+      </c>
+      <c r="B6" s="16" t="s">
+        <v>710</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="8"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="5"/>
+      <c r="AN6" s="5"/>
+      <c r="AO6" s="5"/>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5"/>
+      <c r="AR6" s="5"/>
+      <c r="AS6" s="5"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="5"/>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="5"/>
+      <c r="AZ6" s="5"/>
+      <c r="BA6" s="5"/>
+      <c r="BB6" s="5"/>
+      <c r="BC6" s="5"/>
+      <c r="BD6" s="5"/>
+      <c r="BE6" s="5"/>
+      <c r="BF6" s="5"/>
+      <c r="BG6" s="5"/>
+      <c r="BH6" s="5"/>
+      <c r="BI6" s="5"/>
+      <c r="BJ6" s="5"/>
+      <c r="BK6" s="5"/>
+      <c r="BL6" s="5"/>
+      <c r="BM6" s="5"/>
+      <c r="BN6" s="5"/>
+      <c r="BO6" s="5"/>
+      <c r="BP6" s="5"/>
+      <c r="BQ6" s="5"/>
+      <c r="BR6" s="5"/>
+      <c r="BS6" s="5"/>
+      <c r="BT6" s="5"/>
+      <c r="BU6" s="5"/>
+      <c r="BV6" s="5"/>
+      <c r="BW6" s="5"/>
+      <c r="BX6" s="5"/>
+      <c r="BY6" s="13"/>
+      <c r="BZ6" s="5"/>
+      <c r="CA6" s="5"/>
+    </row>
+    <row r="7" spans="1:79" customHeight="1" ht="15">
+      <c r="A7" s="5">
+        <v>19</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>709</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="5"/>
+      <c r="AF7" s="5"/>
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="5"/>
+      <c r="AI7" s="5"/>
+      <c r="AJ7" s="5"/>
+      <c r="AK7" s="5"/>
+      <c r="AL7" s="5"/>
+      <c r="AM7" s="5"/>
+      <c r="AN7" s="5"/>
+      <c r="AO7" s="5"/>
+      <c r="AP7" s="5"/>
+      <c r="AQ7" s="5"/>
+      <c r="AR7" s="5"/>
+      <c r="AS7" s="5"/>
+      <c r="AT7" s="5"/>
+      <c r="AU7" s="5"/>
+      <c r="AV7" s="5"/>
+      <c r="AW7" s="5"/>
+      <c r="AX7" s="5"/>
+      <c r="AY7" s="5"/>
+      <c r="AZ7" s="5"/>
+      <c r="BA7" s="5"/>
+      <c r="BB7" s="5"/>
+      <c r="BC7" s="5"/>
+      <c r="BD7" s="5"/>
+      <c r="BE7" s="5"/>
+      <c r="BF7" s="5"/>
+      <c r="BG7" s="5"/>
+      <c r="BH7" s="5"/>
+      <c r="BI7" s="5"/>
+      <c r="BJ7" s="5"/>
+      <c r="BK7" s="5"/>
+      <c r="BL7" s="5"/>
+      <c r="BM7" s="5"/>
+      <c r="BN7" s="5"/>
+      <c r="BO7" s="5"/>
+      <c r="BP7" s="5"/>
+      <c r="BQ7" s="5"/>
+      <c r="BR7" s="5"/>
+      <c r="BS7" s="5"/>
+      <c r="BT7" s="5"/>
+      <c r="BU7" s="5"/>
+      <c r="BV7" s="5"/>
+      <c r="BW7" s="5"/>
+      <c r="BX7" s="5"/>
+      <c r="BY7" s="13"/>
+      <c r="BZ7" s="5"/>
+      <c r="CA7" s="5"/>
+    </row>
+    <row r="8" spans="1:79" customHeight="1" ht="15">
+      <c r="A8" s="5">
+        <v>18</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>708</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="5"/>
+      <c r="AI8" s="5"/>
+      <c r="AJ8" s="5"/>
+      <c r="AK8" s="5"/>
+      <c r="AL8" s="5"/>
+      <c r="AM8" s="5"/>
+      <c r="AN8" s="5"/>
+      <c r="AO8" s="5"/>
+      <c r="AP8" s="5"/>
+      <c r="AQ8" s="5"/>
+      <c r="AR8" s="5"/>
+      <c r="AS8" s="5"/>
+      <c r="AT8" s="5"/>
+      <c r="AU8" s="5"/>
+      <c r="AV8" s="5"/>
+      <c r="AW8" s="5"/>
+      <c r="AX8" s="5"/>
+      <c r="AY8" s="5"/>
+      <c r="AZ8" s="5"/>
+      <c r="BA8" s="5"/>
+      <c r="BB8" s="5"/>
+      <c r="BC8" s="5"/>
+      <c r="BD8" s="5"/>
+      <c r="BE8" s="5"/>
+      <c r="BF8" s="5"/>
+      <c r="BG8" s="5"/>
+      <c r="BH8" s="5"/>
+      <c r="BI8" s="5"/>
+      <c r="BJ8" s="5"/>
+      <c r="BK8" s="5"/>
+      <c r="BL8" s="5"/>
+      <c r="BM8" s="5"/>
+      <c r="BN8" s="5"/>
+      <c r="BO8" s="5"/>
+      <c r="BP8" s="5"/>
+      <c r="BQ8" s="5"/>
+      <c r="BR8" s="5"/>
+      <c r="BS8" s="5"/>
+      <c r="BT8" s="5"/>
+      <c r="BU8" s="5"/>
+      <c r="BV8" s="5"/>
+      <c r="BW8" s="5"/>
+      <c r="BX8" s="5"/>
+      <c r="BY8" s="13"/>
+      <c r="BZ8" s="5"/>
+      <c r="CA8" s="5"/>
+    </row>
+    <row r="9" spans="1:79" customHeight="1" ht="15">
+      <c r="A9" s="5">
+        <v>17</v>
+      </c>
+      <c r="B9" s="16" t="s">
+        <v>707</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="5"/>
+      <c r="AF9" s="5"/>
+      <c r="AG9" s="5"/>
+      <c r="AH9" s="5"/>
+      <c r="AI9" s="5"/>
+      <c r="AJ9" s="5"/>
+      <c r="AK9" s="5"/>
+      <c r="AL9" s="5"/>
+      <c r="AM9" s="5"/>
+      <c r="AN9" s="5"/>
+      <c r="AO9" s="5"/>
+      <c r="AP9" s="5"/>
+      <c r="AQ9" s="5"/>
+      <c r="AR9" s="5"/>
+      <c r="AS9" s="5"/>
+      <c r="AT9" s="5"/>
+      <c r="AU9" s="5"/>
+      <c r="AV9" s="5"/>
+      <c r="AW9" s="5"/>
+      <c r="AX9" s="5"/>
+      <c r="AY9" s="5"/>
+      <c r="AZ9" s="5"/>
+      <c r="BA9" s="5"/>
+      <c r="BB9" s="5"/>
+      <c r="BC9" s="5"/>
+      <c r="BD9" s="5"/>
+      <c r="BE9" s="5"/>
+      <c r="BF9" s="5"/>
+      <c r="BG9" s="5"/>
+      <c r="BH9" s="5"/>
+      <c r="BI9" s="5"/>
+      <c r="BJ9" s="5"/>
+      <c r="BK9" s="5"/>
+      <c r="BL9" s="5"/>
+      <c r="BM9" s="5"/>
+      <c r="BN9" s="5"/>
+      <c r="BO9" s="5"/>
+      <c r="BP9" s="5"/>
+      <c r="BQ9" s="5"/>
+      <c r="BR9" s="5"/>
+      <c r="BS9" s="5"/>
+      <c r="BT9" s="5"/>
+      <c r="BU9" s="5"/>
+      <c r="BV9" s="5"/>
+      <c r="BW9" s="5"/>
+      <c r="BX9" s="5"/>
+      <c r="BY9" s="13"/>
+      <c r="BZ9" s="5"/>
+      <c r="CA9" s="5"/>
+    </row>
+    <row r="10" spans="1:79" customHeight="1" ht="15">
+      <c r="A10" s="5">
         <v>16</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...229 lines deleted...]
-      </c>
       <c r="B10" s="16" t="s">
-        <v>90</v>
+        <v>688</v>
       </c>
       <c r="C10" s="5"/>
-      <c r="D10" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D10" s="8"/>
+      <c r="E10" s="5"/>
       <c r="F10" s="5" t="s">
-        <v>206</v>
-[...10 lines deleted...]
-      </c>
+        <v>789</v>
+      </c>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="Q10" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="R10" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="S10" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="T10" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="U10" s="5" t="s">
+        <v>536</v>
+      </c>
+      <c r="V10" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="W10" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="X10" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="Y10" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="Z10" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="AA10" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="AB10" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="AC10" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="AD10" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="AE10" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="AF10" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="AG10" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="AH10" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="AI10" s="5" t="s">
+        <v>794</v>
+      </c>
+      <c r="AJ10" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="AK10" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="AL10" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="AM10" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="AN10" s="5" t="s">
+        <v>544</v>
+      </c>
+      <c r="AO10" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="AP10" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="AQ10" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="AR10" s="5" t="s">
+        <v>796</v>
+      </c>
+      <c r="AS10" s="5"/>
+      <c r="AT10" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="AU10" s="5" t="s">
+        <v>797</v>
+      </c>
+      <c r="AV10" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="AW10" s="5"/>
+      <c r="AX10" s="5" t="s">
+        <v>799</v>
+      </c>
+      <c r="AY10" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="AZ10" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="BA10" s="5" t="s">
+        <v>801</v>
+      </c>
+      <c r="BB10" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="BC10" s="5" t="s">
+        <v>802</v>
+      </c>
+      <c r="BD10" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="BE10" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="BF10" s="5" t="s">
+        <v>805</v>
+      </c>
+      <c r="BG10" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="BH10" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="BI10" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="BJ10" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="BK10" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="BL10" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="BM10" s="5" t="s">
+        <v>807</v>
+      </c>
+      <c r="BN10" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="BO10" s="5"/>
+      <c r="BP10" s="5"/>
+      <c r="BQ10" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="BR10" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="BS10" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="BT10" s="5"/>
+      <c r="BU10" s="5"/>
+      <c r="BV10" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="BW10" s="5" t="s">
+        <v>810</v>
+      </c>
+      <c r="BX10" s="5" t="s">
+        <v>811</v>
+      </c>
+      <c r="BY10" s="13" t="s">
+        <v>811</v>
+      </c>
+      <c r="BZ10" s="5"/>
+      <c r="CA10" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:79" customHeight="1" ht="15">
+      <c r="A11" s="5">
+        <v>15</v>
+      </c>
+      <c r="B11" s="16" t="s">
+        <v>657</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5" t="s">
+        <v>813</v>
+      </c>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="Q11" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="R11" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="S11" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="T11" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="U11" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="V11" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="W11" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="X11" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="Y11" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="Z11" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="AA11" s="5" t="s">
+        <v>815</v>
+      </c>
+      <c r="AB11" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="AC11" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="AD11" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE11" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="AF11" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="AG11" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="AH11" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="AI11" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="AJ11" s="5" t="s">
+        <v>816</v>
+      </c>
+      <c r="AK11" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="AL11" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="AM11" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="AN11" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="AO11" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="AP11" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="AQ11" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="AR11" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="AS11" s="5"/>
+      <c r="AT11" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="AU11" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="AV11" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="AW11" s="5"/>
+      <c r="AX11" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="AY11" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="AZ11" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="BA11" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="BB11" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="BC11" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="BD11" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="BE11" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="BF11" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="BG11" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="BH11" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="BI11" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="BJ11" s="5" t="s">
+        <v>589</v>
+      </c>
+      <c r="BK11" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="BL11" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="BM11" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="BN11" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="BO11" s="5"/>
+      <c r="BP11" s="5"/>
+      <c r="BQ11" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="BR11" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="BS11" s="5" t="s">
+        <v>822</v>
+      </c>
+      <c r="BT11" s="5"/>
+      <c r="BU11" s="5"/>
+      <c r="BV11" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="BW11" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="BX11" s="5" t="s">
+        <v>823</v>
+      </c>
+      <c r="BY11" s="13" t="s">
+        <v>823</v>
+      </c>
+      <c r="BZ11" s="5"/>
+      <c r="CA11" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:79" customHeight="1" ht="15">
+      <c r="A12" s="5">
+        <v>14</v>
+      </c>
+      <c r="B12" s="16" t="s">
+        <v>625</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="Q12" s="5" t="s">
+        <v>535</v>
+      </c>
+      <c r="R12" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="S12" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="T12" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="U12" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="V12" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="W12" s="5" t="s">
+        <v>827</v>
+      </c>
+      <c r="X12" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="Y12" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="Z12" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="AA12" s="5" t="s">
+        <v>829</v>
+      </c>
+      <c r="AB12" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="AC12" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="AD12" s="5" t="s">
+        <v>606</v>
+      </c>
+      <c r="AE12" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="AF12" s="5" t="s">
+        <v>830</v>
+      </c>
+      <c r="AG12" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="AH12" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="AI12" s="5" t="s">
+        <v>831</v>
+      </c>
+      <c r="AJ12" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="AK12" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="AL12" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="AM12" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="AN12" s="5" t="s">
+        <v>610</v>
+      </c>
+      <c r="AO12" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="AP12" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="AQ12" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="AR12" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="AS12" s="5"/>
+      <c r="AT12" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="AU12" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="AV12" s="5" t="s">
+        <v>833</v>
+      </c>
+      <c r="AW12" s="5"/>
+      <c r="AX12" s="5" t="s">
+        <v>834</v>
+      </c>
+      <c r="AY12" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="AZ12" s="5" t="s">
+        <v>676</v>
+      </c>
+      <c r="BA12" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="BB12" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="BC12" s="5" t="s">
+        <v>551</v>
+      </c>
+      <c r="BD12" s="5" t="s">
+        <v>804</v>
+      </c>
+      <c r="BE12" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="BF12" s="5" t="s">
+        <v>835</v>
+      </c>
+      <c r="BG12" s="5" t="s">
+        <v>836</v>
+      </c>
+      <c r="BH12" s="5" t="s">
+        <v>619</v>
+      </c>
+      <c r="BI12" s="5" t="s">
+        <v>837</v>
+      </c>
+      <c r="BJ12" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="BK12" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="BL12" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="BM12" s="5" t="s">
+        <v>838</v>
+      </c>
+      <c r="BN12" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="BO12" s="5"/>
+      <c r="BP12" s="5"/>
+      <c r="BQ12" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="BR12" s="5" t="s">
+        <v>840</v>
+      </c>
+      <c r="BS12" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="BT12" s="5"/>
+      <c r="BU12" s="5"/>
+      <c r="BV12" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="BW12" s="5" t="s">
+        <v>842</v>
+      </c>
+      <c r="BX12" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="BY12" s="13" t="s">
+        <v>527</v>
+      </c>
+      <c r="BZ12" s="5"/>
+      <c r="CA12" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:79" customHeight="1" ht="15">
+      <c r="A13" s="5">
+        <v>13</v>
+      </c>
+      <c r="B13" s="16" t="s">
+        <v>596</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5" t="s">
+        <v>843</v>
+      </c>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5" t="s">
+        <v>844</v>
+      </c>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="Q13" s="5" t="s">
+        <v>570</v>
+      </c>
+      <c r="R13" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="S13" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="T13" s="5" t="s">
+        <v>846</v>
+      </c>
+      <c r="U13" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="V13" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="W13" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="X13" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="Y13" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="Z13" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="AA13" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="AB13" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="AC13" s="5" t="s">
+        <v>849</v>
+      </c>
+      <c r="AD13" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="AE13" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="AF13" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="AG13" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="AH13" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="AI13" s="5" t="s">
+        <v>850</v>
+      </c>
+      <c r="AJ13" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="AK13" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="AL13" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="AM13" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="AN13" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AO13" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="AP13" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="AQ13" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="AR13" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="AS13" s="5"/>
+      <c r="AT13" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AU13" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="AV13" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="AW13" s="5"/>
+      <c r="AX13" s="5" t="s">
+        <v>855</v>
+      </c>
+      <c r="AY13" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="AZ13" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="BA13" s="5" t="s">
+        <v>585</v>
+      </c>
+      <c r="BB13" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="BC13" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="BD13" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="BE13" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="BF13" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="BG13" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="BH13" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="BI13" s="5" t="s">
+        <v>518</v>
+      </c>
+      <c r="BJ13" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="BK13" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="BL13" s="5" t="s">
+        <v>859</v>
+      </c>
+      <c r="BM13" s="5" t="s">
+        <v>860</v>
+      </c>
+      <c r="BN13" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="BO13" s="5"/>
+      <c r="BP13" s="5"/>
+      <c r="BQ13" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="BR13" s="5" t="s">
+        <v>861</v>
+      </c>
+      <c r="BS13" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="BT13" s="5"/>
+      <c r="BU13" s="5"/>
+      <c r="BV13" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="BW13" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="BX13" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="BY13" s="13" t="s">
+        <v>863</v>
+      </c>
+      <c r="BZ13" s="5"/>
+      <c r="CA13" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:79" customHeight="1" ht="15">
+      <c r="A14" s="5">
+        <v>12</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>563</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="8"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5" t="s">
+        <v>866</v>
+      </c>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="Q14" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="R14" s="5" t="s">
+        <v>663</v>
+      </c>
+      <c r="S14" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="T14" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="U14" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="V14" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="W14" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="X14" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="Y14" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="Z14" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="AA14" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="AB14" s="5" t="s">
+        <v>667</v>
+      </c>
+      <c r="AC14" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="AD14" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE14" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="AF14" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="AG14" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="AH14" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="AI14" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="AJ14" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="AK14" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="AL14" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="AM14" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="AN14" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO14" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="AP14" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="AQ14" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="AR14" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="AS14" s="5"/>
+      <c r="AT14" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AU14" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="AV14" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="AW14" s="5"/>
+      <c r="AX14" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY14" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="AZ14" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="BA14" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="BB14" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="BC14" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="BD14" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="BE14" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="BF14" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="BG14" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="BH14" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="BI14" s="5" t="s">
+        <v>876</v>
+      </c>
+      <c r="BJ14" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="BK14" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="BL14" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="BM14" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="BN14" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="BO14" s="5"/>
+      <c r="BP14" s="5"/>
+      <c r="BQ14" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="BR14" s="5" t="s">
+        <v>878</v>
+      </c>
+      <c r="BS14" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="BT14" s="5"/>
+      <c r="BU14" s="5"/>
+      <c r="BV14" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="BW14" s="5" t="s">
+        <v>880</v>
+      </c>
+      <c r="BX14" s="5" t="s">
+        <v>881</v>
+      </c>
+      <c r="BY14" s="13" t="s">
+        <v>881</v>
+      </c>
+      <c r="BZ14" s="5"/>
+      <c r="CA14" s="5">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:79" customHeight="1" ht="15">
+      <c r="A15" s="5">
+        <v>11</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>529</v>
+      </c>
+      <c r="C15" s="5"/>
+      <c r="D15" s="8"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5" t="s">
+        <v>791</v>
+      </c>
+      <c r="Q15" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="R15" s="5" t="s">
+        <v>691</v>
+      </c>
+      <c r="S15" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="T15" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="U15" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="V15" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="W15" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="X15" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="Y15" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="Z15" s="5" t="s">
+        <v>793</v>
+      </c>
+      <c r="AA15" s="5" t="s">
+        <v>884</v>
+      </c>
+      <c r="AB15" s="5" t="s">
+        <v>694</v>
+      </c>
+      <c r="AC15" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="AD15" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AE15" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="AF15" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="AG15" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="AH15" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="AI15" s="5" t="s">
+        <v>795</v>
+      </c>
+      <c r="AJ15" s="5" t="s">
+        <v>671</v>
+      </c>
+      <c r="AK15" s="5" t="s">
+        <v>697</v>
+      </c>
+      <c r="AL15" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="AM15" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="AN15" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="AO15" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="AP15" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="AQ15" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="AR15" s="5" t="s">
+        <v>675</v>
+      </c>
+      <c r="AS15" s="5"/>
+      <c r="AT15" s="5" t="s">
+        <v>888</v>
+      </c>
+      <c r="AU15" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="AV15" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="AW15" s="5"/>
+      <c r="AX15" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="AY15" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="AZ15" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="BA15" s="5" t="s">
+        <v>677</v>
+      </c>
+      <c r="BB15" s="5" t="s">
+        <v>891</v>
+      </c>
+      <c r="BC15" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="BD15" s="5" t="s">
+        <v>617</v>
+      </c>
+      <c r="BE15" s="5" t="s">
+        <v>553</v>
+      </c>
+      <c r="BF15" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="BG15" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="BH15" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="BI15" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="BJ15" s="5" t="s">
+        <v>681</v>
+      </c>
+      <c r="BK15" s="5" t="s">
+        <v>703</v>
+      </c>
+      <c r="BL15" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="BM15" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="BN15" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="BO15" s="5"/>
+      <c r="BP15" s="5"/>
+      <c r="BQ15" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="BR15" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="BS15" s="5" t="s">
+        <v>893</v>
+      </c>
+      <c r="BT15" s="5"/>
+      <c r="BU15" s="5"/>
+      <c r="BV15" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="BW15" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="BX15" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="BY15" s="13" t="s">
+        <v>895</v>
+      </c>
+      <c r="BZ15" s="5"/>
+      <c r="CA15" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:79" customHeight="1" ht="15">
+      <c r="A16" s="5">
+        <v>10</v>
+      </c>
+      <c r="B16" s="16" t="s">
+        <v>485</v>
+      </c>
+      <c r="C16" s="5"/>
+      <c r="D16" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="I16" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="J16" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="K16" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="L16" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>600</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="O16" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="P16" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="Q16" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="R16" s="5" t="s">
+        <v>883</v>
+      </c>
+      <c r="S16" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="T16" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="U16" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="V16" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="W16" s="5" t="s">
+        <v>604</v>
+      </c>
+      <c r="X16" s="5" t="s">
+        <v>900</v>
+      </c>
+      <c r="Y16" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="Z16" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="AA16" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="AB16" s="5" t="s">
+        <v>885</v>
+      </c>
+      <c r="AC16" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="AD16" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE16" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="AF16" s="5" t="s">
+        <v>540</v>
+      </c>
+      <c r="AG16" s="5" t="s">
+        <v>902</v>
+      </c>
+      <c r="AH16" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="AI16" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="AJ16" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="AK16" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="AL16" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AM16" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AN16" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AO16" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="AP16" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="AQ16" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="AR16" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AS16" s="5" t="s">
+        <v>581</v>
+      </c>
+      <c r="AT16" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="AU16" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="AV16" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AW16" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="AX16" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AY16" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="AZ16" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="BA16" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="BB16" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="BC16" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="BD16" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="BE16" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="BF16" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="BG16" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="BH16" s="5" t="s">
+        <v>904</v>
+      </c>
+      <c r="BI16" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="BJ16" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="BK16" s="5" t="s">
+        <v>892</v>
+      </c>
+      <c r="BL16" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="BM16" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="BN16" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="BO16" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="BP16" s="5" t="s">
+        <v>906</v>
+      </c>
+      <c r="BQ16" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="BR16" s="5" t="s">
+        <v>879</v>
+      </c>
+      <c r="BS16" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="BT16" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="BU16" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="BV16" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="BW16" s="5" t="s">
+        <v>908</v>
+      </c>
+      <c r="BX16" s="5" t="s">
+        <v>909</v>
+      </c>
+      <c r="BY16" s="13" t="s">
+        <v>909</v>
+      </c>
+      <c r="BZ16" s="5">
+        <v>0</v>
+      </c>
+      <c r="CA16" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:79" customHeight="1" ht="15">
+      <c r="A17" s="5">
+        <v>9</v>
+      </c>
+      <c r="B17" s="16" t="s">
+        <v>429</v>
+      </c>
+      <c r="C17" s="5"/>
+      <c r="D17" s="8" t="s">
+        <v>910</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>911</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="K17" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="L17" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>912</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="O17" s="5" t="s">
+        <v>342</v>
+      </c>
+      <c r="P17" s="5" t="s">
+        <v>914</v>
+      </c>
+      <c r="Q17" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="R17" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="S17" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="T17" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="U17" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="V17" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="W17" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="X17" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y17" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="Z17" s="5" t="s">
+        <v>916</v>
+      </c>
+      <c r="AA17" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="AB17" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="AC17" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="AD17" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="AE17" s="5" t="s">
+        <v>669</v>
+      </c>
+      <c r="AF17" s="5" t="s">
+        <v>503</v>
+      </c>
+      <c r="AG17" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH17" s="5" t="s">
+        <v>917</v>
+      </c>
+      <c r="AI17" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="AJ17" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="AK17" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AL17" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="AM17" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="AN17" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="AO17" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="AP17" s="5" t="s">
+        <v>611</v>
+      </c>
+      <c r="AQ17" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="AR17" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="AS17" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="AT17" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="AU17" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="AV17" s="5" t="s">
+        <v>918</v>
+      </c>
+      <c r="AW17" s="5" t="s">
+        <v>698</v>
+      </c>
+      <c r="AX17" s="5" t="s">
+        <v>800</v>
+      </c>
+      <c r="AY17" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="AZ17" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="BA17" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="BB17" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="BC17" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="BD17" s="5" t="s">
+        <v>919</v>
+      </c>
+      <c r="BE17" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="BF17" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="BG17" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="BH17" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="BI17" s="5" t="s">
+        <v>920</v>
+      </c>
+      <c r="BJ17" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="BK17" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="BL17" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="BM17" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="BN17" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="BO17" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="BP17" s="5" t="s">
+        <v>921</v>
+      </c>
+      <c r="BQ17" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="BR17" s="5" t="s">
+        <v>922</v>
+      </c>
+      <c r="BS17" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="BT17" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="BU17" s="5" t="s">
+        <v>924</v>
+      </c>
+      <c r="BV17" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="BW17" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="BX17" s="5" t="s">
+        <v>925</v>
+      </c>
+      <c r="BY17" s="13" t="s">
+        <v>925</v>
+      </c>
+      <c r="BZ17" s="5">
+        <v>0</v>
+      </c>
+      <c r="CA17" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:79" customHeight="1" ht="15">
+      <c r="A18" s="5">
+        <v>8</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>382</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="H18" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="I18" s="5" t="s">
+        <v>928</v>
+      </c>
+      <c r="J18" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="L18" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="N18" s="5"/>
+      <c r="O18" s="5" t="s">
+        <v>930</v>
+      </c>
+      <c r="P18" s="5" t="s">
+        <v>899</v>
+      </c>
+      <c r="Q18" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="R18" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="S18" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="T18" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="U18" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="V18" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="W18" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="X18" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="Y18" s="5" t="s">
+        <v>901</v>
+      </c>
+      <c r="Z18" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="AA18" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="AB18" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="AC18" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="AD18" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="AE18" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="AF18" s="5" t="s">
+        <v>542</v>
+      </c>
+      <c r="AG18" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="AH18" s="5" t="s">
+        <v>903</v>
+      </c>
+      <c r="AI18" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="AJ18" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="AK18" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="AL18" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="AM18" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="AN18" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="AO18" s="5" t="s">
+        <v>674</v>
+      </c>
+      <c r="AP18" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="AQ18" s="5" t="s">
+        <v>936</v>
+      </c>
+      <c r="AR18" s="5" t="s">
+        <v>937</v>
+      </c>
+      <c r="AS18" s="5"/>
+      <c r="AT18" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="AU18" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="AV18" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="AW18" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="AX18" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="AY18" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="AZ18" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="BA18" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="BB18" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="BC18" s="5" t="s">
+        <v>316</v>
+      </c>
+      <c r="BD18" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="BE18" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="BF18" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="BG18" s="5" t="s">
+        <v>555</v>
+      </c>
+      <c r="BH18" s="5" t="s">
+        <v>320</v>
+      </c>
+      <c r="BI18" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="BJ18" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="BK18" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="BL18" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="BM18" s="5" t="s">
+        <v>839</v>
+      </c>
+      <c r="BN18" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="BO18" s="5" t="s">
+        <v>560</v>
+      </c>
+      <c r="BP18" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="BQ18" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="BR18" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="BS18" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="BT18" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="BU18" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="BV18" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="BW18" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="BX18" s="5" t="s">
+        <v>947</v>
+      </c>
+      <c r="BY18" s="13" t="s">
+        <v>947</v>
+      </c>
+      <c r="BZ18" s="5">
+        <v>1</v>
+      </c>
+      <c r="CA18" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:79" customHeight="1" ht="15">
+      <c r="A19" s="5">
+        <v>7</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>333</v>
+      </c>
+      <c r="C19" s="5"/>
+      <c r="D19" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>949</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>951</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="I19" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="J19" s="5" t="s">
+        <v>566</v>
+      </c>
+      <c r="K19" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="L19" s="5" t="s">
+        <v>898</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="N19" s="5"/>
+      <c r="O19" s="5" t="s">
+        <v>790</v>
+      </c>
+      <c r="P19" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="R19" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="S19" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="T19" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="U19" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="V19" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="W19" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="X19" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="Y19" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="Z19" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA19" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="AB19" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="AC19" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="AD19" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="AE19" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="AF19" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="AG19" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="AH19" s="5" t="s">
+        <v>933</v>
+      </c>
+      <c r="AI19" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="AJ19" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="AK19" s="5" t="s">
+        <v>357</v>
+      </c>
+      <c r="AL19" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="AM19" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="AN19" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="AO19" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="AP19" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AQ19" s="5" t="s">
+        <v>958</v>
+      </c>
+      <c r="AR19" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="AS19" s="5"/>
+      <c r="AT19" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="AU19" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="AV19" s="5" t="s">
+        <v>939</v>
+      </c>
+      <c r="AW19" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="AX19" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="AY19" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="AZ19" s="5" t="s">
+        <v>961</v>
+      </c>
+      <c r="BA19" s="5" t="s">
+        <v>962</v>
+      </c>
+      <c r="BB19" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="BC19" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="BD19" s="5" t="s">
+        <v>963</v>
+      </c>
+      <c r="BE19" s="5" t="s">
+        <v>964</v>
+      </c>
+      <c r="BF19" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="BG19" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="BH19" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="BI19" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="BJ19" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="BK19" s="5" t="s">
+        <v>324</v>
+      </c>
+      <c r="BL19" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="BM19" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="BN19" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="BO19" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="BP19" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="BQ19" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="BR19" s="5" t="s">
+        <v>968</v>
+      </c>
+      <c r="BS19" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="BT19" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="BU19" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="BV19" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="BW19" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="BX19" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="BY19" s="13" t="s">
+        <v>972</v>
+      </c>
+      <c r="BZ19" s="5">
+        <v>1</v>
+      </c>
+      <c r="CA19" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:79" customHeight="1" ht="15">
+      <c r="A20" s="5">
+        <v>6</v>
+      </c>
+      <c r="B20" s="16" t="s">
+        <v>277</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="8" t="s">
+        <v>973</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="I20" s="5" t="s">
+        <v>897</v>
+      </c>
+      <c r="J20" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="K20" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="L20" s="5" t="s">
+        <v>975</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>976</v>
+      </c>
+      <c r="N20" s="5"/>
+      <c r="O20" s="5" t="s">
+        <v>826</v>
+      </c>
+      <c r="P20" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q20" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="R20" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="S20" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="T20" s="5" t="s">
+        <v>977</v>
+      </c>
+      <c r="U20" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="V20" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="W20" s="5" t="s">
+        <v>666</v>
+      </c>
+      <c r="X20" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="Y20" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="Z20" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="AA20" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="AB20" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="AC20" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="AD20" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="AE20" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="AF20" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="AG20" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="AH20" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AI20" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="AJ20" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="AK20" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="AL20" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="AM20" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="AN20" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="AO20" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AP20" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="AQ20" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="AR20" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="AS20" s="5"/>
+      <c r="AT20" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="AU20" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="AV20" s="5" t="s">
+        <v>980</v>
+      </c>
+      <c r="AW20" s="5" t="s">
+        <v>981</v>
+      </c>
+      <c r="AX20" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="AY20" s="5" t="s">
+        <v>204</v>
+      </c>
+      <c r="AZ20" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="BA20" s="5" t="s">
+        <v>982</v>
+      </c>
+      <c r="BB20" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="BC20" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="BD20" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="BE20" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="BF20" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="BG20" s="5" t="s">
+        <v>650</v>
+      </c>
+      <c r="BH20" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="BI20" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="BJ20" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="BK20" s="5" t="s">
+        <v>985</v>
+      </c>
+      <c r="BL20" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="BM20" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="BN20" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="BO20" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="BP20" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="BQ20" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="BR20" s="5" t="s">
+        <v>923</v>
+      </c>
+      <c r="BS20" s="5" t="s">
+        <v>986</v>
+      </c>
+      <c r="BT20" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="BU20" s="5" t="s">
+        <v>987</v>
+      </c>
+      <c r="BV20" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="BW20" s="5" t="s">
+        <v>988</v>
+      </c>
+      <c r="BX20" s="5" t="s">
+        <v>989</v>
+      </c>
+      <c r="BY20" s="13" t="s">
+        <v>989</v>
+      </c>
+      <c r="BZ20" s="5">
+        <v>1</v>
+      </c>
+      <c r="CA20" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:79" customHeight="1" ht="15">
+      <c r="A21" s="5">
+        <v>5</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>224</v>
+      </c>
+      <c r="C21" s="5"/>
+      <c r="D21" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>991</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>992</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>993</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>994</v>
+      </c>
+      <c r="I21" s="5" t="s">
+        <v>995</v>
+      </c>
+      <c r="J21" s="5" t="s">
+        <v>996</v>
+      </c>
+      <c r="K21" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="L21" s="5" t="s">
+        <v>997</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5" t="s">
+        <v>867</v>
+      </c>
+      <c r="P21" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="Q21" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="R21" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="S21" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="T21" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="U21" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="V21" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="W21" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="X21" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="Y21" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="Z21" s="5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="AA21" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="AB21" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AC21" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="AD21" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="AE21" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="AF21" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="AG21" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="AH21" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="AI21" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="AJ21" s="5" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AK21" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="AL21" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="AM21" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="AN21" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="AO21" s="5" t="s">
+        <v>1014</v>
+      </c>
+      <c r="AP21" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AQ21" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="AR21" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="AS21" s="5"/>
+      <c r="AT21" s="5" t="s">
+        <v>853</v>
+      </c>
+      <c r="AU21" s="5" t="s">
+        <v>798</v>
+      </c>
+      <c r="AV21" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="AW21" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AX21" s="5" t="s">
+        <v>549</v>
+      </c>
+      <c r="AY21" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AZ21" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="BA21" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="BB21" s="5" t="s">
+        <v>586</v>
+      </c>
+      <c r="BC21" s="5" t="s">
+        <v>803</v>
+      </c>
+      <c r="BD21" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="BE21" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="BF21" s="5" t="s">
+        <v>554</v>
+      </c>
+      <c r="BG21" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="BH21" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="BI21" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="BJ21" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="BK21" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="BL21" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="BM21" s="5" t="s">
+        <v>522</v>
+      </c>
+      <c r="BN21" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="BO21" s="5" t="s">
+        <v>1023</v>
+      </c>
+      <c r="BP21" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="BQ21" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="BR21" s="5" t="s">
+        <v>1025</v>
+      </c>
+      <c r="BS21" s="5" t="s">
+        <v>1026</v>
+      </c>
+      <c r="BT21" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="BU21" s="5" t="s">
+        <v>1027</v>
+      </c>
+      <c r="BV21" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="BW21" s="5" t="s">
+        <v>1028</v>
+      </c>
+      <c r="BX21" s="5" t="s">
+        <v>1029</v>
+      </c>
+      <c r="BY21" s="13" t="s">
+        <v>1029</v>
+      </c>
+      <c r="BZ21" s="5">
+        <v>1</v>
+      </c>
+      <c r="CA21" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:79" customHeight="1" ht="15">
+      <c r="A22" s="5">
+        <v>4</v>
+      </c>
+      <c r="B22" s="16" t="s">
+        <v>168</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="8" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I22" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="J22" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="K22" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="L22" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>913</v>
+      </c>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="P22" s="5" t="s">
+        <v>1034</v>
+      </c>
+      <c r="Q22" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="R22" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="S22" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="T22" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="U22" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="V22" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="W22" s="5" t="s">
+        <v>1035</v>
+      </c>
+      <c r="X22" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="Y22" s="5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="Z22" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="AA22" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="AB22" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="AC22" s="5" t="s">
+        <v>1036</v>
+      </c>
+      <c r="AD22" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="AE22" s="5" t="s">
+        <v>1037</v>
+      </c>
+      <c r="AF22" s="5" t="s">
+        <v>695</v>
+      </c>
+      <c r="AG22" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="AH22" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="AI22" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="AJ22" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="AK22" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="AL22" s="5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="AM22" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="AN22" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="AO22" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AP22" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="AQ22" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="AR22" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="AS22" s="5"/>
+      <c r="AT22" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="AU22" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="AV22" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AW22" s="5" t="s">
+        <v>1038</v>
+      </c>
+      <c r="AX22" s="5" t="s">
+        <v>583</v>
+      </c>
+      <c r="AY22" s="5" t="s">
+        <v>1039</v>
+      </c>
+      <c r="AZ22" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="BA22" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="BB22" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="BC22" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="BD22" s="5" t="s">
+        <v>983</v>
+      </c>
+      <c r="BE22" s="5" t="s">
+        <v>1040</v>
+      </c>
+      <c r="BF22" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="BG22" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="BH22" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="BI22" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="BJ22" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="BK22" s="5" t="s">
+        <v>1042</v>
+      </c>
+      <c r="BL22" s="5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="BM22" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="BN22" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="BO22" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="BP22" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="BQ22" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="BR22" s="5" t="s">
+        <v>945</v>
+      </c>
+      <c r="BS22" s="5" t="s">
+        <v>1044</v>
+      </c>
+      <c r="BT22" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="BU22" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="BV22" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="BW22" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="BX22" s="5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="BY22" s="13" t="s">
+        <v>1047</v>
+      </c>
+      <c r="BZ22" s="5">
+        <v>1</v>
+      </c>
+      <c r="CA22" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:79" customHeight="1" ht="15">
+      <c r="A23" s="5">
+        <v>3</v>
+      </c>
+      <c r="B23" s="16" t="s">
+        <v>111</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>789</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G23" s="5" t="s">
+        <v>952</v>
+      </c>
+      <c r="H23" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="I23" s="5" t="s">
+        <v>1049</v>
+      </c>
+      <c r="J23" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="K23" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="L23" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>533</v>
+      </c>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="P23" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q23" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="R23" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="S23" s="5" t="s">
+        <v>1050</v>
+      </c>
+      <c r="T23" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="U23" s="5" t="s">
+        <v>632</v>
+      </c>
+      <c r="V23" s="5" t="s">
+        <v>1052</v>
+      </c>
+      <c r="W23" s="5" t="s">
+        <v>1053</v>
+      </c>
+      <c r="X23" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="Y23" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="Z23" s="5" t="s">
+        <v>1054</v>
+      </c>
+      <c r="AA23" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AB23" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="AC23" s="5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="AD23" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="AE23" s="5" t="s">
+        <v>1056</v>
+      </c>
+      <c r="AF23" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="AG23" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="AH23" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="AI23" s="5" t="s">
+        <v>1058</v>
+      </c>
+      <c r="AJ23" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AK23" s="5" t="s">
+        <v>1012</v>
+      </c>
+      <c r="AL23" s="5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AM23" s="5" t="s">
+        <v>1060</v>
+      </c>
+      <c r="AN23" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="AO23" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="AP23" s="5" t="s">
+        <v>1061</v>
+      </c>
+      <c r="AQ23" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="AR23" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="AS23" s="5"/>
+      <c r="AT23" s="5" t="s">
+        <v>889</v>
+      </c>
+      <c r="AU23" s="5" t="s">
+        <v>854</v>
+      </c>
+      <c r="AV23" s="5" t="s">
+        <v>1062</v>
+      </c>
+      <c r="AW23" s="5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="AX23" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="AY23" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="AZ23" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="BA23" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="BB23" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="BC23" s="5" t="s">
+        <v>820</v>
+      </c>
+      <c r="BD23" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="BE23" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="BF23" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="BG23" s="5" t="s">
+        <v>1064</v>
+      </c>
+      <c r="BH23" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="BI23" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="BJ23" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="BK23" s="5" t="s">
+        <v>1065</v>
+      </c>
+      <c r="BL23" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="BM23" s="5" t="s">
+        <v>558</v>
+      </c>
+      <c r="BN23" s="5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="BO23" s="5" t="s">
+        <v>1067</v>
+      </c>
+      <c r="BP23" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="BQ23" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="BR23" s="5" t="s">
+        <v>1068</v>
+      </c>
+      <c r="BS23" s="5" t="s">
+        <v>1069</v>
+      </c>
+      <c r="BT23" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="BU23" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="BV23" s="5" t="s">
+        <v>1071</v>
+      </c>
+      <c r="BW23" s="5" t="s">
+        <v>1071</v>
+      </c>
+      <c r="BX23" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="BY23" s="13" t="s">
+        <v>1072</v>
+      </c>
+      <c r="BZ23" s="5">
+        <v>1</v>
+      </c>
+      <c r="CA23" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="24" spans="1:79" customHeight="1" ht="15">
+      <c r="A24" s="5">
+        <v>2</v>
+      </c>
+      <c r="B24" s="16" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="8"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5" t="s">
+        <v>1073</v>
+      </c>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="AC24" s="5"/>
+      <c r="AD24" s="5"/>
+      <c r="AE24" s="5"/>
+      <c r="AF24" s="5"/>
+      <c r="AG24" s="5"/>
+      <c r="AH24" s="5"/>
+      <c r="AI24" s="5"/>
+      <c r="AJ24" s="5"/>
+      <c r="AK24" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="AL24" s="5"/>
+      <c r="AM24" s="5"/>
+      <c r="AN24" s="5"/>
+      <c r="AO24" s="5"/>
+      <c r="AP24" s="5"/>
+      <c r="AQ24" s="5"/>
+      <c r="AR24" s="5"/>
+      <c r="AS24" s="5"/>
+      <c r="AT24" s="5"/>
+      <c r="AU24" s="5"/>
+      <c r="AV24" s="5"/>
+      <c r="AW24" s="5" t="s">
+        <v>818</v>
+      </c>
+      <c r="AX24" s="5"/>
+      <c r="AY24" s="5"/>
+      <c r="AZ24" s="5"/>
+      <c r="BA24" s="5"/>
+      <c r="BB24" s="5"/>
+      <c r="BC24" s="5"/>
+      <c r="BD24" s="5"/>
+      <c r="BE24" s="5" t="s">
+        <v>858</v>
+      </c>
+      <c r="BF24" s="5"/>
+      <c r="BG24" s="5"/>
+      <c r="BH24" s="5"/>
+      <c r="BI24" s="5"/>
+      <c r="BJ24" s="5"/>
+      <c r="BK24" s="5" t="s">
+        <v>1043</v>
+      </c>
+      <c r="BL24" s="5"/>
+      <c r="BM24" s="5"/>
+      <c r="BN24" s="5"/>
+      <c r="BO24" s="5"/>
+      <c r="BP24" s="5"/>
+      <c r="BQ24" s="5"/>
+      <c r="BR24" s="5"/>
+      <c r="BS24" s="5"/>
+      <c r="BT24" s="5"/>
+      <c r="BU24" s="5"/>
+      <c r="BV24" s="5"/>
+      <c r="BW24" s="5"/>
+      <c r="BX24" s="5"/>
+      <c r="BY24" s="13"/>
+      <c r="BZ24" s="5">
+        <v>1</v>
+      </c>
+      <c r="CA24" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:79" customHeight="1" ht="15">
+      <c r="A25" s="6">
+        <v>1</v>
+      </c>
+      <c r="B25" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>712</v>
+      </c>
+      <c r="D25" s="9"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="11" t="s">
+        <v>813</v>
+      </c>
+      <c r="L25" s="11"/>
+      <c r="M25" s="11"/>
+      <c r="N25" s="11"/>
+      <c r="O25" s="11"/>
+      <c r="P25" s="11"/>
+      <c r="Q25" s="11"/>
+      <c r="R25" s="11" t="s">
+        <v>1051</v>
+      </c>
+      <c r="S25" s="11"/>
+      <c r="T25" s="11"/>
+      <c r="U25" s="11"/>
+      <c r="V25" s="11"/>
+      <c r="W25" s="11"/>
+      <c r="X25" s="11"/>
+      <c r="Y25" s="11"/>
+      <c r="Z25" s="11"/>
+      <c r="AA25" s="11"/>
+      <c r="AB25" s="11" t="s">
+        <v>1074</v>
+      </c>
+      <c r="AC25" s="11"/>
+      <c r="AD25" s="11"/>
+      <c r="AE25" s="11"/>
+      <c r="AF25" s="11"/>
+      <c r="AG25" s="11"/>
+      <c r="AH25" s="11"/>
+      <c r="AI25" s="11"/>
+      <c r="AJ25" s="11"/>
+      <c r="AK25" s="11" t="s">
+        <v>1060</v>
+      </c>
+      <c r="AL25" s="11"/>
+      <c r="AM25" s="11"/>
+      <c r="AN25" s="11"/>
+      <c r="AO25" s="11"/>
+      <c r="AP25" s="11"/>
+      <c r="AQ25" s="11"/>
+      <c r="AR25" s="11"/>
+      <c r="AS25" s="11"/>
+      <c r="AT25" s="11"/>
+      <c r="AU25" s="11"/>
+      <c r="AV25" s="11"/>
+      <c r="AW25" s="11" t="s">
+        <v>855</v>
+      </c>
+      <c r="AX25" s="11"/>
+      <c r="AY25" s="11"/>
+      <c r="AZ25" s="11"/>
+      <c r="BA25" s="11"/>
+      <c r="BB25" s="11"/>
+      <c r="BC25" s="11"/>
+      <c r="BD25" s="11"/>
+      <c r="BE25" s="11" t="s">
         <v>210</v>
       </c>
-      <c r="M10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="O10" s="5"/>
+      <c r="BF25" s="11"/>
+      <c r="BG25" s="11"/>
+      <c r="BH25" s="11"/>
+      <c r="BI25" s="11"/>
+      <c r="BJ25" s="11"/>
+      <c r="BK25" s="11" t="s">
+        <v>1066</v>
+      </c>
+      <c r="BL25" s="11"/>
+      <c r="BM25" s="11"/>
+      <c r="BN25" s="11"/>
+      <c r="BO25" s="11"/>
+      <c r="BP25" s="11"/>
+      <c r="BQ25" s="11"/>
+      <c r="BR25" s="11"/>
+      <c r="BS25" s="11"/>
+      <c r="BT25" s="11"/>
+      <c r="BU25" s="11"/>
+      <c r="BV25" s="11"/>
+      <c r="BW25" s="11"/>
+      <c r="BX25" s="11"/>
+      <c r="BY25" s="14"/>
+      <c r="BZ25" s="6">
+        <v>1</v>
+      </c>
+      <c r="CA25" s="6">
+        <v>3</v>
+      </c>
     </row>
-    <row r="11" spans="1:15" customHeight="1" ht="15">
-[...273 lines deleted...]
-        <v>151</v>
+    <row r="27" spans="1:79">
+      <c r="A27" t="s">
+        <v>713</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -2746,32 +12346,32 @@
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Směr tam</vt:lpstr>
       <vt:lpstr>Směr zpět</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Radek Papež</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Jízdní řád linky 390260, platnost od 1. 7. 2026 do 12. 12. 2026</dc:title>
-  <dc:description>Jízdní řád linky 390260, platnost od 1. 7. 2026 do 12. 12. 2026</dc:description>
+  <dc:title>Jízdní řád linky 425013, platnost od 1. 1. 2026 do 31. 12. 2026</dc:title>
+  <dc:description>Jízdní řád linky 425013, platnost od 1. 1. 2026 do 31. 12. 2026</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>